--- v1 (2026-06-28)
+++ v2 (2026-09-27)
@@ -43,180 +43,180 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>SSC-760236966E1</t>
+  </si>
+  <si>
+    <t>12 in Pole Top for Ericsson</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Top of Pole 12in Dia Concealment Enclosure for up to four Ericsson 220x/440x/4435 radios and Power Distribution or Diplexer</t>
+  </si>
+  <si>
+    <t>Pole top</t>
+  </si>
+  <si>
+    <t>SSC-760233122X6</t>
+  </si>
+  <si>
+    <t>18 in Pole Top for C-Band</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for C-Band and power supply</t>
+  </si>
+  <si>
+    <t>SSC-760242536CK</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES</t>
+  </si>
+  <si>
+    <t>SPOOL FOR 8" AND 10" ANDREW POLES FOR mmWave AND PANEL ANTENNA MOUNTING</t>
+  </si>
+  <si>
+    <t>5G/mmWave</t>
+  </si>
+  <si>
+    <t>860658169-C</t>
+  </si>
+  <si>
+    <t>MMW Concealment for Ericsson 6701/6705</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 6701 or 6705 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>860658169-E</t>
+  </si>
+  <si>
+    <t>mmWave Concealment for Ericsson 1281</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Ericsson 1281 mmWave 5G radio</t>
+  </si>
+  <si>
     <t>SSC-760233122E2</t>
   </si>
   <si>
     <t>18" Dia Pole Top for Wood or Metal Poles, 16" Tall</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Short Top of Pole 18in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
   </si>
   <si>
-    <t>Pole top</t>
-[...1 lines deleted...]
-  <si>
     <t>SSC-760236577N2</t>
   </si>
   <si>
     <t>18 in Pole Top for Nokia or Samsung</t>
   </si>
   <si>
     <t>Top of Pole 18in Dia Concealment Enclosure for up to three Nokia Metro Cell radios Or Samsung LAA/CBRS</t>
   </si>
   <si>
     <t>SSC-760236966E2</t>
   </si>
   <si>
-    <t>12 in Pole Top for Ericsson</t>
-[...1 lines deleted...]
-  <si>
     <t>Top of Pole 12in Dia Concealment Enclosure for up to three Ericsson 220x/440x radios</t>
   </si>
   <si>
     <t>SSC-760236966E4</t>
   </si>
   <si>
     <t>12 in Pole Top for Ericsson Radio</t>
   </si>
   <si>
     <t>Top of Pole 12in Dia Concealment Enclosure for one Ericsson 220x or 440x radio</t>
   </si>
   <si>
     <t>SSC-760241465N4</t>
   </si>
   <si>
     <t>12 in Pole Top for Nokia or Samsung</t>
   </si>
   <si>
     <t>Top of Pole 12in Dia Concealment Enclosure for up to two Airscale Micro radios and/or LAA/CBRS radios or one Samsung LAA or CBRS</t>
   </si>
   <si>
-    <t>860658169-C</t>
-[...41 lines deleted...]
-    <t>Top of Pole 12in Dia Concealment Enclosure for up to four Ericsson 220x/440x/4435 radios and Power Distribution or Diplexer</t>
+    <t>SSC-760233122E1</t>
+  </si>
+  <si>
+    <t>18 in Pole Top  for Ericsson</t>
+  </si>
+  <si>
+    <t>Top of Pole 18in Dia Concealment Enclosure for Ericsson radions</t>
+  </si>
+  <si>
+    <t>860658169-G</t>
+  </si>
+  <si>
+    <t>mmWave Concealment for Samsung AT1K01</t>
+  </si>
+  <si>
+    <t>Modular Concealment for Samsung AT1K01 mmWave 5G radio</t>
+  </si>
+  <si>
+    <t>860670696-002</t>
+  </si>
+  <si>
+    <t>PT22 - 4G and 5G C-Band Concealment</t>
+  </si>
+  <si>
+    <t>PT22: 22 in OD x 65" Tall Pole Top Concealment for 5G and 4G Equipment</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/top-of-the-pole/item760252888</t>
   </si>
   <si>
     <t>760252888</t>
   </si>
   <si>
-    <t>PT22 - 4G and 5G C-Band Concealment</t>
-[...1 lines deleted...]
-  <si>
     <t>PT22: 22 in OD  x 84"  Pole Top Concealment for 5G and 4G Equipment</t>
-  </si>
-[...22 lines deleted...]
-    <t>PT22: 22 in OD x 65" Tall Pole Top Concealment for 5G and 4G Equipment</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860682997</t>
   </si>
   <si>
     <t>860682997</t>
   </si>
   <si>
     <t>PT22: 22 in OD x 33" Tall Pole Top Concealment for 5G and 4G Equipment with mounting and transition kit to KKV4S4SS-360A-BF antenna</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/top-of-the-pole/item860685489</t>
   </si>
   <si>
     <t>860685489</t>
   </si>
   <si>
     <t>7FT SPOOL FOR 12.75” ANDREW MID CELL POLES</t>
   </si>
   <si>
     <t>7FT TALL SPOOL FOR 12.75” ANDREW MID CELL POLES FOR ACTIVE AND PASSIVE PANEL ANTENNA OR RRU MOUNTING</t>
   </si>
 </sst>
 </file>
 
@@ -356,65 +356,65 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
   <autoFilter ref="A1:J17"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122x6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760242536ck" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-c" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-e" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236577n2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e2" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760236966e4" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760241465n4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/itemssc-760233122e1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860658169-g" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860670696-002" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item760252888" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860682997" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/top-of-the-pole/item860685489" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -462,290 +462,290 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>60</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="SSC-760233122E2"/>
-[...12 lines deleted...]
-    <hyperlink ref="A15" r:id="rId14" display="860670696-002"/>
+    <hyperlink ref="A2" r:id="rId1" display="SSC-760236966E1"/>
+    <hyperlink ref="A3" r:id="rId2" display="SSC-760233122X6"/>
+    <hyperlink ref="A4" r:id="rId3" display="SSC-760242536CK"/>
+    <hyperlink ref="A5" r:id="rId4" display="860658169-C"/>
+    <hyperlink ref="A6" r:id="rId5" display="860658169-E"/>
+    <hyperlink ref="A7" r:id="rId6" display="SSC-760233122E2"/>
+    <hyperlink ref="A8" r:id="rId7" display="SSC-760236577N2"/>
+    <hyperlink ref="A9" r:id="rId8" display="SSC-760236966E2"/>
+    <hyperlink ref="A10" r:id="rId9" display="SSC-760236966E4"/>
+    <hyperlink ref="A11" r:id="rId10" display="SSC-760241465N4"/>
+    <hyperlink ref="A12" r:id="rId11" display="SSC-760233122E1"/>
+    <hyperlink ref="A13" r:id="rId12" display="860658169-G"/>
+    <hyperlink ref="A14" r:id="rId13" display="860670696-002"/>
+    <hyperlink ref="A15" r:id="rId14" display="760252888"/>
     <hyperlink ref="A16" r:id="rId15" display="860682997"/>
     <hyperlink ref="A17" r:id="rId16" display="860685489"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>