--- v0 (2026-05-12)
+++ v1 (2026-08-11)
@@ -106,159 +106,159 @@
   <si>
     <t>Wood Pole Combo bracket for high power radio and canister antenna</t>
   </si>
   <si>
     <t>SSC-760239211NS</t>
   </si>
   <si>
     <t>WOOD POLE COMBO BRACKET</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Canister antennas and Ericsson 220x/440x radios</t>
   </si>
   <si>
     <t>860662983-1</t>
   </si>
   <si>
     <t>WOOD POLE MOUNT FOR mmWave AND 4G / POLE TOP</t>
   </si>
   <si>
     <t>Mount for 5G mmWave and 4G equipment at the top of a wood pole 7"-14" diameter</t>
   </si>
   <si>
     <t>Pole mount kit</t>
   </si>
   <si>
+    <t>SSC-760254722NS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -No Shroud</t>
+  </si>
+  <si>
+    <t>SCPTW</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 8in to 10in OD)</t>
+  </si>
+  <si>
+    <t>Pole mount kit | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCPTWL16</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 10in to 16in OD)</t>
+  </si>
+  <si>
+    <t>SCSM-5G</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - One Sector (1 antenna / 1 radio)</t>
+  </si>
+  <si>
+    <t>Stand-off mount | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCSM-5GT</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - Three Sector (1 antenna / 3 radios)</t>
+  </si>
+  <si>
+    <t>SCSM2</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Side Pole Mount with 24" Standoff</t>
+  </si>
+  <si>
+    <t>WP-TM-B</t>
+  </si>
+  <si>
+    <t>Wood Pole Top Mast, 7 in to 14 in wood poles</t>
+  </si>
+  <si>
+    <t>WP-TM-CH</t>
+  </si>
+  <si>
+    <t>Wood Pole Cluster Support Bracket, 3 Hole</t>
+  </si>
+  <si>
+    <t>SCSMRU-301-T</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 6" to 13". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>SCPTRU-100-T</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>SCPTRU-201-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 18" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>SCSMRU-302-M</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 3.5" to 6". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>MTC9313</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 9" to 21" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MTC8743</t>
+  </si>
+  <si>
+    <t>Small Cell Wood Pole Side Mount</t>
+  </si>
+  <si>
+    <t>SSC-760235296NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios</t>
+  </si>
+  <si>
     <t>SSC-760235296</t>
   </si>
   <si>
     <t>WOOD POLE BRACKET FOR NOKIA RADIOS, SHROUDED</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios -Shrouded</t>
-  </si>
-[...100 lines deleted...]
-    <t>Small Cell Wood Pole Side Mount</t>
   </si>
   <si>
     <t>860644677-5GKIT-2</t>
   </si>
   <si>
     <t>Mount for 5G mmWave equipment at the top of a wood pole 5"-9" diameter</t>
   </si>
   <si>
     <t>SSC-760250953S-XX</t>
   </si>
   <si>
     <t>WOOD POLE BRACKET FOR SAMSUNG RADIOS</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Samsung Radios. RF4402D-D1A , RT4401-48A,  RT2201-46A</t>
   </si>
   <si>
     <t>SSC760242658NS</t>
   </si>
   <si>
     <t>MTC4060SM</t>
   </si>
   <si>
     <t>Wood Pole Side Mount for Pole Top Concealment</t>
   </si>
@@ -467,51 +467,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J38" totalsRowShown="0">
   <autoFilter ref="A1:J38"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -625,274 +625,274 @@
       <c r="H6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
+      <c r="H9" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>39</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>42</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>58</v>
+      </c>
+      <c r="H20" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="H23" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
@@ -938,203 +938,203 @@
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="H28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="H30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>87</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>89</v>
       </c>
       <c r="H34" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="H38" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="860644677-5GKIT"/>
     <hyperlink ref="A3" r:id="rId2" display="SSC-760239913"/>
     <hyperlink ref="A4" r:id="rId3" display="SSC-760239913NS"/>
     <hyperlink ref="A5" r:id="rId4" display="SSC760242657NS"/>
     <hyperlink ref="A6" r:id="rId5" display="SSC-760239211NS"/>
     <hyperlink ref="A7" r:id="rId6" display="860662983-1"/>
-    <hyperlink ref="A8" r:id="rId7" display="SSC-760235296"/>
-[...14 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="MTC8743"/>
+    <hyperlink ref="A8" r:id="rId7" display="SSC-760254722NS"/>
+    <hyperlink ref="A9" r:id="rId8" display="SCPTW"/>
+    <hyperlink ref="A10" r:id="rId9" display="SCPTWL16"/>
+    <hyperlink ref="A11" r:id="rId10" display="SCSM-5G"/>
+    <hyperlink ref="A12" r:id="rId11" display="SCSM-5GT"/>
+    <hyperlink ref="A13" r:id="rId12" display="SCSM2"/>
+    <hyperlink ref="A14" r:id="rId13" display="WP-TM-B"/>
+    <hyperlink ref="A15" r:id="rId14" display="WP-TM-CH"/>
+    <hyperlink ref="A16" r:id="rId15" display="SCSMRU-301-T"/>
+    <hyperlink ref="A17" r:id="rId16" display="SCPTRU-100-T"/>
+    <hyperlink ref="A18" r:id="rId17" display="SCPTRU-201-T"/>
+    <hyperlink ref="A19" r:id="rId18" display="SCSMRU-302-M"/>
+    <hyperlink ref="A20" r:id="rId19" display="MTC9313"/>
+    <hyperlink ref="A21" r:id="rId20" display="MTC8743"/>
+    <hyperlink ref="A22" r:id="rId21" display="SSC-760235296NS"/>
+    <hyperlink ref="A23" r:id="rId22" display="SSC-760235296"/>
     <hyperlink ref="A24" r:id="rId23" display="860644677-5GKIT-2"/>
     <hyperlink ref="A25" r:id="rId24" display="SSC-760250953S-XX"/>
     <hyperlink ref="A26" r:id="rId25" display="SSC760242658NS"/>
     <hyperlink ref="A27" r:id="rId26" display="MTC4060SM"/>
     <hyperlink ref="A28" r:id="rId27" display="SSC-760254722"/>
     <hyperlink ref="A29" r:id="rId28" display="SCSM3"/>
     <hyperlink ref="A30" r:id="rId29" display="SCPT"/>
     <hyperlink ref="A31" r:id="rId30" display="SCU"/>
     <hyperlink ref="A32" r:id="rId31" display="SCPTW16"/>
     <hyperlink ref="A33" r:id="rId32" display="SCPTWL"/>
     <hyperlink ref="A34" r:id="rId33" display="SCSM1"/>
     <hyperlink ref="A35" r:id="rId34" display="WP-TH12-B"/>
     <hyperlink ref="A36" r:id="rId35" display="SCPTW26-5GT"/>
     <hyperlink ref="A37" r:id="rId36" display="SCPTRU-200-T"/>
     <hyperlink ref="A38" r:id="rId37" display="MTC9313613"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 