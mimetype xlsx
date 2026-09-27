--- v1 (2026-08-11)
+++ v2 (2026-09-27)
@@ -43,242 +43,260 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>860662983-1</t>
+  </si>
+  <si>
+    <t>WOOD POLE MOUNT FOR mmWave AND 4G / POLE TOP</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Mount for 5G mmWave and 4G equipment at the top of a wood pole 7"-14" diameter</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>SSC-760254722NS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -No Shroud</t>
+  </si>
+  <si>
+    <t>Wood pole brackets</t>
+  </si>
+  <si>
+    <t>SCPTW</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 8in to 10in OD)</t>
+  </si>
+  <si>
+    <t>Pole mount kit | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCPTWL16</t>
+  </si>
+  <si>
+    <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 10in to 16in OD)</t>
+  </si>
+  <si>
+    <t>SCSM-5G</t>
+  </si>
+  <si>
+    <t>Small Cell 4G-5G Side Pole Mount - One Sector (1 antenna / 1 radio)</t>
+  </si>
+  <si>
+    <t>Stand-off mount | Wood pole mount</t>
+  </si>
+  <si>
+    <t>SCPTRU-201-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 18" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>SCSMRU-302-M</t>
+  </si>
+  <si>
+    <t>Small Cell Ring Mount for Poles 3.5" to 6". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
+  </si>
+  <si>
+    <t>MTC9313</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 9" to 21" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MTC8743</t>
+  </si>
+  <si>
+    <t>Small Cell Wood Pole Side Mount</t>
+  </si>
+  <si>
+    <t>SSC-760235296</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS, SHROUDED</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios -Shrouded</t>
+  </si>
+  <si>
+    <t>SSC-760235296NS</t>
+  </si>
+  <si>
+    <t>WOOD POLE BRACKET FOR NOKIA RADIOS</t>
+  </si>
+  <si>
+    <t>Wood Pole Bracket for Nokia Dual Band and Tri Band Radios</t>
+  </si>
+  <si>
     <t>860644677-5GKIT</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Mount for 5G mmWave equipment at the top of a wood pole 8"-14" diameter</t>
   </si>
   <si>
     <t>5G/mmWave</t>
   </si>
   <si>
     <t>SSC-760239913</t>
   </si>
   <si>
     <t>WOOD POLE BRACKET FOR 8843 OR 4449 RADIOS</t>
   </si>
   <si>
     <t>Shrouded Wood Pole bracket for Ericsson 8843 or 4449 radios and supporting PSU's/Diplexer</t>
   </si>
   <si>
     <t>Wood pole mount</t>
   </si>
   <si>
     <t>SSC-760239913NS</t>
   </si>
   <si>
     <t>Wood Pole bracket for Ericsson 8843 or 4449 or 4490/4890 radios and supporting PSU's/Diplexer</t>
   </si>
   <si>
-    <t>Wood pole brackets</t>
-[...1 lines deleted...]
-  <si>
     <t>SSC760242657NS</t>
   </si>
   <si>
     <t>WOOD POLE BRACKET FOR HIGH POWER RADIOS</t>
   </si>
   <si>
     <t>Wood Pole Combo bracket for high power radio and canister antenna</t>
   </si>
   <si>
     <t>SSC-760239211NS</t>
   </si>
   <si>
     <t>WOOD POLE COMBO BRACKET</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Canister antennas and Ericsson 220x/440x radios</t>
   </si>
   <si>
-    <t>860662983-1</t>
-[...40 lines deleted...]
-  <si>
     <t>SCSM-5GT</t>
   </si>
   <si>
     <t>Small Cell 4G-5G Side Pole Mount - Three Sector (1 antenna / 3 radios)</t>
   </si>
   <si>
     <t>SCSM2</t>
   </si>
   <si>
     <t>Small Cell Antenna Side Pole Mount with 24" Standoff</t>
   </si>
   <si>
     <t>WP-TM-B</t>
   </si>
   <si>
     <t>Wood Pole Top Mast, 7 in to 14 in wood poles</t>
   </si>
   <si>
     <t>WP-TM-CH</t>
   </si>
   <si>
     <t>Wood Pole Cluster Support Bracket, 3 Hole</t>
   </si>
   <si>
     <t>SCSMRU-301-T</t>
   </si>
   <si>
     <t>Small Cell Ring Mount for Poles 6" to 13". Includes (3) 2.375" OD x 63" Mounting Pipes. Pole Top Mount sold separately.</t>
   </si>
   <si>
     <t>SCPTRU-100-T</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
   </si>
   <si>
-    <t>SCPTRU-201-T</t>
-[...43 lines deleted...]
-  <si>
     <t>860644677-5GKIT-2</t>
   </si>
   <si>
     <t>Mount for 5G mmWave equipment at the top of a wood pole 5"-9" diameter</t>
   </si>
   <si>
     <t>SSC-760250953S-XX</t>
   </si>
   <si>
     <t>WOOD POLE BRACKET FOR SAMSUNG RADIOS</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Samsung Radios. RF4402D-D1A , RT4401-48A,  RT2201-46A</t>
   </si>
   <si>
     <t>SSC760242658NS</t>
   </si>
   <si>
+    <t>SCPTW26-5GT</t>
+  </si>
+  <si>
+    <t>Small Cell Wrap Around - Antenna Pole Top Mount plus Trisector pipe mounts for 5G Radios (for Poles 7in to 11in OD)</t>
+  </si>
+  <si>
+    <t>SCPTRU-200-T</t>
+  </si>
+  <si>
+    <t>Small Cell Pole Top Mount for 12" Radio Concealment &amp; Antenna (for use with SCSMRU-301-T Small Cell Ring Mount)</t>
+  </si>
+  <si>
+    <t>MTC9313613</t>
+  </si>
+  <si>
+    <t>Three Sector Ring Mount for Wood Poles 6" to 13" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
+  </si>
+  <si>
     <t>MTC4060SM</t>
   </si>
   <si>
     <t>Wood Pole Side Mount for Pole Top Concealment</t>
   </si>
   <si>
     <t>SSC-760254722</t>
   </si>
   <si>
     <t>Wood Pole Bracket for Nokia AZHL &amp; AHFIB Dual Band Radio and APAM Rectifier -Shrouded</t>
   </si>
   <si>
     <t>SCSM3</t>
   </si>
   <si>
     <t>Small Cell Antenna Side Pole Mount with 36" Standoff</t>
   </si>
   <si>
     <t>SCPT</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount (for Ameron 12" Poles)</t>
   </si>
   <si>
     <t>SCU</t>
@@ -287,68 +305,50 @@
     <t>Small Cell Antenna Universal Mount with Vertical Pipe Standoff</t>
   </si>
   <si>
     <t>SCPTW16</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount with 16" Standoff (for Poles 8in to 10in OD)</t>
   </si>
   <si>
     <t>SCPTWL</t>
   </si>
   <si>
     <t>Small Cell Antenna Pole Top Mount with 37" Standoff (for Poles 10in to 16in OD)</t>
   </si>
   <si>
     <t>SCSM1</t>
   </si>
   <si>
     <t>Small Cell Antenna Side Pole Mount with 15" Standoff</t>
   </si>
   <si>
     <t>WP-TH12-B</t>
   </si>
   <si>
     <t>Wood Pole Top Hat, 12 ft 6 in face, 7 in to 14 in wood poles</t>
-  </si>
-[...16 lines deleted...]
-    <t>Three Sector Ring Mount for Wood Poles 6" to 13" OD - includes U-Bolts for 2-3/8" Pipe (Pipe not included)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -467,51 +467,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J38" totalsRowShown="0">
   <autoFilter ref="A1:J38"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860662983-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722ns" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl16" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5g" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-201-t" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-302-m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc8743" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760235296ns" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239913ns" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242657ns" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760239211ns" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm-5gt" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-tm-ch" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsmru-301-t" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-100-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/item860644677-5gkit-2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760250953s-xx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc760242658ns" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw26-5gt" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptru-200-t" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc9313613" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemmtc4060sm" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemssc-760254722" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscpt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscu" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptw16" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscptwl" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemscsm1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/wood-pole-brackets/itemwp-th12-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -529,627 +529,627 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="H6" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
+      </c>
+      <c r="B11" t="s">
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="B16" t="s">
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="B17" t="s">
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H22" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="H23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B26" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="H26" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="H28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>87</v>
       </c>
       <c r="H33" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
         <v>89</v>
       </c>
       <c r="H34" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="H38" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="860644677-5GKIT"/>
-[...20 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="SSC-760235296"/>
+    <hyperlink ref="A2" r:id="rId1" display="860662983-1"/>
+    <hyperlink ref="A3" r:id="rId2" display="SSC-760254722NS"/>
+    <hyperlink ref="A4" r:id="rId3" display="SCPTW"/>
+    <hyperlink ref="A5" r:id="rId4" display="SCPTWL16"/>
+    <hyperlink ref="A6" r:id="rId5" display="SCSM-5G"/>
+    <hyperlink ref="A7" r:id="rId6" display="SCPTRU-201-T"/>
+    <hyperlink ref="A8" r:id="rId7" display="SCSMRU-302-M"/>
+    <hyperlink ref="A9" r:id="rId8" display="MTC9313"/>
+    <hyperlink ref="A10" r:id="rId9" display="MTC8743"/>
+    <hyperlink ref="A11" r:id="rId10" display="SSC-760235296"/>
+    <hyperlink ref="A12" r:id="rId11" display="SSC-760235296NS"/>
+    <hyperlink ref="A13" r:id="rId12" display="860644677-5GKIT"/>
+    <hyperlink ref="A14" r:id="rId13" display="SSC-760239913"/>
+    <hyperlink ref="A15" r:id="rId14" display="SSC-760239913NS"/>
+    <hyperlink ref="A16" r:id="rId15" display="SSC760242657NS"/>
+    <hyperlink ref="A17" r:id="rId16" display="SSC-760239211NS"/>
+    <hyperlink ref="A18" r:id="rId17" display="SCSM-5GT"/>
+    <hyperlink ref="A19" r:id="rId18" display="SCSM2"/>
+    <hyperlink ref="A20" r:id="rId19" display="WP-TM-B"/>
+    <hyperlink ref="A21" r:id="rId20" display="WP-TM-CH"/>
+    <hyperlink ref="A22" r:id="rId21" display="SCSMRU-301-T"/>
+    <hyperlink ref="A23" r:id="rId22" display="SCPTRU-100-T"/>
     <hyperlink ref="A24" r:id="rId23" display="860644677-5GKIT-2"/>
     <hyperlink ref="A25" r:id="rId24" display="SSC-760250953S-XX"/>
     <hyperlink ref="A26" r:id="rId25" display="SSC760242658NS"/>
-    <hyperlink ref="A27" r:id="rId26" display="MTC4060SM"/>
-[...10 lines deleted...]
-    <hyperlink ref="A38" r:id="rId37" display="MTC9313613"/>
+    <hyperlink ref="A27" r:id="rId26" display="SCPTW26-5GT"/>
+    <hyperlink ref="A28" r:id="rId27" display="SCPTRU-200-T"/>
+    <hyperlink ref="A29" r:id="rId28" display="MTC9313613"/>
+    <hyperlink ref="A30" r:id="rId29" display="MTC4060SM"/>
+    <hyperlink ref="A31" r:id="rId30" display="SSC-760254722"/>
+    <hyperlink ref="A32" r:id="rId31" display="SCSM3"/>
+    <hyperlink ref="A33" r:id="rId32" display="SCPT"/>
+    <hyperlink ref="A34" r:id="rId33" display="SCU"/>
+    <hyperlink ref="A35" r:id="rId34" display="SCPTW16"/>
+    <hyperlink ref="A36" r:id="rId35" display="SCPTWL"/>
+    <hyperlink ref="A37" r:id="rId36" display="SCSM1"/>
+    <hyperlink ref="A38" r:id="rId37" display="WP-TH12-B"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 