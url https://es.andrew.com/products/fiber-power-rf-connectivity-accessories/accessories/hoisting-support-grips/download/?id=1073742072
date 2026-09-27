--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -166,51 +166,51 @@
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
   </si>
   <si>
     <t>29958-C</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip with cable tie for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961</t>
   </si>
   <si>
     <t>29961</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535</t>
   </si>
   <si>
     <t>31535</t>
   </si>
   <si>
-    <t>Lace-up Hoisting Grip for HELIAX® 1.50-1.74 in (38.1-63.5 mm) cables and elliptical waveguide 37</t>
+    <t>Lace-up Hoisting Grip for HELIAX® 2.00-2.50 in (50.8-63.5 mm) cables and elliptical waveguide 37</t>
   </si>
   <si>
     <t>3CCGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip for 0.27-0.35 in (7.0-9.0 mm) cables and ATCB-B01 series RET cable</t>
   </si>
   <si>
     <t>L2SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.4-0.56 in (10.2-14.2 mm) coaxial cable</t>
   </si>
   <si>
     <t>L4SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.62-0.74 in (15.7-18.7 mm) coaxial cable</t>
   </si>
   <si>
     <t>L5SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.98-1.37 in (25-35 mm) coaxial cable</t>
   </si>