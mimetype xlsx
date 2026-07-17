--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -11,284 +11,320 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78" count="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90" count="214">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MPT-G2B-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x10 mm2 cores and 2x5mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Power cable</t>
+  </si>
+  <si>
+    <t>MPT-G2E-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x35 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-102-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT</t>
+  </si>
+  <si>
+    <t>PWRT-102-L2-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-106-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 6AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L4-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L4, Green Jacket,  Cotton Braid over Insulation, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWR-806M-SE</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 6mm², four Blue and four White with ferrule assembled on both ends</t>
+  </si>
+  <si>
+    <t>PWR-810M-SE</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 10mm², four Blue and four White with ferrule assembled on both ends</t>
+  </si>
+  <si>
+    <t>MPT-A2H-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 2x4 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02HBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x4 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02CBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x16 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2D-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x25 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2E-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x35 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2F-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x50 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06ADBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6x6 mm2 cores, flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06BDBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6 x 10mm² , flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-604-R2</t>
+  </si>
+  <si>
+    <t>POWER CABLE 6 X 4G R2 SHLD</t>
+  </si>
+  <si>
+    <t>MPT-F2I-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield and qty 2 6mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m Conductor, cross-sectional area 2.5 mm2</t>
+  </si>
+  <si>
+    <t>MPT-G2A-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
     <t>PWRT-606-S</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX®  Remote Radio Head Power Cable, 6 conductor with shield, 6 AWG (13.29 mm2), one Red and one Black conductors with Green Stripe, one Red and one Black conductor with Blue Stripe, one Red and one Black conductor with Orange Stripe</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...7 lines deleted...]
-  <si>
     <t>PWRT-208-LI</t>
   </si>
   <si>
     <t>HELIAX®  Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2)</t>
   </si>
   <si>
-    <t>MPT-A2D-BB-NN-500M</t>
-[...104 lines deleted...]
-    <t>HELIAX® Power cable, with aluminum shield with quantity 2x4 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+    <t>PWRT-104-L2-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 4AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-106-L2-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 6AWG Conductor, LSZH, L2,  Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L2-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L4-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L4, Gray Jacket,  Cotton Braid over Insulation, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>MPT-G2I-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield and qty 2 2.5 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m Conductor, cross-sectional area 2.5 mm2</t>
+  </si>
+  <si>
+    <t>MPTE02ABBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x6 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02BBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x10 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02DBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x25 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02EBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x35 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>PWRT-208-S</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2), one Red Conductor and one Black Conductor</t>
   </si>
   <si>
     <t>MPT-A2A-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-A2B-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x10 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-A2C-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x16 mm2, cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-G2C-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x16 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-G2D-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x25 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>PWRT-104-L2-GRY</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 4AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
-  </si>
-[...28 lines deleted...]
-    <t>HELIAX® Power cable, with aluminum shield and qty 2 2.5 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m Conductor, cross-sectional area 2.5 mm2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -389,75 +425,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J33" totalsRowShown="0">
-  <autoFilter ref="A1:J33"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J39" totalsRowShown="0">
+  <autoFilter ref="A1:J39"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02hbbbnn" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02cbbbnn" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02abbbnn" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02bbbbnn" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02dbbbnn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02ebbbnn" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J33"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="214.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -478,660 +514,768 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
+      <c r="G7" t="s">
+        <v>19</v>
+      </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
+      <c r="G8" t="s">
+        <v>19</v>
+      </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
-      <c r="G17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
+      <c r="G19" t="s">
+        <v>19</v>
+      </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
+      <c r="G23" t="s">
+        <v>19</v>
+      </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
+      <c r="G24" t="s">
+        <v>19</v>
+      </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
+      <c r="G25" t="s">
+        <v>19</v>
+      </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
+      <c r="G26" t="s">
+        <v>19</v>
+      </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
+      <c r="G27" t="s">
+        <v>19</v>
+      </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>67</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
-      <c r="G28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>69</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>73</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
-      <c r="G31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>75</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
-      <c r="G32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>77</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
+      <c r="G33" t="s">
+        <v>19</v>
+      </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
+        <v>79</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>85</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>89</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PWRT-606-S"/>
-[...30 lines deleted...]
-    <hyperlink ref="A33" r:id="rId32" display="MPT-G2I-BB-NN-500M"/>
+    <hyperlink ref="A2" r:id="rId1" display="MPT-G2B-BB-NN-500M"/>
+    <hyperlink ref="A3" r:id="rId2" display="MPT-G2E-BB-NN-500M"/>
+    <hyperlink ref="A4" r:id="rId3" display="PWRT-102-L2-GRY"/>
+    <hyperlink ref="A5" r:id="rId4" display="PWRT-102-L2-GRN"/>
+    <hyperlink ref="A6" r:id="rId5" display="PWRT-106-L2-GRY"/>
+    <hyperlink ref="A7" r:id="rId6" display="PWRT-108-L2-GRY"/>
+    <hyperlink ref="A8" r:id="rId7" display="PWRT-108-L4-GRN"/>
+    <hyperlink ref="A9" r:id="rId8" display="PWR-806M-SE"/>
+    <hyperlink ref="A10" r:id="rId9" display="PWR-810M-SE"/>
+    <hyperlink ref="A11" r:id="rId10" display="MPT-A2H-BB-NN-500M"/>
+    <hyperlink ref="A12" r:id="rId11" display="MPTE02HBBBNN"/>
+    <hyperlink ref="A13" r:id="rId12" display="MPTE02CBBBNN"/>
+    <hyperlink ref="A14" r:id="rId13" display="MPT-A2D-BB-NN-500M"/>
+    <hyperlink ref="A15" r:id="rId14" display="MPT-A2E-BB-NN-500M"/>
+    <hyperlink ref="A16" r:id="rId15" display="MPT-A2F-BB-NN-500M"/>
+    <hyperlink ref="A17" r:id="rId16" display="MPTA06ADBBNN-500M"/>
+    <hyperlink ref="A18" r:id="rId17" display="MPTA06BDBBNN-500M"/>
+    <hyperlink ref="A19" r:id="rId18" display="PWRT-604-R2"/>
+    <hyperlink ref="A20" r:id="rId19" display="MPT-F2I-BB-NN-500M"/>
+    <hyperlink ref="A21" r:id="rId20" display="MPT-G2A-BB-NN-500M"/>
+    <hyperlink ref="A22" r:id="rId21" display="PWRT-606-S"/>
+    <hyperlink ref="A23" r:id="rId22" display="PWRT-208-LI"/>
+    <hyperlink ref="A24" r:id="rId23" display="PWRT-104-L2-GRN"/>
+    <hyperlink ref="A25" r:id="rId24" display="PWRT-106-L2-GRN"/>
+    <hyperlink ref="A26" r:id="rId25" display="PWRT-108-L2-GRN"/>
+    <hyperlink ref="A27" r:id="rId26" display="PWRT-108-L4-GRY"/>
+    <hyperlink ref="A28" r:id="rId27" display="MPT-G2I-BB-NN-500M"/>
+    <hyperlink ref="A29" r:id="rId28" display="MPTE02ABBBNN"/>
+    <hyperlink ref="A30" r:id="rId29" display="MPTE02BBBBNN"/>
+    <hyperlink ref="A31" r:id="rId30" display="MPTE02DBBBNN"/>
+    <hyperlink ref="A32" r:id="rId31" display="MPTE02EBBBNN"/>
+    <hyperlink ref="A33" r:id="rId32" display="PWRT-208-S"/>
+    <hyperlink ref="A34" r:id="rId33" display="MPT-A2A-BB-NN-500M"/>
+    <hyperlink ref="A35" r:id="rId34" display="MPT-A2B-BB-NN-500M"/>
+    <hyperlink ref="A36" r:id="rId35" display="MPT-A2C-BB-NN-500M"/>
+    <hyperlink ref="A37" r:id="rId36" display="MPT-G2C-BB-NN-500M"/>
+    <hyperlink ref="A38" r:id="rId37" display="MPT-G2D-BB-NN-500M"/>
+    <hyperlink ref="A39" r:id="rId38" display="PWRT-104-L2-GRY"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId33"/>
+    <tablePart r:id="rId39"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>