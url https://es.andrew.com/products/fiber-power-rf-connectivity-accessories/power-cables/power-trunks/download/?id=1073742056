--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -11,320 +11,314 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90" count="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88" count="210">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PWRT-808-T</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, Eight conductor with shield,  8 AWG, Four Red Conductor and Four Black Conductor</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>PWRT</t>
+  </si>
+  <si>
+    <t>Power cable</t>
+  </si>
+  <si>
+    <t>PWRT-606-S</t>
+  </si>
+  <si>
+    <t>HELIAX®  Remote Radio Head Power Cable, 6 conductor with shield, 6 AWG (13.29 mm2), one Red and one Black conductors with Green Stripe, one Red and one Black conductor with Blue Stripe, one Red and one Black conductor with Orange Stripe</t>
+  </si>
+  <si>
+    <t>PWRT-208-LI</t>
+  </si>
+  <si>
+    <t>HELIAX®  Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2)</t>
+  </si>
+  <si>
+    <t>MPT-A2D-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x25 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2E-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x35 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2F-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x50 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06ADBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6x6 mm2 cores, flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06BDBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6 x 10mm² , flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-604-R2</t>
+  </si>
+  <si>
+    <t>POWER CABLE 6 X 4G R2 SHLD</t>
+  </si>
+  <si>
+    <t>MPT-F2I-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield and qty 2 6mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m Conductor, cross-sectional area 2.5 mm2</t>
+  </si>
+  <si>
+    <t>MPT-G2A-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
     <t>MPT-G2B-BB-NN-500M</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x10 mm2 cores and 2x5mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>MPT-G2E-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x35 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>PWRT-102-L2-GRY</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
-    <t>PWRT</t>
-[...1 lines deleted...]
-  <si>
     <t>PWRT-102-L2-GRN</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-106-L2-GRY</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 6AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-108-L2-GRY</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-108-L4-GRN</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L4, Green Jacket,  Cotton Braid over Insulation, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWR-806M-SE</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 6mm², four Blue and four White with ferrule assembled on both ends</t>
   </si>
   <si>
     <t>PWR-810M-SE</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 10mm², four Blue and four White with ferrule assembled on both ends</t>
   </si>
   <si>
     <t>MPT-A2H-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x4 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
-    <t>MPTE02HBBBNN</t>
-[...4 lines deleted...]
-  <si>
     <t>MPTE02CBBBNN</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x16 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
   </si>
   <si>
-    <t>MPT-A2D-BB-NN-500M</t>
-[...56 lines deleted...]
-    <t>HELIAX®  Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2)</t>
+    <t>PWRT-208-S</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2), one Red Conductor and one Black Conductor</t>
+  </si>
+  <si>
+    <t>MPT-A2A-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2B-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 2x10 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2C-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 2x16 mm2, cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-G2C-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x16 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-G2D-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x25 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-104-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 4AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-104-L2-GRN</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 4AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-106-L2-GRN</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 6AWG Conductor, LSZH, L2,  Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-108-L2-GRN</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>PWRT-108-L4-GRY</t>
   </si>
   <si>
     <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L4, Gray Jacket,  Cotton Braid over Insulation, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
   <si>
     <t>MPT-G2I-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield and qty 2 2.5 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m Conductor, cross-sectional area 2.5 mm2</t>
   </si>
   <si>
     <t>MPTE02ABBBNN</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x6 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPTE02BBBBNN</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x10 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPTE02DBBBNN</t>
   </si>
   <si>
     <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x25 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
-  </si>
-[...46 lines deleted...]
-    <t>HELIAX® Single Conductor Power Cable, 4AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -425,75 +419,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J39" totalsRowShown="0">
-  <autoFilter ref="A1:J39"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J38" totalsRowShown="0">
+  <autoFilter ref="A1:J38"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02hbbbnn" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02cbbbnn" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02abbbnn" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02bbbbnn" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02dbbbnn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02ebbbnn" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-808-t" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02cbbbnn" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02abbbnn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02bbbbnn" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02dbbbnn" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J39"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="214.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -514,768 +508,753 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
-      <c r="G22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
-      <c r="G23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
-      <c r="G25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
-      <c r="G27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>67</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>69</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>73</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>75</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>77</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>79</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>85</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>87</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MPT-G2B-BB-NN-500M"/>
-[...36 lines deleted...]
-    <hyperlink ref="A39" r:id="rId38" display="PWRT-104-L2-GRY"/>
+    <hyperlink ref="A2" r:id="rId1" display="PWRT-808-T"/>
+    <hyperlink ref="A3" r:id="rId2" display="PWRT-606-S"/>
+    <hyperlink ref="A4" r:id="rId3" display="PWRT-208-LI"/>
+    <hyperlink ref="A5" r:id="rId4" display="MPT-A2D-BB-NN-500M"/>
+    <hyperlink ref="A6" r:id="rId5" display="MPT-A2E-BB-NN-500M"/>
+    <hyperlink ref="A7" r:id="rId6" display="MPT-A2F-BB-NN-500M"/>
+    <hyperlink ref="A8" r:id="rId7" display="MPTA06ADBBNN-500M"/>
+    <hyperlink ref="A9" r:id="rId8" display="MPTA06BDBBNN-500M"/>
+    <hyperlink ref="A10" r:id="rId9" display="PWRT-604-R2"/>
+    <hyperlink ref="A11" r:id="rId10" display="MPT-F2I-BB-NN-500M"/>
+    <hyperlink ref="A12" r:id="rId11" display="MPT-G2A-BB-NN-500M"/>
+    <hyperlink ref="A13" r:id="rId12" display="MPT-G2B-BB-NN-500M"/>
+    <hyperlink ref="A14" r:id="rId13" display="MPT-G2E-BB-NN-500M"/>
+    <hyperlink ref="A15" r:id="rId14" display="PWRT-102-L2-GRY"/>
+    <hyperlink ref="A16" r:id="rId15" display="PWRT-102-L2-GRN"/>
+    <hyperlink ref="A17" r:id="rId16" display="PWRT-106-L2-GRY"/>
+    <hyperlink ref="A18" r:id="rId17" display="PWRT-108-L2-GRY"/>
+    <hyperlink ref="A19" r:id="rId18" display="PWRT-108-L4-GRN"/>
+    <hyperlink ref="A20" r:id="rId19" display="PWR-806M-SE"/>
+    <hyperlink ref="A21" r:id="rId20" display="PWR-810M-SE"/>
+    <hyperlink ref="A22" r:id="rId21" display="MPT-A2H-BB-NN-500M"/>
+    <hyperlink ref="A23" r:id="rId22" display="MPTE02CBBBNN"/>
+    <hyperlink ref="A24" r:id="rId23" display="PWRT-208-S"/>
+    <hyperlink ref="A25" r:id="rId24" display="MPT-A2A-BB-NN-500M"/>
+    <hyperlink ref="A26" r:id="rId25" display="MPT-A2B-BB-NN-500M"/>
+    <hyperlink ref="A27" r:id="rId26" display="MPT-A2C-BB-NN-500M"/>
+    <hyperlink ref="A28" r:id="rId27" display="MPT-G2C-BB-NN-500M"/>
+    <hyperlink ref="A29" r:id="rId28" display="MPT-G2D-BB-NN-500M"/>
+    <hyperlink ref="A30" r:id="rId29" display="PWRT-104-L2-GRY"/>
+    <hyperlink ref="A31" r:id="rId30" display="PWRT-104-L2-GRN"/>
+    <hyperlink ref="A32" r:id="rId31" display="PWRT-106-L2-GRN"/>
+    <hyperlink ref="A33" r:id="rId32" display="PWRT-108-L2-GRN"/>
+    <hyperlink ref="A34" r:id="rId33" display="PWRT-108-L4-GRY"/>
+    <hyperlink ref="A35" r:id="rId34" display="MPT-G2I-BB-NN-500M"/>
+    <hyperlink ref="A36" r:id="rId35" display="MPTE02ABBBNN"/>
+    <hyperlink ref="A37" r:id="rId36" display="MPTE02BBBBNN"/>
+    <hyperlink ref="A38" r:id="rId37" display="MPTE02DBBBNN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId39"/>
+    <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>