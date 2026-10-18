--- v2 (2026-08-31)
+++ v3 (2026-10-18)
@@ -43,192 +43,192 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PWRT-208-LI</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX®  Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2)</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>PWRT</t>
+  </si>
+  <si>
+    <t>Power cable</t>
+  </si>
+  <si>
+    <t>PWRT-606-S</t>
+  </si>
+  <si>
+    <t>HELIAX®  Remote Radio Head Power Cable, 6 conductor with shield, 6 AWG (13.29 mm2), one Red and one Black conductors with Green Stripe, one Red and one Black conductor with Blue Stripe, one Red and one Black conductor with Orange Stripe</t>
+  </si>
+  <si>
+    <t>MPT-A2D-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x25 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2E-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x35 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-A2F-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity, 2x50 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06ADBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6x6 mm2 cores, flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTA06BDBBNN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 6 x 10mm² , flame resistant CPR Class Dca. rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-604-R2</t>
+  </si>
+  <si>
+    <t>POWER CABLE 6 X 4G R2 SHLD</t>
+  </si>
+  <si>
+    <t>MPT-F2I-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield and qty 2x2.5mm2 cores, flame resistant CPR Class B2ca s1, d2, a1, 500 meters. Voltage Rating Maximum AC0.6KV Voltage Drop 3.82 mV/A/m</t>
+  </si>
+  <si>
+    <t>MPT-G2A-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-G2B-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x10 mm2 cores and 2x5mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPT-G2E-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with copper shield with quantity 2x35 mm2 cores and 2x8mm2 drain wires, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>PWRT-102-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-102-L2-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 2AWG Conductor, LSZH, L2, Green Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-106-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 6AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L2-GRY</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L2, Gray Jacket, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWRT-108-L4-GRN</t>
+  </si>
+  <si>
+    <t>HELIAX® Single Conductor Power Cable, 8AWG Conductor, LSZH, L4, Green Jacket,  Cotton Braid over Insulation, Telcordia GR-347-CORE, IEC including 60674 and 60332, 105 degrees C Dry, 60 degrees C Wet</t>
+  </si>
+  <si>
+    <t>PWR-806M-SE</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 6mm², four Blue and four White with ferrule assembled on both ends</t>
+  </si>
+  <si>
+    <t>PWR-810M-SE</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Radio Head Power Cable, 8 conductor, 10mm², four Blue and four White with ferrule assembled on both ends</t>
+  </si>
+  <si>
+    <t>MPT-A2H-BB-NN-500M</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, with aluminum shield with quantity 2x4 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
+    <t>MPTE02CBBBNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x16 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
+  </si>
+  <si>
     <t>PWRT-808-T</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Remote Radio Head Power Cable, Eight conductor with shield,  8 AWG, Four Red Conductor and Four Black Conductor</t>
-  </si>
-[...133 lines deleted...]
-    <t>HELIAX® Power cable, White &amp; Red with aluminum drain wire &amp; shield with 2x16 mm2 cores, flame resistant CPR Class B2ca s1a, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>PWRT-208-S</t>
   </si>
   <si>
     <t>HELIAX® Remote Radio Head Power Cable, 2 conductor with shield, 8 AWG (8.37 mm2), one Red Conductor and one Black Conductor</t>
   </si>
   <si>
     <t>MPT-A2A-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x6 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-A2B-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x10 mm2 cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
   <si>
     <t>MPT-A2C-BB-NN-500M</t>
   </si>
   <si>
     <t>HELIAX® Power cable, with aluminum shield with quantity 2x16 mm2, cores, flame resistant CPR Class B2ca s1, d2, a1 rated, 500 meters</t>
   </si>
@@ -437,51 +437,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J38" totalsRowShown="0">
   <autoFilter ref="A1:J38"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-808-t" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02cbbbnn" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02abbbnn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02bbbbnn" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02dbbbnn" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-li" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-606-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2f-bb-nn-500m" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06adbbnn-500m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpta06bdbbnn-500m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-604-r2" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-f2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2e-bb-nn-500m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-gry" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-102-l2-grn" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-gry" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-gry" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-grn" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-806m-se" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwr-810m-se" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2h-bb-nn-500m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02cbbbnn" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-808-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-208-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2a-bb-nn-500m" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2b-bb-nn-500m" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-a2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2c-bb-nn-500m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2d-bb-nn-500m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-gry" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-104-l2-grn" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-106-l2-grn" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l2-grn" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itempwrt-108-l4-gry" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpt-g2i-bb-nn-500m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02abbbnn" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02bbbbnn" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/power-cables/power-trunks/itemmpte02dbbbnn" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="214.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -548,53 +548,50 @@
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
@@ -636,70 +633,70 @@
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
@@ -724,50 +721,53 @@
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
@@ -821,53 +821,50 @@
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
@@ -892,50 +889,53 @@
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
@@ -1171,72 +1171,72 @@
         <v>13</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>87</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PWRT-808-T"/>
+    <hyperlink ref="A2" r:id="rId1" display="PWRT-208-LI"/>
     <hyperlink ref="A3" r:id="rId2" display="PWRT-606-S"/>
-    <hyperlink ref="A4" r:id="rId3" display="PWRT-208-LI"/>
-[...18 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="MPTE02CBBBNN"/>
+    <hyperlink ref="A4" r:id="rId3" display="MPT-A2D-BB-NN-500M"/>
+    <hyperlink ref="A5" r:id="rId4" display="MPT-A2E-BB-NN-500M"/>
+    <hyperlink ref="A6" r:id="rId5" display="MPT-A2F-BB-NN-500M"/>
+    <hyperlink ref="A7" r:id="rId6" display="MPTA06ADBBNN-500M"/>
+    <hyperlink ref="A8" r:id="rId7" display="MPTA06BDBBNN-500M"/>
+    <hyperlink ref="A9" r:id="rId8" display="PWRT-604-R2"/>
+    <hyperlink ref="A10" r:id="rId9" display="MPT-F2I-BB-NN-500M"/>
+    <hyperlink ref="A11" r:id="rId10" display="MPT-G2A-BB-NN-500M"/>
+    <hyperlink ref="A12" r:id="rId11" display="MPT-G2B-BB-NN-500M"/>
+    <hyperlink ref="A13" r:id="rId12" display="MPT-G2E-BB-NN-500M"/>
+    <hyperlink ref="A14" r:id="rId13" display="PWRT-102-L2-GRY"/>
+    <hyperlink ref="A15" r:id="rId14" display="PWRT-102-L2-GRN"/>
+    <hyperlink ref="A16" r:id="rId15" display="PWRT-106-L2-GRY"/>
+    <hyperlink ref="A17" r:id="rId16" display="PWRT-108-L2-GRY"/>
+    <hyperlink ref="A18" r:id="rId17" display="PWRT-108-L4-GRN"/>
+    <hyperlink ref="A19" r:id="rId18" display="PWR-806M-SE"/>
+    <hyperlink ref="A20" r:id="rId19" display="PWR-810M-SE"/>
+    <hyperlink ref="A21" r:id="rId20" display="MPT-A2H-BB-NN-500M"/>
+    <hyperlink ref="A22" r:id="rId21" display="MPTE02CBBBNN"/>
+    <hyperlink ref="A23" r:id="rId22" display="PWRT-808-T"/>
     <hyperlink ref="A24" r:id="rId23" display="PWRT-208-S"/>
     <hyperlink ref="A25" r:id="rId24" display="MPT-A2A-BB-NN-500M"/>
     <hyperlink ref="A26" r:id="rId25" display="MPT-A2B-BB-NN-500M"/>
     <hyperlink ref="A27" r:id="rId26" display="MPT-A2C-BB-NN-500M"/>
     <hyperlink ref="A28" r:id="rId27" display="MPT-G2C-BB-NN-500M"/>
     <hyperlink ref="A29" r:id="rId28" display="MPT-G2D-BB-NN-500M"/>
     <hyperlink ref="A30" r:id="rId29" display="PWRT-104-L2-GRY"/>
     <hyperlink ref="A31" r:id="rId30" display="PWRT-104-L2-GRN"/>
     <hyperlink ref="A32" r:id="rId31" display="PWRT-106-L2-GRN"/>
     <hyperlink ref="A33" r:id="rId32" display="PWRT-108-L2-GRN"/>
     <hyperlink ref="A34" r:id="rId33" display="PWRT-108-L4-GRY"/>
     <hyperlink ref="A35" r:id="rId34" display="MPT-G2I-BB-NN-500M"/>
     <hyperlink ref="A36" r:id="rId35" display="MPTE02ABBBNN"/>
     <hyperlink ref="A37" r:id="rId36" display="MPTE02BBBBNN"/>
     <hyperlink ref="A38" r:id="rId37" display="MPTE02DBBBNN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 