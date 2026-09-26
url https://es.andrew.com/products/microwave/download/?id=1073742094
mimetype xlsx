--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -11,158 +11,3266 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3247" count="7121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3248" count="7123">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>USX6-611-6WH/B</t>
+  </si>
+  <si>
+    <t>Variant of USX6-611/B</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-band, dual-polarized, 5.925 – 7.125 GHz &amp; 10.0 -11.7GHz, white, CPR137G &amp; CPR90G flange</t>
+  </si>
+  <si>
+    <t>Microwave antenna</t>
+  </si>
+  <si>
+    <t>HX10-7W</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>HX12-4</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>HX8-11W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>HX12-6W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-23/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 21.200 – 23.600 GHz</t>
+  </si>
+  <si>
+    <t>Sentinel®</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>HX10-4</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>USX10-3</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz</t>
+  </si>
+  <si>
+    <t>HX6-11W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>ValuLine®</t>
+  </si>
+  <si>
+    <t>HX8-6W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>USX12-6W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>USX10-6W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>USX10-7W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-18/F</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>USX8-11W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>USX6-11W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-13/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 12.700 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>USX8-13W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>USX6-15</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-42/D</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-23/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-32/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-80/A</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 71.000 – 86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-15/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>USX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-13/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-15/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-7W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.100–8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-15/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-13/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-23/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
     <t>VHLP6-11W/A</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz</t>
   </si>
   <si>
-    <t>ValuLine®</t>
-[...2 lines deleted...]
-    <t>Microwave antenna</t>
+    <t>VHLP2-80X15/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X8018/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and single polarised, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>HX10-11W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of HX10-11W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, PBR100 flange</t>
+  </si>
+  <si>
+    <t>HX10-11W-3GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, UBR100 flange</t>
+  </si>
+  <si>
+    <t>HX10-11W-4GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX10-11W-6GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, CPR090G flange</t>
+  </si>
+  <si>
+    <t>HX10-4-6GF</t>
+  </si>
+  <si>
+    <t>Variant of HX10-4</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>HX10-7W-6GF</t>
+  </si>
+  <si>
+    <t>Variant of HX10-7W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, CPR112G flange</t>
+  </si>
+  <si>
+    <t>HX12-7W-3GF</t>
+  </si>
+  <si>
+    <t>Variant of HX12-7W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, UBR84 flange</t>
+  </si>
+  <si>
+    <t>HX10-13W-3GF</t>
+  </si>
+  <si>
+    <t>Variant of HX10-13W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, UBR120 flange</t>
+  </si>
+  <si>
+    <t>HX12-7W-4GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PDR84 flange</t>
+  </si>
+  <si>
+    <t>HX12-4-4GR</t>
+  </si>
+  <si>
+    <t>Variant of HX12-4</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>HX12-4-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>HX8-11W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of HX8-11W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX8-4-6GF</t>
+  </si>
+  <si>
+    <t>Variant of HX8-4</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>HX12-6W-4GR</t>
+  </si>
+  <si>
+    <t>Variant of HX12-6W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>HX10-6W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of HX10-6W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>HX8-11W-6GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, CPR090G flange</t>
+  </si>
+  <si>
+    <t>HX8-6W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of HX8-6W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>HX8-13W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of HX8-13W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, PBR120 flange</t>
+  </si>
+  <si>
+    <t>VHLPX1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-15/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-18/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>HX10-7W-3GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, UBR84 flange</t>
+  </si>
+  <si>
+    <t>SHPX2-15-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-15/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 14.4 –15.35 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-32-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-32/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-32-2WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-32/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-18-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-18/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 17.7–19.7 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-13W-2WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-13W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 12.200–13.250 GHz, PBR120, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX2-23-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-13W-3WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 12.200–13.250 GHz, UBR120, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX1-23-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-23/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-26-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-26/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-15-3WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-15</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 14.400–15.350 GHz, UBR140, white antenna, flexible woven polymer grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX1-26-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-26/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-4-4WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-4</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized,4.400–5.000 GHz, PDR48, white antenna, flexible woven polymer grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX3-13/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 12.700 - 13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-15/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 14.400 - 15.350 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-23/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 21.200 – 23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-26/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 24.250 – 26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-15/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-15/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-28/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 27.500 – 29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-38/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 37.000 – 40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-28/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 27.500 – 29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-7W/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 7.100 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-13/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 12.700 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-32/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 31.000 – 33.400 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-26/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 24.250 – 26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-26/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 24.250 – 26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-80/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 71.000 – 86.000 GHz</t>
+  </si>
+  <si>
+    <t>USX12-11W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX12-11W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PDR100 flange</t>
+  </si>
+  <si>
+    <t>USX10-3-4GR</t>
+  </si>
+  <si>
+    <t>Variant of USX10-3</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, PDR40 flange</t>
+  </si>
+  <si>
+    <t>USX10-6W-6GF</t>
+  </si>
+  <si>
+    <t>Variant of USX10-6W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
+  </si>
+  <si>
+    <t>USX10-3-6GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, CPR229G flange</t>
+  </si>
+  <si>
+    <t>USX12-11W-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, CPR90G flange</t>
+  </si>
+  <si>
+    <t>USX10-11W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX10-11W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PDR100 flange</t>
+  </si>
+  <si>
+    <t>USX12-3-4GR</t>
+  </si>
+  <si>
+    <t>Variant of USX12-3</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, PDR40 flange</t>
+  </si>
+  <si>
+    <t>USX10-7W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX10-7W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PDR84 flange</t>
+  </si>
+  <si>
+    <t>USX10-13W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of USX10-13W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, PBR120 flange</t>
+  </si>
+  <si>
+    <t>USX12-4-4GR</t>
+  </si>
+  <si>
+    <t>Variant of USX12-4</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>USX8-15-2GR</t>
+  </si>
+  <si>
+    <t>Variant of USX8-15</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 14.400 – 15.350 GHz, grey, PBR140 flange</t>
+  </si>
+  <si>
+    <t>USX8-11W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX8-11W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PDR100 flange</t>
+  </si>
+  <si>
+    <t>USX12-7W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of USX12-7W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PBR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-15-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 14.400 – 15.350 GHz, grey, UBR140 flange</t>
+  </si>
+  <si>
+    <t>USX12-7W-3GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, UBR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-3-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX8-3</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, PDR40 flange</t>
+  </si>
+  <si>
+    <t>USX12-7W-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, CPR112G flange</t>
+  </si>
+  <si>
+    <t>USX8-13W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of USX8-13W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, PBR120 flange</t>
+  </si>
+  <si>
+    <t>USX8-6W-6GR</t>
+  </si>
+  <si>
+    <t>Variant of USX8-6W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
+  </si>
+  <si>
+    <t>USX8-7W-2GF</t>
+  </si>
+  <si>
+    <t>Variant of USX8-7W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PBR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-11W-2GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PBR100 flange</t>
+  </si>
+  <si>
+    <t>USX8-7W-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, UBR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-7W-4GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PDR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-4-6GF</t>
+  </si>
+  <si>
+    <t>Variant of USX8-4</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>VHLP3-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-11W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, PBR100 flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, PDR100 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, CPR90G flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-6W-4WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, PDR70 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-7W-4WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-7W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.100–8.500 GHz, PDR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-11W/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-7W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.100–8.500 GHz, CPR112G flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-3WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-13/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, UBR120 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-6W-6-QD/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-6W/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven  polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-7W-6WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-7W/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, CPR112G, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-15/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.250 – 15.350 GHz, UG-541A/U flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-3WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.250 – 15.350 GHz, UBR140 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-26/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250 – 26.500 GHz, UG-595 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-32-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-32/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 31.000 – 33.400 GHz, UG-599 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250 – 26.500 GHz, PBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-42-XXX/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-42/D</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 40.500 – 43.500 GHz, custom flange, white antenna, polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-32-2WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 31.000 – 33.400 GHz, PBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-1WH/F</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-18/F</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700 – 19.700 GHz, UG-595 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-1WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, WR75 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, PBR120 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-38-2WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000 – 40.000 GHz, PBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-13-3WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-13/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, UBR120 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-11W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, UBR100 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-15-1WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-15/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz, UG-541A/U flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-23-1WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-23/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UG-595 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-6W-6-QD/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G flange, white antenna, composite broadband grey radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-15-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz, PBR140 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, CPR90G flange, white antenna, composite broadband gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-6W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-11W/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, PDR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-23-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-18-1WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-18/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, UG-595 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-13-1WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, WR75 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-7W-3WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-7W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.100–8.500 GHz, UBR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-7W-4WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.100–8.500 GHz, PDR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-18-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-18/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, UG-595/U modified, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-7W-6WH/E</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-7W/E</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.125–8.500 GHz, CPR112G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-26-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX3-26/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, PBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-13-2WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-13/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, PBR120, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, PBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-6W-4WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-6W/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, PDR70, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-13-3WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, UBR120, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX2-38-3WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-38/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX4-6W-6-QD/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, UBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-23-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX6-23/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UG-595/U modified, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX2-7W-2WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-7W/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 7.100 – 8.500 GHz, PBR84 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-11W-4WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX3-11W/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 10.125 - 11.700 GHz, PDR Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX200-80-XXX/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX200-80/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 71.000–86.000 GHz, custom flange and color, polymer radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>HX8-7W-2GR</t>
+  </si>
+  <si>
+    <t>Variant of HX8-7W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PBR84 flange</t>
+  </si>
+  <si>
+    <t>HX12-7W-2GR</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PBR84 flange</t>
+  </si>
+  <si>
+    <t>HX10-11W-2GR</t>
+  </si>
+  <si>
+    <t>USX6-6W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, white, PDR70 flange</t>
+  </si>
+  <si>
+    <t>USX6-7W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-7W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 7.125 – 8.500 GHz, PDR84 flange</t>
+  </si>
+  <si>
+    <t>USX6-3-4WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-3</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz, white, PDR40 flange</t>
+  </si>
+  <si>
+    <t>HX6-6W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of HX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, white, 5.925 – 7.125 GHz, PDR70 flange</t>
+  </si>
+  <si>
+    <t>LX6-6W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of LX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized, 5.925 – 7.125 GHz, white, PDR70 flange</t>
+  </si>
+  <si>
+    <t>LX6-11W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of LX6-11W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized, 10.000 – 11.700 GHz, white, PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX6-6W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, white, CPR137G flange</t>
+  </si>
+  <si>
+    <t>USX6-4-6WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-4</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, white, CPR187G flange</t>
+  </si>
+  <si>
+    <t>USX6-7W-3WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 7.125 – 8.500 GHz, UBR84 flange</t>
+  </si>
+  <si>
+    <t>USX6-7W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 7.125 – 8.500 GHz, CPR112G flange</t>
+  </si>
+  <si>
+    <t>USX6-11W-2WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-11W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 10.000 – 11.700 GHz, PBR100 flange</t>
+  </si>
+  <si>
+    <t>USX6-11W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 10.000 – 11.700 GHz, CPR90G flange</t>
+  </si>
+  <si>
+    <t>HX6-7W-3WH</t>
+  </si>
+  <si>
+    <t>Variant of HX6-7W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, white, UBR84 flange</t>
+  </si>
+  <si>
+    <t>HX6-11W-2WH</t>
+  </si>
+  <si>
+    <t>Variant of HX6-11W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, white, PBR100 flange</t>
+  </si>
+  <si>
+    <t>HX6-11W-4WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, white, PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX6-13W-3WH</t>
+  </si>
+  <si>
+    <t>Variant of HX6-13W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, white, UBR120 flange</t>
+  </si>
+  <si>
+    <t>SHPX1-26-2WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-38-2WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-18-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 17.7–19.7 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-26-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-38-2WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-38/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-18-2WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-18/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-7W-3WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-7W/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 7.100 – 8.500 GHz, UBR84 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-13-3WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-13/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, UBR120 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-13-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-13/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 12.700 – 13.250 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP6-13-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-13/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz, OEM custom flange, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-18-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-18/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz, OEM custom flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX2-23-1WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-23/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX2-13-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-13/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 12.7 –13.25 GHz, UG-541A/U flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-23-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, UG-595 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-32-3WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-32/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-13-1WH/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, WR75 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-23-2WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-23-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX3-23/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 21.200 – 23.600 GHz, UG-595 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>TF-12-11W-18-USX</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>Feed assembly replacement</t>
+  </si>
+  <si>
+    <t>VHLP3-26-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-26/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 24.250–26.500 GHz, OEM custom flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>TF-6-3-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-7W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX12-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-4-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VHLP2-8015-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-8015/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>HX6-611-4WH/B</t>
+  </si>
+  <si>
+    <t>Variant of HX6-611/B</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-band, dual-polarized, 5.925 – 7.125 GHz &amp; 10.0 -11.7GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X8015/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and single polarised, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-23/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-26/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-28/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-32/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-80/B</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 71.000–86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-13/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-15/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-28/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-32/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>7839959-6-USX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for USX6 antennas</t>
+  </si>
+  <si>
+    <t>Shield replacement</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7832569</t>
+  </si>
+  <si>
+    <t>7832569</t>
+  </si>
+  <si>
+    <t>Radome hardware kit for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>Radome hardware kit</t>
+  </si>
+  <si>
+    <t>VHLP1-15-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-15/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 14.400 – 15.350 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-23-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-23/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 21.200 – 23.600 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>7839958-6-WH</t>
+  </si>
+  <si>
+    <t>Replacement reflector, one-piece, for HX6 and USX6 antennas</t>
+  </si>
+  <si>
+    <t>Reflector replacement</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-2WH/G</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-18/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-23-1WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-23/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>245314-64</t>
+  </si>
+  <si>
+    <t>Variant of 245314-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>Entrance panel</t>
+  </si>
+  <si>
+    <t>245314-77</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>245314-132</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>245314-90</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245312</t>
+  </si>
+  <si>
+    <t>245312</t>
+  </si>
+  <si>
+    <t>Variant of SAW-GUIDE</t>
+  </si>
+  <si>
+    <t>Saw Guide for elliptical waveguide 90, 127A, and 132</t>
+  </si>
+  <si>
+    <t>Saw guide</t>
+  </si>
+  <si>
+    <t>33586-4</t>
+  </si>
+  <si>
+    <t>Variant of BENDING-TOOL-KIT</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguide 17</t>
+  </si>
+  <si>
+    <t>Bending tool kit</t>
+  </si>
+  <si>
+    <t>33586-5</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguide 28</t>
+  </si>
+  <si>
+    <t>EWBTK-2</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguides 52 to 85</t>
+  </si>
+  <si>
+    <t>EWBTK-3</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguide 43 and 37</t>
+  </si>
+  <si>
+    <t>33544-31</t>
+  </si>
+  <si>
+    <t>Variant of 33544-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>33544-22</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit</t>
+  </si>
+  <si>
+    <t>33544-42</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>33544-23</t>
+  </si>
+  <si>
+    <t>33544-33</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>33544-11</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 20</t>
+  </si>
+  <si>
+    <t>33544-24</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>33544-26</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>33544-47</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>33544-15</t>
+  </si>
+  <si>
+    <t>33544-39</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>33544-41</t>
+  </si>
+  <si>
+    <t>45592-1127</t>
+  </si>
+  <si>
+    <t>Variant of 455-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW127A Splice</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>45594-163B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 163 Connectors</t>
+  </si>
+  <si>
+    <t>45594-137</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 137 Connectors</t>
+  </si>
+  <si>
+    <t>45597-112</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR112G flange</t>
+  </si>
+  <si>
+    <t>Flange hardware kit</t>
+  </si>
+  <si>
+    <t>33544-30</t>
+  </si>
+  <si>
+    <t>WGB5-37</t>
+  </si>
+  <si>
+    <t>Variant of WGB-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>Boot assembly</t>
+  </si>
+  <si>
+    <t>WGB4-132</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>WGB4-85</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>WGB5-52</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>WGB4-90</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>WGB4-180</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>WGB5-63</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>WGB5-127A</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>WGB4-220</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>WGB5-132</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>WGB5-77</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>WGB5-180</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>WGB4-43</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>WGB5-220</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>WGB4-52</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>WGB5-240</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>33544-12</t>
+  </si>
+  <si>
+    <t>33544-44A</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>33544-25</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>45598-343</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for UG-343B/U flange</t>
+  </si>
+  <si>
+    <t>45594-164A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 164 Connectors</t>
+  </si>
+  <si>
+    <t>45598-541</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for UG-541A/U flange</t>
+  </si>
+  <si>
+    <t>45594-177A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 177 Connectors</t>
+  </si>
+  <si>
+    <t>45594-1180</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1180 Connectors</t>
+  </si>
+  <si>
+    <t>45598-75</t>
+  </si>
+  <si>
+    <t>Flange Hardware Kit for WR75 Pressurized Cover</t>
+  </si>
+  <si>
+    <t>45594-1220A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1220 Connectors</t>
+  </si>
+  <si>
+    <t>33544-16</t>
+  </si>
+  <si>
+    <t>455-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>455 Series Hardware Kits</t>
+  </si>
+  <si>
+    <t>SAW-GUIDE</t>
+  </si>
+  <si>
+    <t>Saw Guides for elliptical waveguide</t>
+  </si>
+  <si>
+    <t>BENDING-TOOL-KIT</t>
+  </si>
+  <si>
+    <t>Bending Tool Kits for elliptical waveguide</t>
+  </si>
+  <si>
+    <t>245314-220</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>245314-43</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>245314-52</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>245314-63</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>VHLP2-15-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-15/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 14.400 – 15.350 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP3-15-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-15/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400–15.350 GHz, OEM custom flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-15-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-15/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400–15.350 GHz, OEM custom flange, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP2-38-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-38/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 37.000 – 40.000 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-11W-6WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-11W/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 10.000 – 11.700 GHz, CPR90G Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-11W-2WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-11W/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 10.000 – 11.700 GHz, PBR100 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>TF-6-15-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-15 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VHLP4-26-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-26/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 24.250–26.500 GHz, OEM custom flange, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>TF-12-7W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-15-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-15 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-6W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-15-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-15 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-6W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-6W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-7W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-6W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-7W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-4-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-11W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-6W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-3</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, UBR100 flanges</t>
+  </si>
+  <si>
+    <t>Output transition kit</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, CPR90G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-13W-3</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 12.20 - 13.25 GHz, UBR120 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-6W-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 5.925 - 7.125 GHz, CPR137G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-7W-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 7.125 - 8.50 GHz, PBR84 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-7W-3</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 7.125 - 8.50 GHz, UBR84 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-3-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for USX antennas, 3.6 - 4.2 GHz, PDR40 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-7W-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 7.125 - 8.50 GHz, PDR84 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-3-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for USX antennas, 3.6 - 4.2 GHz, CPR229G flanges</t>
+  </si>
+  <si>
+    <t>7682900-GR</t>
+  </si>
+  <si>
+    <t>Replacement radome for SHPX4 antennas</t>
+  </si>
+  <si>
+    <t>Radome replacement</t>
+  </si>
+  <si>
+    <t>7758822-GR</t>
+  </si>
+  <si>
+    <t>Replacement radome for HX6 and USX6 antennas</t>
+  </si>
+  <si>
+    <t>7801211-GF</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, and hardware kit for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7801212</t>
+  </si>
+  <si>
+    <t>7801212</t>
+  </si>
+  <si>
+    <t>Radome hardware kit for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>7777821-8F</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, for HX8 and USX8 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7830552</t>
+  </si>
+  <si>
+    <t>7830552</t>
+  </si>
+  <si>
+    <t>Radome hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7810081</t>
+  </si>
+  <si>
+    <t>7810081</t>
+  </si>
+  <si>
+    <t>Mount Hardware Kit for HX8/HX10 and USX8/USX10 antennas</t>
+  </si>
+  <si>
+    <t>Mounting hardware</t>
+  </si>
+  <si>
+    <t>7819854-AA</t>
+  </si>
+  <si>
+    <t>Outboard strut antenna attachment kit for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>Attachment kit</t>
+  </si>
+  <si>
+    <t>7832561-GF</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, and hardware kit for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>VHLPX1-42/E</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>7839959-8-HX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX8 antennas</t>
+  </si>
+  <si>
+    <t>7839971-10</t>
+  </si>
+  <si>
+    <t>Shield hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>Shield hardware kit</t>
+  </si>
+  <si>
+    <t>7839959-10</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>7777821-10</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, for HX10 and USX10 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7832561</t>
+  </si>
+  <si>
+    <t>7832561</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, and hardware kit for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>7777821-12</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, for HX12 and USX12 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>VHLP1-28-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-28/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 27.500 – 29.500 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-80-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-80/B</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 71.000 - 86.000 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-1WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-13/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, WR75 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-2WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, PBR120 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-3WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-15/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, UBR140 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>F090HHB3</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-FLEX-TWIST</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PDR100 and PDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>FlexTwist®</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | flexible twist</t>
+  </si>
+  <si>
+    <t>E137MC102C102SG</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-SWEPT-BEND</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | swept bend</t>
+  </si>
+  <si>
+    <t>F028KKA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and PBR320, 900 mm</t>
+  </si>
+  <si>
+    <t>F028BBA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UG-599/U and UG-599/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F028BBS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UG-599/U and UG-599/U, 300 mm</t>
+  </si>
+  <si>
+    <t>F028KMA5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and UBR320, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028BBS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UG-599/U and UG-599/U, 600 mm</t>
+  </si>
+  <si>
+    <t>F028KMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and UBR320, 300 mm</t>
+  </si>
+  <si>
+    <t>F034KKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and PBR260, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and PBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>F028BKA2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UG-599/U and PBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>F028MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UBR320 and UBR320, 900 mm</t>
+  </si>
+  <si>
+    <t>F028KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and PBR320, 900 mm</t>
+  </si>
+  <si>
+    <t>F034KMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and UBR260, 300 mm</t>
+  </si>
+  <si>
+    <t>F028BKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UG-599/U and PBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>F028KMA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and UBR320, 300 mm</t>
+  </si>
+  <si>
+    <t>F090MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UBR100 and UBR100, 300 mm</t>
+  </si>
+  <si>
+    <t>F090KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and UBR100, 600 mm</t>
+  </si>
+  <si>
+    <t>F112BBS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and UG-51/U, 600 mm</t>
+  </si>
+  <si>
+    <t>EWP52-59</t>
+  </si>
+  <si>
+    <t>Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE</t>
+  </si>
+  <si>
+    <t>EWP52, HELIAX® Premium Elliptical Waveguide, 5.925–6.425 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Premium</t>
+  </si>
+  <si>
+    <t>Premium elliptical waveguide</t>
+  </si>
+  <si>
+    <t>F034KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and PBR260, 600 mm</t>
+  </si>
+  <si>
+    <t>F042KKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and PBR220, 300 mm</t>
+  </si>
+  <si>
+    <t>F034MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types UBR260 and UBR260, 600 mm</t>
+  </si>
+  <si>
+    <t>F034KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and PBR260, 900 mm</t>
+  </si>
+  <si>
+    <t>EWP77-71W</t>
+  </si>
+  <si>
+    <t>EWP77, HELIAX® Premium Elliptical Waveguide, 7.125–8.5 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>F042BBS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and UG-595/U, 600 mm</t>
+  </si>
+  <si>
+    <t>F042BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and UG-595/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112CMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HHC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>R112MH0102MSG</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-STRAIGHT-SECTION</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types PDR84 and UBR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | straight section</t>
+  </si>
+  <si>
+    <t>R090MH0102KSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types PDR100 and PBR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R090MK0102MSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types PBR100 and UBR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R112MC0102HSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types CPR112G and PDR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R112MC0102KSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types CPR112G and PBR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>T075KCG</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-TAPER-TRANSITION</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR75–WR90, 10.0–12.4 GHz, with interface types PBR120 and CPR90G, 6 in, gray</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | taper transition</t>
+  </si>
+  <si>
+    <t>T075KHG</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR75–WR90, 10.0–12.4 GHz, with interface types PBR120 and PDR100, 6 in, gray</t>
+  </si>
+  <si>
+    <t>T075MHG</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR75–WR90, 10.0–12.4 GHz, with interface types UBR120 and PDR100, 6 in, gray</t>
+  </si>
+  <si>
+    <t>T112HHG</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR112–WR137, 7.05–8.2 GHz, with interface types PDR84 and PDR70, 6 in, gray</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112587</t>
+  </si>
+  <si>
+    <t>112587</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-PRESSURE-WINDOW</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR42, 17.7–26.5 GHz, mates to PBR220</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | pressure window</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112626</t>
+  </si>
+  <si>
+    <t>112626</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR28, 26.5–40.1 GHz, mates to PBR320</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110088</t>
+  </si>
+  <si>
+    <t>110088</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR75, 10.0–15.0 GHz, mates to PBR120</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110089</t>
+  </si>
+  <si>
+    <t>110089</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR62, 12.4–18.0 GHz, mates to PBR140</t>
+  </si>
+  <si>
+    <t>223306-84</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR112, 7.05–10.0 GHz, mates to PDR84</t>
+  </si>
+  <si>
+    <t>223306-120</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR75, 10.0–15.0 GHz, mates to PDR120</t>
+  </si>
+  <si>
+    <t>223306-140</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR62, 12.4–18.0 GHz, mates to PDR140</t>
+  </si>
+  <si>
+    <t>223306-180</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR51, 15.0–22.0 GHz, mates to PDR180</t>
+  </si>
+  <si>
+    <t>223306-40</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR229, 3.3–4.9 GHz, mates to PDR40</t>
+  </si>
+  <si>
+    <t>F075HKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PBR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F062LLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UDR140 and UDR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F075KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PBR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075HKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PBR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F075KMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UBR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075BLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types MIL-F-3922/70-016 and UDR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075KKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PBR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>55000A-42</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR42, 17.7–26.5 GHz, mates to UG-596A/U</t>
+  </si>
+  <si>
+    <t>55001-187</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR187, 3.95–5.85 GHz, mates to CPR187G</t>
+  </si>
+  <si>
+    <t>55000A-75</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR75, 10.0–15.0 GHz, mates to WR75 Choke</t>
+  </si>
+  <si>
+    <t>HR300-PUMPS</t>
+  </si>
+  <si>
+    <t>AIR PUMP REPLACEMENT KIT, HR300, HR300-BOOST</t>
+  </si>
+  <si>
+    <t>Replacement kit</t>
+  </si>
+  <si>
+    <t>HR-CONTROLLER</t>
+  </si>
+  <si>
+    <t>CONTROLLER REPLACEMENT KIT, HR150, HR300, HR300-BOOST</t>
+  </si>
+  <si>
+    <t>MT/HR-KIT-HUMIDITY</t>
+  </si>
+  <si>
+    <t>HUMIDITY ALARM UPGRADE KIT, HR150/300, MT050C, MT500D</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>MT-OVERHAUL</t>
+  </si>
+  <si>
+    <t>COMPRESSOR OVERHAUL KIT, MT050C, MT500D</t>
+  </si>
+  <si>
+    <t>Compressor kit</t>
+  </si>
+  <si>
+    <t>MT050B-KIT-SOLND</t>
+  </si>
+  <si>
+    <t>MT050B Solenoid Replacement Kit</t>
+  </si>
+  <si>
+    <t>Solenoid kit</t>
+  </si>
+  <si>
+    <t>MT500B-KIT-ELMNT</t>
+  </si>
+  <si>
+    <t>MT500B Filter Elements Replacement Kit</t>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>AE01D-D1658-100</t>
+  </si>
+  <si>
+    <t>MT050/MT/XT300 Dehydrator Wall Shelf</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>AE01K-B0523-002</t>
+  </si>
+  <si>
+    <t>Poly Tube Rack Kit, 3/8 in OD tubing, 10 position, 10 per pack</t>
+  </si>
+  <si>
+    <t>Tubing kit</t>
+  </si>
+  <si>
+    <t>E112MH102L102SG</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR112, 7.05–10.0 GHz, with interface types PDR84 and UDR84, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>E090MC091C091SG</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 91 mm x 91 mm, gray</t>
+  </si>
+  <si>
+    <t>E090MH091L091SG</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 91 mm x 91 mm, gray</t>
+  </si>
+  <si>
+    <t>F090BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and UG-39/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F090CMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and UBR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090KKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and PBR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090HKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PBR100, 600 mm</t>
+  </si>
+  <si>
+    <t>HX6-4</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>HX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>HX6-7W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-23/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-26/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-26</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-42/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-32/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-26/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-18/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-13/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-38/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-32/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-15/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-11W/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 10.125 - 11.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-28/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-23</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-32/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 5.925 - 7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-11W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dualpolarized, 10.000–11.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-42/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-18/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-15</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>HX8-13W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>USX12-3</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz</t>
+  </si>
+  <si>
+    <t>HX12-7W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>USX12-4</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>USX10-4</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>HX6-13W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
   </si>
   <si>
     <t>VHLP4-18/C</t>
   </si>
   <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz</t>
   </si>
   <si>
     <t>VHLP6-18/B</t>
   </si>
   <si>
     <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700 – 19.700 GHz</t>
   </si>
   <si>
     <t>VHLPX1-15/C</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz</t>
   </si>
   <si>
     <t>VHLPX1-32/B</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 31.000–33.400 GHz</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>VHLPX1-26/C</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz</t>
   </si>
   <si>
     <t>VHLP4-7W/E</t>
   </si>
   <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz</t>
   </si>
   <si>
     <t>VHLPX1-18/F</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz</t>
   </si>
   <si>
-    <t>VHLPX1-38/B</t>
-[...14 lines deleted...]
-    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz</t>
+    <t>HX8-7W-4GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PDR84 flange</t>
+  </si>
+  <si>
+    <t>HX10-6W-6GR</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
   </si>
   <si>
     <t>VHLPX1-80/A</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 71.000 – 86.000 GHz</t>
   </si>
   <si>
     <t>VHLPX3-11W/A</t>
   </si>
   <si>
     <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz</t>
   </si>
   <si>
     <t>VHLPX3-7W/A</t>
   </si>
   <si>
     <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.100–8.500 GHz</t>
   </si>
   <si>
     <t>VHLPX4-15/C</t>
   </si>
   <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz</t>
   </si>
@@ -217,921 +3325,267 @@
   <si>
     <t>VHLPX6-6W/B</t>
   </si>
   <si>
     <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz</t>
   </si>
   <si>
     <t>LX6-11W</t>
   </si>
   <si>
     <t>1.8m | 6ft ValuLine® Low Wind Load Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
   </si>
   <si>
     <t>LX6-7W</t>
   </si>
   <si>
     <t>1.8m | 6ft ValuLine® Low Wind Load Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
   </si>
   <si>
     <t>SHP3-11W/B</t>
   </si>
   <si>
     <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 10.125 - 11.700 GHz</t>
   </si>
   <si>
-    <t>Sentinel®</t>
-[...1 lines deleted...]
-  <si>
     <t>SHP3-13/B</t>
   </si>
   <si>
     <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 12.700 - 13.250 GHz</t>
   </si>
   <si>
     <t>SHP3-23/B</t>
   </si>
   <si>
     <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 21.200 – 23.600 GHz</t>
   </si>
   <si>
     <t>SHPX3-6W/B</t>
   </si>
   <si>
     <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 5.925 - 7.125 GHz</t>
   </si>
   <si>
-    <t>SHPX3-13/B</t>
-[...86 lines deleted...]
-    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 71.000 – 86.000 GHz</t>
+    <t>SHPX1-42-XXX/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-42/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 40.5–43.5 GHz, OEM custom flange,  OEM custom colour</t>
+  </si>
+  <si>
+    <t>SHPX2-13-3WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 12.7 –13.25 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-11W-6WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-11W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 10.000–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-6W-6WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-6W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX2-28-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-28/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>USX10-6W-4GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>USX10-13W-3GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, UBR120 flange</t>
+  </si>
+  <si>
+    <t>USX12-11W-3GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, UBR100 flange</t>
+  </si>
+  <si>
+    <t>USX10-6W-4GR</t>
+  </si>
+  <si>
+    <t>USX10-11W-2GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PBR100 flange</t>
   </si>
   <si>
     <t>VHLP2-32/C</t>
   </si>
   <si>
     <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 31.000 – 33.400 GHz</t>
   </si>
   <si>
     <t>VHLPX2-42/B</t>
   </si>
   <si>
     <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 40.500 – 43.500 GHz</t>
   </si>
   <si>
     <t>VHLP200-38/A</t>
   </si>
   <si>
     <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 37.000–40.000 GHz</t>
   </si>
   <si>
     <t>VHLPX1-80C</t>
   </si>
   <si>
     <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 71.000 – 86.000 GHz, ETSI Class 3, FCC, High Gain</t>
   </si>
   <si>
-    <t>USX12-11W-6GF</t>
-[...377 lines deleted...]
-    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, CPR229G flange</t>
+    <t>VHLP2-8015/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-6W-6-QD/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-6W/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-11W/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz, PBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-7W-6WH/E</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-7W/E</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, CPR112G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz, UBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-7W-3WH/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, UBR84, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-7W-2WH/E</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, PBR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLP4-6W-4WH/C</t>
   </si>
   <si>
-    <t>Variant of VHLP4-6W/C</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, PDR70, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLP4-7W-4WH/E</t>
   </si>
   <si>
-    <t>Variant of VHLP4-7W/E</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, PDR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
-    <t>VHLP4-6W-6-QD/C</t>
-[...305 lines deleted...]
-    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, UBR120, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+    <t>VHLPX2-38-2WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-7W-2WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 7.100 – 8.500 GHz, PBR84 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX3-32-2WH/A</t>
   </si>
   <si>
     <t>Variant of VHLPX3-32/A</t>
   </si>
   <si>
     <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 31.000 – 33.400 GHz GHz, PBR320 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
-    <t>VHLPX4-6W-6-QD/C</t>
-[...17 lines deleted...]
-    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UG-595/U modified, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+    <t>VHLPX2-7W-6WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 7.100 – 8.500 GHz, CPR112G Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-80-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-80/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 71.000 - 86.000 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-42-XXX/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-42/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 40.500 – 43.500 GHz, Integrated, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX4-6W-6WH/C</t>
   </si>
   <si>
     <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLPX6-15-2WH/B</t>
   </si>
   <si>
     <t>Variant of VHLPX6-15/B</t>
   </si>
   <si>
     <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.4–15.350 GHz, PBR140, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLPX6-7W-3WH/D</t>
   </si>
   <si>
     <t>Variant of VHLPX6-7W/D</t>
   </si>
   <si>
     <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.125–8.500 GHz, UBR84, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
@@ -1213,8589 +3667,6138 @@
   <si>
     <t>Variant of SHP3-11W/B</t>
   </si>
   <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, single-polarized, 10.125 - 11.700 GHz, PBR Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>SHP3-11W-6WH/B</t>
   </si>
   <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, single-polarized, 10.125 - 11.700 GHz, CPR-G Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>SHPX3-6W-6WH/B</t>
   </si>
   <si>
     <t>Variant of SHPX3-6W/B</t>
   </si>
   <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 5.925 - 7.125 GHz, CPR-G Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>SHPX3-11W-2WH/B</t>
   </si>
   <si>
-    <t>Variant of SHPX3-11W/B</t>
-[...1 lines deleted...]
-  <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 10.125 - 11.700 GHz, PBR Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>SHPX3-13-2WH/B</t>
   </si>
   <si>
     <t>Variant of SHPX3-13/B</t>
   </si>
   <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 12.700 - 13.250 GHz, PBR Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>SHPX3-18-2WH/B</t>
   </si>
   <si>
     <t>Variant of SHPX3-18/B</t>
   </si>
   <si>
     <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 17.700 - 19.700 GHz, PBR Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>SHPX1-26-2WH/B</t>
-[...59 lines deleted...]
-    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, UBR120 Flange, White Antenna, Grey Radome</t>
+    <t>USX6-3-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz, white, CPR229G flange</t>
+  </si>
+  <si>
+    <t>VHLP1-80C-DET</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-80C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 71.000 – 86.000 GHz, ETSI Class 3, FCC, High Gain</t>
+  </si>
+  <si>
+    <t>VHLPX1-80C-DET</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-80C</t>
+  </si>
+  <si>
+    <t>USX8-7W-2GR</t>
+  </si>
+  <si>
+    <t>VHLP2-23-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-23/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 21.200 – 23.600 GHz, OEM custom Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP6-23-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-23/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz, OEM custom flange, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLPX2-26-2WH/D</t>
   </si>
   <si>
     <t>Variant of VHLPX2-26/D</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLP2-11W-3WH/B</t>
   </si>
   <si>
-    <t>Variant of VHLP2-11W/B</t>
-[...1 lines deleted...]
-  <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 10.000 – 11.700 GHz, UBR100 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX2-26-3WH/D</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX2-32-2WH/C</t>
   </si>
   <si>
-    <t>Variant of VHLPX2-32/C</t>
-[...1 lines deleted...]
-  <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLP2-7W-6WH/D</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 7.100 – 8.500 GHz, CPR112G Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>VHLPX2-23-1WH/D</t>
-[...5 lines deleted...]
-    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+    <t>VHLP6-18-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-18/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz, OEM custom flange, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
   </si>
   <si>
     <t>VHLP2-11W-4WH/B</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 10.000 – 11.700 GHz, PDR100 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX2-28-1WH/D</t>
   </si>
   <si>
     <t>Variant of VHLPX2-28/D</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>VHLPX2-32-3WH/C</t>
-[...14 lines deleted...]
-    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
+    <t>SHPX2-26-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, UG-595 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-32-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX3-13-1WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 12.700 - 13.250 GHz, UG-541A/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-18-3WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 17.700 - 19.700 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLP2-80-DET/B</t>
   </si>
   <si>
     <t>Variant of VHLP2-80/B</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 71.000 – 86.000 GHz, Integrated, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>VHLP2-11W-6WH/B</t>
-[...11 lines deleted...]
-    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 10.000 – 11.700 GHz, PBR100 Flange, White Antenna, Grey Radome</t>
+    <t>VHLP2-28-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-28/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 27.500 – 29.500 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>TF-10-13W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-13W antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>VHLPX2-13-2WH/C</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, PBR120 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX2-38-1WH/D</t>
   </si>
   <si>
-    <t>Variant of VHLPX2-38/D</t>
-[...1 lines deleted...]
-  <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX2-18-1WH/D</t>
   </si>
   <si>
     <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>VHLPX2-38-2WH/D</t>
-[...269 lines deleted...]
-    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+    <t>SAHARA2</t>
+  </si>
+  <si>
+    <t>DryLine® Dehydrator, Low-pressure membrane, 2.0–5.0 psig, with summary alarm, 240 Vac, 50/60 Hz</t>
+  </si>
+  <si>
+    <t>Dehydrator</t>
+  </si>
+  <si>
+    <t>SAHARA2A</t>
+  </si>
+  <si>
+    <t>DryLine® Dehydrator, Low-pressure membrane, 2.0–5.0 psig, with discrete alarm, 240 Vac, 50/60 Hz</t>
+  </si>
+  <si>
+    <t>SD-003UV</t>
+  </si>
+  <si>
+    <t>Static Desiccator Dehydrator with UV Filter</t>
+  </si>
+  <si>
+    <t>HR300B</t>
+  </si>
+  <si>
+    <t>Heat Regenerated Dehydrator, 19 in rack mountable, 20.7 kPa (3.0 psig), with low pressure, high pressure, high humidity, power and system failure alarms, 110-240 VAC: 48 Vdc</t>
+  </si>
+  <si>
+    <t>HR1000</t>
+  </si>
+  <si>
+    <t>Heat Regenerated Dehydrator, 19 in rack mountable, 3.0 kPa (0.44 psig), with low pressure, high pressure, high humidity, power and system failure alarms, 110-240 VAC: 48V</t>
+  </si>
+  <si>
+    <t>F075HMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UBR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F090BCS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and CPR90G, 300 mm</t>
+  </si>
+  <si>
+    <t>F075HMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UBR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>C112MNSG</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-COAX-TRANSITION</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR112, 7.05–10.0 GHz, with interface types N Female and UBR84, gray</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition</t>
+  </si>
+  <si>
+    <t>C137LNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR137, 5.85–8.2 GHz, with interface types N Female and UDR70, gray</t>
+  </si>
+  <si>
+    <t>C187HNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR187, 3.95–5.85 GHz, with interface types N Female and PDR48, gray</t>
+  </si>
+  <si>
+    <t>D137CCSG</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-RIGID-TWIST</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 12 in, gray</t>
+  </si>
+  <si>
+    <t>Rectangular waveguide | rigid twist</t>
+  </si>
+  <si>
+    <t>D112CCSG</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 10 in, gray</t>
+  </si>
+  <si>
+    <t>F090CCB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and CPR90G, 600 mm</t>
+  </si>
+  <si>
+    <t>F090HLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 300 mm</t>
+  </si>
+  <si>
+    <t>F090KLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and UDR100, 300 mm</t>
+  </si>
+  <si>
+    <t>F090HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PDR100, 300 mm</t>
+  </si>
+  <si>
+    <t>PREMIUM-ELLIPTICAL-WAVEGUIDE</t>
+  </si>
+  <si>
+    <t>HELIAX® Premium Elliptical Waveguide</t>
+  </si>
+  <si>
+    <t>STANDARD-ELLIPTICAL-WAVEGUIDE</t>
+  </si>
+  <si>
+    <t>HELIAX® Standard Elliptical Waveguide</t>
+  </si>
+  <si>
+    <t>Standard</t>
+  </si>
+  <si>
+    <t>Standard elliptical waveguide</t>
+  </si>
+  <si>
+    <t>EW37</t>
+  </si>
+  <si>
+    <t>Variant of STANDARD-ELLIPTICAL-WAVEGUIDE</t>
+  </si>
+  <si>
+    <t>EW37, HELIAX® Standard Elliptical Waveguide, 3.6–4.2 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW43</t>
+  </si>
+  <si>
+    <t>EW43, HELIAX® Standard Elliptical Waveguide, 4.4–5.0 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW52</t>
+  </si>
+  <si>
+    <t>EW52, HELIAX® Standard Elliptical Waveguide, 5.6–6.425 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW63</t>
+  </si>
+  <si>
+    <t>EW63, HELIAX® Standard Elliptical Waveguide, 5.925–7.125 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW77</t>
+  </si>
+  <si>
+    <t>EW77, HELIAX® Standard Elliptical Waveguide, 7.125–8.5 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW132-144</t>
+  </si>
+  <si>
+    <t>EW132, HELIAX® Standard Elliptical Waveguide, 14.4–15.35 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW90</t>
+  </si>
+  <si>
+    <t>EW90, HELIAX® Standard Elliptical Waveguide, 10.2–11.7 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>F112CCC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and CPR112G, 900 mm</t>
+  </si>
+  <si>
+    <t>F034MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types UBR260 and UBR260, 300 mm</t>
+  </si>
+  <si>
+    <t>EWP37-36</t>
+  </si>
+  <si>
+    <t>EWP37, HELIAX® Premium Elliptical Waveguide, 3.6–4.2 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP77-71</t>
+  </si>
+  <si>
+    <t>EWP77, HELIAX® Premium Elliptical Waveguide, 7.125–7.75 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP63-59W</t>
+  </si>
+  <si>
+    <t>EWP63, HELIAX® Premium Elliptical Waveguide, 5.8–7.125 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>F042KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and PBR220, 900 mm</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-FLEX-TWIST</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-RIGID-TWIST</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist Rectangular Waveguide</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-STRAIGHT-SECTION</t>
+  </si>
+  <si>
+    <t>Straight Section Waveguide</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-SWEPT-BEND</t>
+  </si>
+  <si>
+    <t>90° Swept Bend Rectangular Waveguide</t>
+  </si>
+  <si>
+    <t>H090MH091L091SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 91 mm x 91 mm, gray</t>
+  </si>
+  <si>
+    <t>H112MC102C102SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>H112MH102L102SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR112, 7.05–10.0 GHz, with interface types PDR84 and UDR84, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R090MC01-02KSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types CPR90G and PBR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>F112CLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HHC1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PDR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112HLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HHC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HLC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HHC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HLC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and UDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112KKC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KLC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112LLC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UDR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KMC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KKC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and PBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and PBR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112MMC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UBR84 and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112LLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UDR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UBR84 and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112MMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UBR84 and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112LMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UDR84 and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CCB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and CPR137G, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CCD5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and CPR137G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CCS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CCS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CCB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and CPR137G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CCS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CCC1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types CPR137G and CPR137G, 300 mm</t>
+  </si>
+  <si>
+    <t>F137CCC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types CPR137G and CPR137G, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CCC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types CPR137G and CPR137G, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CCD1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and CPR137G, 300 mm</t>
+  </si>
+  <si>
+    <t>F137CCD2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and CPR137G, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CHB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CHD1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and PDR70, 300 mm</t>
+  </si>
+  <si>
+    <t>F137CHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and PDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CLB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and UDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types PDR70 and PDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types PDR70 and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and PDR70, 300 mm</t>
+  </si>
+  <si>
+    <t>F137HHD3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types PDR70 and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137HLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137LLD2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types UDR70 and UDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types PDR70 and PDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137LLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types UDR70 and UDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F187CCA2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types CPR187G and CPR187G, 600 mm</t>
+  </si>
+  <si>
+    <t>F187HLA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and UDR48, 900 mm</t>
+  </si>
+  <si>
+    <t>F187CCS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types CPR187G and CPR187G, 300 mm</t>
+  </si>
+  <si>
+    <t>F187LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types UDR48 and UDR48, 900 mm</t>
+  </si>
+  <si>
+    <t>F187HHA2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and PDR48, 600 mm</t>
+  </si>
+  <si>
+    <t>F187CCS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types CPR187G and CPR187G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F187CCA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types CPR187G and CPR187G, 300 mm</t>
+  </si>
+  <si>
+    <t>F229CCA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR229, 3.54–4.2 GHz, with interface types CPR229G and CPR229G, 900 mm</t>
+  </si>
+  <si>
+    <t>F229HHA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR229, 3.54–4.2 GHz, with interface types PDR40 and PDR40, 900 mm</t>
+  </si>
+  <si>
+    <t>F187HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types PDR48 and PDR48, 300 mm</t>
+  </si>
+  <si>
+    <t>F187HHA5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and PDR48, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and PBR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F075KLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UDR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F090CHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and PDR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UDR100 and UDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090HLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090CLS5-A</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and UDR100, Tin plated flanges, 1200 mm</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Elliptical waveguide connectors</t>
+  </si>
+  <si>
+    <t>Elliptical waveguide connector</t>
+  </si>
+  <si>
+    <t>1127SCM</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR120 for elliptical waveguide 127</t>
+  </si>
+  <si>
+    <t>1127DZ</t>
+  </si>
+  <si>
+    <t>Variant of WAVEGUIDE-SPLICES</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 127</t>
+  </si>
+  <si>
+    <t>1132DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>1127SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned WR75 Pressurizable Cover Flange for elliptical waveguide 127</t>
+  </si>
+  <si>
+    <t>1132SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR140 for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>1220ASC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-595/U for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>1220ASCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR220 for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>1180DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>137SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR229G for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>143SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-149/U for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>143SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR187G for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>143SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR48 for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>152DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>152SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR159G for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>163SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR137G for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>163DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>177SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR84 for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>177DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>190SCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR100 for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>190SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR100 for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>2132SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned WR75 Pressurizable Cover Flange for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>2132SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR120 for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>2180SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR180 for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>252SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR137G for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>252SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR70 for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>277SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR70 for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>GROUNDING-SERIES</t>
+  </si>
+  <si>
+    <t>Standard and Universal Grounding Kit Series</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>GK-SUNV</t>
+  </si>
+  <si>
+    <t>Variant of GROUNDING-SERIES</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for 1/4 in through 5/8 in cables</t>
+  </si>
+  <si>
+    <t>204989-7</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 5 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220497</t>
+  </si>
+  <si>
+    <t>220497</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 5/8 in and 7/8 in corrugated coaxial cable and elliptical waveguide 85, 90, 127A, and 132</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220498</t>
+  </si>
+  <si>
+    <t>220498</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1-5/8 in corrugated coaxial cable and elliptical waveguide 52 and 63</t>
+  </si>
+  <si>
+    <t>223158-2</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1/4 in and 3/8 in corrugated coaxial cable and elliptical waveguide 240 and 380</t>
+  </si>
+  <si>
+    <t>223158-4</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1/4 in and 3/8 in corrugated coaxial cable, CNT-300 and CNT-400 braided cable, and elliptical waveguide 240 and 380</t>
+  </si>
+  <si>
+    <t>241088-4</t>
+  </si>
+  <si>
+    <t>241088-60</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1-1/4 in corrugated coaxial cable and elliptical waveguide 64 and 77</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item242948</t>
+  </si>
+  <si>
+    <t>242948</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1/4 in and 3/8 in corrugated and braided coaxial cable, FSJ4-50B cable, and elliptical waveguide 240 and 380</t>
   </si>
   <si>
     <t>VHLPX1-23-2WH/D</t>
   </si>
   <si>
     <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
-    <t>VHLP2-23-DET/D</t>
-[...5 lines deleted...]
-    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 21.200 – 23.600 GHz, OEM custom Flange, White Antenna, Grey Radome</t>
+    <t>VHLPX1-28-2WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-28/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX1-32-1WH/C</t>
   </si>
   <si>
     <t>Variant of VHLPX1-32/C</t>
   </si>
   <si>
     <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
+    <t>VHLPX1-32-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
     <t>VHLPX1-32-3WH/C</t>
   </si>
   <si>
     <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
     <t>VHLPX1-38-3WH/C</t>
   </si>
   <si>
     <t>Variant of VHLPX1-38/C</t>
   </si>
   <si>
     <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
   </si>
   <si>
+    <t>USX8-7W-6GR</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, CPR112G flange</t>
+  </si>
+  <si>
     <t>USX6-611/B</t>
   </si>
   <si>
     <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, dual band 5.925 – 7.125 GHz</t>
   </si>
   <si>
     <t>HIGHWIND-6-KIT</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>High wind upgrade kit for LX6, HX6 &amp; USX6 antennas.</t>
   </si>
   <si>
     <t>Wind upgrade kit</t>
   </si>
   <si>
     <t>HIGHWIND-8-KIT</t>
   </si>
   <si>
     <t>High wind upgrade kit for HX8 and USX8 antennas</t>
   </si>
   <si>
     <t>HIGHWIND-KIT</t>
   </si>
   <si>
     <t>Universal High wind upgrade kit for HX10/HX12 and USX10/USX12 antennas</t>
   </si>
   <si>
     <t>P99915-REP</t>
   </si>
   <si>
     <t>Azimuth adjustment kit for 6 ft antennas</t>
   </si>
   <si>
     <t>Azimuth adjustment kit</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112587</t>
-[...74 lines deleted...]
-    <t>Standard elliptical waveguide</t>
+    <t>T10MSC</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX8/HX10 and USX8/USX10 antennas</t>
+  </si>
+  <si>
+    <t>Mount replacement kit</t>
+  </si>
+  <si>
+    <t>T12MSB</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>TF-10-11W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>F042KMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and UBR220, 300 mm</t>
+  </si>
+  <si>
+    <t>F042BKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and PBR220, 900 mm</t>
+  </si>
+  <si>
+    <t>F042KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and UBR220, 600 mm</t>
+  </si>
+  <si>
+    <t>F062HHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PDR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062BKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and PBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062HMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062BBS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UG-419/U, 300 mm</t>
+  </si>
+  <si>
+    <t>F062BLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UDR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062BBS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UG-419/U, 600 mm</t>
+  </si>
+  <si>
+    <t>F062HKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062BMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062HMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062KMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UBR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F062MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UBR140 and UBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062HKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and PBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F075BBS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types MIL-F-3922/70-016 and MIL-F-3922/70-016, 600 mm</t>
+  </si>
+  <si>
+    <t>F062HLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UDR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062KMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075HHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PDR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PDR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F075KKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PBR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F062MMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UBR140 and UBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>223306-48</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR187, 3.95–5.85 GHz, mates to PDR48</t>
+  </si>
+  <si>
+    <t>223306-70</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR137, 5.85–8.2 GHz, mates to PDR70</t>
+  </si>
+  <si>
+    <t>55000A-90</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR90,  8.2–12.4 GHz, mates to UG-40B/U</t>
+  </si>
+  <si>
+    <t>55001-112</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR112, 7.05–10.0 GHz, mates to CPR112G</t>
+  </si>
+  <si>
+    <t>55000A-112</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR112, 7.05–10.0 GHz, mates to UG-52B/U</t>
+  </si>
+  <si>
+    <t>55000A-137</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR137, 5.85–8.2 GHz, mates to UG-343B/U</t>
+  </si>
+  <si>
+    <t>55001-137</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR137, 5.85–8.2 GHz, mates to CPR137G</t>
+  </si>
+  <si>
+    <t>55000A-187</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR187, 3.95–5.85 GHz, mates to UG-148C/U</t>
+  </si>
+  <si>
+    <t>F075LLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UDR120 and UDR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F090BCB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types UG-39/U and CPR90G, 900 mm</t>
+  </si>
+  <si>
+    <t>C090HNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR90,  8.2–12.4 GHz, with interface types N Female and PDR100, gray</t>
   </si>
   <si>
     <t>C090LNSG</t>
   </si>
   <si>
-    <t>Variant of WAVEGUIDE-COAX-TRANSITION</t>
-[...1 lines deleted...]
-  <si>
     <t>Waveguide/Coaxial Cable Transition for WR90,  8.2–12.4 GHz, with interface types N Female and UDR100, gray</t>
   </si>
   <si>
-    <t>Waveguide/Coaxial Cable Transition</t>
-[...1 lines deleted...]
-  <si>
     <t>C112CNSG</t>
   </si>
   <si>
     <t>Waveguide/Coaxial Cable Transition for WR112, 7.05–10.0 GHz, with interface types N Female and CPR112G, gray</t>
   </si>
   <si>
-    <t>C112MNSG</t>
-[...1897 lines deleted...]
-  <si>
     <t>F075KLS5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UDR120, 1200 mm</t>
   </si>
   <si>
     <t>F075KHS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PDR120, 900 mm</t>
   </si>
   <si>
     <t>F090CCS5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 1200 mm</t>
   </si>
   <si>
     <t>F090CKB3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and PBR100, 900 mm</t>
   </si>
   <si>
     <t>F090BBS1</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and UG-39/U, 300 mm</t>
   </si>
   <si>
     <t>F090CKB5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and PBR100, 1200 mm</t>
   </si>
   <si>
     <t>F090CCB1</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and CPR90G, 300 mm</t>
   </si>
   <si>
-    <t>F090CCB2</t>
-[...52 lines deleted...]
-  <si>
     <t>F090HHS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PDR100, 600 mm</t>
   </si>
   <si>
     <t>F090LLB2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types UDR100 and UDR100, 600 mm</t>
   </si>
   <si>
     <t>F090HHS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PDR100, 900 mm</t>
   </si>
   <si>
     <t>F090KMB3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PBR100 and UBR100, 900 mm</t>
   </si>
   <si>
     <t>F090CCS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 900 mm</t>
   </si>
   <si>
     <t>F090KKS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and PBR100, 600 mm</t>
   </si>
   <si>
     <t>F090KMS1</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and UBR100, 300 mm</t>
   </si>
   <si>
     <t>F090LMS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UDR100 and UBR100, 900 mm</t>
   </si>
   <si>
-    <t>F090MMS1</t>
-[...20 lines deleted...]
-    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and CPR112G, 900 mm</t>
+    <t>F034KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and UBR260, 900 mm</t>
+  </si>
+  <si>
+    <t>F028KKA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and PBR320, 300 mm</t>
+  </si>
+  <si>
+    <t>F028BBA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UG-599/U and UG-599/U, 300 mm</t>
+  </si>
+  <si>
+    <t>F028MMA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UBR320 and UBR320, 900 mm</t>
   </si>
   <si>
     <t>F112BKC3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and PBR84, 900 mm</t>
   </si>
   <si>
     <t>F112BBC2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and UG-51/U, 600 mm</t>
   </si>
   <si>
     <t>F112CCS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 600 mm</t>
   </si>
   <si>
     <t>F112BKS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and PBR84, 900 mm</t>
   </si>
   <si>
     <t>F112CMS1</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UBR84, 300 mm</t>
   </si>
   <si>
     <t>F112CCS5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 1200 mm</t>
   </si>
   <si>
     <t>F112CHC3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and PDR84, 900 mm</t>
   </si>
   <si>
     <t>F112CKS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PBR84, 600 mm</t>
   </si>
   <si>
-    <t>F112CHS2</t>
-[...1009 lines deleted...]
-  <si>
     <t>F042KKS5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and PBR220, 1200 mm</t>
   </si>
   <si>
     <t>F042MMS5</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UBR220 and UBR220, 1200 mm</t>
   </si>
   <si>
-    <t>F042KMS1</t>
-[...238 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7862989</t>
   </si>
   <si>
     <t>7862989</t>
   </si>
   <si>
     <t>Outboard side strut kit, 3m long, for 6 ft VHLP, LX, HX and USX antennas</t>
   </si>
   <si>
     <t>Side strut tower clamp kit</t>
   </si>
   <si>
     <t>SHP2-42-XXX/B</t>
   </si>
   <si>
     <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 40.5–43.5 GHz, OEM custom flange,  OEM custom colour</t>
   </si>
   <si>
+    <t>USX6-611-4WH/B</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-band, dual-polarized, 5.925 – 7.125 GHz &amp; 10.0 -11.7GHz, white, PDR70 &amp; PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX10-6W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>HX10-11W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>HX10-13W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>HX8-4</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>HX8-7W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP1-42/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-26/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-13/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-28/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX1-23/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, dual-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>SHP2-15/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, single-polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-26/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, single-polarized, 5.925 - 7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-18/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-13/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 12.700 - 13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-26/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 24.250 – 26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-32/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 31.000–33.400 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-15/A</t>
+  </si>
+  <si>
+    <t>0.9 m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 14.400 - 15.350 GHz</t>
+  </si>
+  <si>
+    <t>SHPX2-38/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-13W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 12.200–13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-4</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 4.400 –5.000 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-6W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-7W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 7.125–8.500 GHz</t>
+  </si>
+  <si>
+    <t>USX10-11W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>USX10-13W</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>USX6-7W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>USX12-7W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-26/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>USX12-11W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>USX6-13W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>USX8-15</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>USX8-3</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz</t>
+  </si>
+  <si>
+    <t>USX6-3</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz</t>
+  </si>
+  <si>
+    <t>USX8-4</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>USX6-4</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz</t>
+  </si>
+  <si>
+    <t>USX8-6W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>USX8-7W</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-32/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 31.000 – 33.400 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-11W/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-18/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-11W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP6-15/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-26/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP6-6W/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-23/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X15/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>HX6-611/B</t>
+  </si>
+  <si>
+    <t>VHLP2-X8023/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and single polarised, 21.200 - 23.600 GHz</t>
+  </si>
+  <si>
+    <t>HX10-4-4GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>HX10-4-4GR</t>
+  </si>
+  <si>
+    <t>HX10-7W-4GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PDR84 flange</t>
+  </si>
+  <si>
+    <t>HX10-13W-2GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, PBR120 flange</t>
+  </si>
+  <si>
+    <t>HX10-13W-2GR</t>
+  </si>
+  <si>
+    <t>HX12-7W-2GF</t>
+  </si>
+  <si>
+    <t>HX8-11W-2GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, PBR100 flange</t>
+  </si>
+  <si>
+    <t>HX12-4-4GF</t>
+  </si>
+  <si>
+    <t>HX8-11W-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, grey, UBR100 flange</t>
+  </si>
+  <si>
+    <t>HX8-4-4GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>HX12-7W-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, CPR112G flange</t>
+  </si>
+  <si>
+    <t>HX8-4-4GR</t>
+  </si>
+  <si>
+    <t>HX12-6W-4GF</t>
+  </si>
+  <si>
+    <t>HX12-6W-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
+  </si>
+  <si>
+    <t>HX10-6W-4GR</t>
+  </si>
+  <si>
+    <t>HX8-6W-4GR</t>
+  </si>
+  <si>
+    <t>HX8-13W-2GR</t>
+  </si>
+  <si>
+    <t>HX8-6W-6GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
+  </si>
+  <si>
+    <t>HX10-6W-6GF</t>
+  </si>
+  <si>
+    <t>HX8-13W-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, UBR120 flange</t>
+  </si>
+  <si>
+    <t>HX10-7W-2GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, PBR84 flange</t>
+  </si>
+  <si>
+    <t>HX8-7W-2GF</t>
+  </si>
+  <si>
+    <t>HX8-7W-6GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, grey, CPR112G flange</t>
+  </si>
+  <si>
+    <t>SHP1-42-XXX/B</t>
+  </si>
+  <si>
+    <t>Variant of SHP1-42/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance Antenna, single-polarized, 40.5–43.5 GHz, OEM custom flange,  OEM custom colour</t>
+  </si>
+  <si>
+    <t>SHPX1-28-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-32-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-32-3WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-38-3WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-7W-4WH</t>
+  </si>
+  <si>
+    <t>Variant of SHPX4-7W</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 7.125–8.500 GHz, PDR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX1-38-3WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, UBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX4-15-2WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 14.400–15.350 GHz, PBR140, white antenna, flexible woven polymer grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX2-42-XXX/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX2-42/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance Antenna, dual-polarized, 40.5–43.5 GHz, OEM custom flange,  OEM custom colour</t>
+  </si>
+  <si>
+    <t>SHPX4-11W-2WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 10.000–11.700 GHz, PBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-4-6WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 4.400-5.000 GHz, CPR187G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-11W-3WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 10.000–11.700 GHz, UBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-6W-4WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 5.925–7.125 GHz, PDR70, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-11W-4WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 10.000–11.700 GHz, PDR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-7W-2WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 7.125–8.500 GHz, PBR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX4-7W-6WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 7.125–8.500 GHz, CPR112G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 27.500–29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-42/D</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-23/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-6W/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-26/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX4-23/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX4-18/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX6-13/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX4-26/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX4-6W/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX6-15/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX6-18/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700 – 19.700 GHz</t>
+  </si>
+  <si>
+    <t>LX6-6W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® Low Wind Load Antenna, dual-polarized,  5.925 – 7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-6W/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 5.925 - 7.125 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-15/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 14.400 - 15.350 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-18/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>SHP3-26/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, single-polarized, 24.250 – 26.500 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-11W/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 10.125 - 11.700 GHz</t>
+  </si>
+  <si>
+    <t>SHPX3-18/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft Sentinel® High Performance Antenna, dual-polarized, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-11W/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-38/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 37.000 – 40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-23/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 21.200 – 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-11W/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 10.000 – 11.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-23/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 21.200 – 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-7W/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 7.100 – 8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-18/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 17.700 – 19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-42/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, single polarized, 40.500 – 43.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-18/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 17.700 – 19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-80/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 71.000 – 86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX2-13/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2 ft ValuLine® High Performance Antenna, dual polarized, 12.700 – 13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-38/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.00–40.00 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX3-28</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 27.500 - 29.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP200-80/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 71.000–86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX200-80/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 71.000–86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX200-38/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLP3-28/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 27.50 - 29.50 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-80C</t>
+  </si>
+  <si>
+    <t>VHLP2-8023/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised, 21.200 - 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-8018/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-80X23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised, 21.200 - 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised, 21.200 - 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-80X18/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X18/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised, 17.700 - 19.700 GHz</t>
+  </si>
+  <si>
+    <t>USX10-7W-3GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, UBR84 flange</t>
+  </si>
+  <si>
+    <t>USX12-6W-4GF</t>
+  </si>
+  <si>
+    <t>Variant of USX12-6W</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>USX10-4-4GR</t>
+  </si>
+  <si>
+    <t>Variant of USX10-4</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>USX10-11W-6GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, CPR090G flange</t>
+  </si>
+  <si>
+    <t>USX12-3-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, CPR229G flange</t>
+  </si>
+  <si>
+    <t>USX10-4-6GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>USX12-4-4GF</t>
+  </si>
+  <si>
+    <t>USX12-6W-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, CPR137G flange</t>
+  </si>
+  <si>
+    <t>USX12-4-6GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, CPR187G flange</t>
+  </si>
+  <si>
+    <t>USX8-6W-4GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, grey, PDR70 flange</t>
+  </si>
+  <si>
+    <t>USX8-7W-6GF</t>
+  </si>
+  <si>
+    <t>USX10-7W-6GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, CPR112G flange</t>
+  </si>
+  <si>
+    <t>USX8-11W-6GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, CPR090G flange</t>
+  </si>
+  <si>
+    <t>USX8-6W-4GR</t>
+  </si>
+  <si>
+    <t>USX12-7W-4GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PDR84 flange</t>
+  </si>
+  <si>
+    <t>USX8-6W-6GF</t>
+  </si>
+  <si>
+    <t>USX8-3-4GR</t>
+  </si>
+  <si>
+    <t>USX8-3-6GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 3.600 – 4.200 GHz,  grey, CPR229G flange</t>
+  </si>
+  <si>
+    <t>USX8-13W-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, grey, UBR120 flange</t>
+  </si>
+  <si>
+    <t>USX8-4-4GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, grey, PDR48 flange</t>
+  </si>
+  <si>
+    <t>USX8-4-4GR</t>
+  </si>
+  <si>
+    <t>USX8-11W-3GF</t>
+  </si>
+  <si>
+    <t>2.4m | 8ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, UBR100 flange</t>
+  </si>
+  <si>
+    <t>USX8-15-2GF</t>
+  </si>
+  <si>
+    <t>VHLP1-80-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-80/A</t>
+  </si>
+  <si>
+    <t>1 ft ValuLine® High Performance Low Profile Antenna, single-polarized,71.0–86.0 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP3-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, UBR100 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, CPR90G flange, white antenna, composite broadband gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, PBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-23-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-23/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200 – 23.600 GHz, UG-595 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-7W-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.100–8.500 GHz, PBR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, PDR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-32-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-32/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 31.000 – 33.400 GHz, PBR320 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-7W-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.100–8.500 GHz, UBR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-6W-6-QD/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G flange, white antenna, composite broadband grey radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-6W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-7W-3WH/E</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, UBR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX2-7W-4WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 7.100 – 8.500 GHz, PDR84 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-7W-3WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 7.100 – 8.500 GHz, UBR84 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP200-38-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP200-38/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 37.000 – 40.000 GHz, PBR320, polymer radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP200-80-XXX/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP200-80/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 71.000–86.000 GHz, custom flange, polymer radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX200-38-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX200-38/A</t>
+  </si>
+  <si>
+    <t>0.2 m | 0.67 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000 – 40.000 GHz, PBR320, polymer radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>HX10-7W-2GR</t>
+  </si>
+  <si>
+    <t>HX8-11W-2GR</t>
+  </si>
+  <si>
+    <t>VHLPX6-13-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX6-13/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, WR75, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>USX6-15-2WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-15</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 14.400 – 15.350 GHz, PBR140 flange</t>
+  </si>
+  <si>
+    <t>USX6-13W-2WH</t>
+  </si>
+  <si>
+    <t>Variant of USX6-13W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 12.200 – 13.250 GHz, PBR120 flange</t>
+  </si>
+  <si>
+    <t>USX6-11W-4WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 10.000 – 11.700 GHz, PDR100 flange</t>
+  </si>
+  <si>
+    <t>HX6-4-4WH</t>
+  </si>
+  <si>
+    <t>Variant of HX6-4</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, white, 4.400 – 5.000 GHz, PDR48 flange</t>
+  </si>
+  <si>
+    <t>HX6-7W-4WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, white, 7.125 – 8.500 GHz, PDR84 flange</t>
+  </si>
+  <si>
+    <t>LX6-7W-6WH</t>
+  </si>
+  <si>
+    <t>Variant of LX6-7W</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized, 7.125 – 8.500 GHz, white,  CPR112G flange</t>
+  </si>
+  <si>
+    <t>LX6-11W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized, 10.000 – 11.700 GHz, white,  CPR090G flange</t>
+  </si>
+  <si>
+    <t>LX6-6W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized,  5.925 – 7.125 GHz, white, CPR137G flange</t>
+  </si>
+  <si>
+    <t>LX6-7W-4WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine®  Low Wind Load Antenna, dual-polarized, 7.125 – 8.500 GHz, white, PDR84 flange</t>
+  </si>
+  <si>
+    <t>USX6-7W-2WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 7.125 – 8.500 GHz, PBR84 flange</t>
+  </si>
+  <si>
+    <t>HX6-4-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, white, CPR187G flange</t>
+  </si>
+  <si>
+    <t>USX6-11W-3WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 10.000 – 11.700 GHz, UBR100 flange</t>
+  </si>
+  <si>
+    <t>USX6-13W-3WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 12.200 – 13.250 GHz, UBR120 flange</t>
+  </si>
+  <si>
+    <t>SHPX2-15-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 14.4 –15.35 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>HX6-7W-2WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, white, PBR84 flange</t>
+  </si>
+  <si>
+    <t>HX6-7W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, white, CPR112G flange</t>
+  </si>
+  <si>
+    <t>HX6-11W-3WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, white, UBR100 flange</t>
+  </si>
+  <si>
+    <t>HX6-11W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, white, CPR090G flange</t>
+  </si>
+  <si>
+    <t>HX6-13W-2WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft ValuLine® High Performance, High XPD Antenna, dual-polarized, 12.200 – 13.250 GHz, white, PBR120 flange</t>
+  </si>
+  <si>
+    <t>USX10-7W-2GR</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 7.125 – 8.500 GHz, PBR84 flange</t>
+  </si>
+  <si>
+    <t>VHLP3-23-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-23/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz, OEM custom flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-23-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-23/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200–23.600 GHz, OEM custom flange, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-13-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-13/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz, OEM custom flange , white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP3-13-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP3-13/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz, OEM custom flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP2-18-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-18/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 17.700 – 19.700 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP4-18-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP4-18/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 17.700–19.700 GHz, OEM custom flange, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX1-23-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, UG-595 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-26-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 24.25–26.5 GHz, UG-595 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-28-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-32-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 31.0–33.4 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-38-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-15-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 14.4 –15.35 GHz, UG-541A/U flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-18-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 17.7–19.7 GHz, UG-595 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-28-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-38-1WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 37.0–40.0 GHz, UG-599 flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX3-13-3WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 12.700 - 13.250 GHz, UBR120 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-15-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX3-15/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 14.400 - 15.350 GHz, UG-541A/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-15-3WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 14.400 - 15.350 GHz, UBR140 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-18-1WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 17.700 - 19.700 GHz, UG-595 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-23-3WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 21.200 – 23.600 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-26-1WH/B</t>
+  </si>
+  <si>
+    <t>Variant of SHPX3-26/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 24.250 – 26.500 GHz, UG-595 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-26-3WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 24.250 – 26.500 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>33544-32</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 44</t>
+  </si>
+  <si>
+    <t>WGB4-63</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>WGB4-64</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>WGB4-127A</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>WGB4-77</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>WGB5-43</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>WGB5-64</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>WGB4-240</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>WGB4-37</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>WGB-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly for elliptical waveguides</t>
+  </si>
+  <si>
+    <t>33544-10</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 17</t>
+  </si>
+  <si>
+    <t>33544-43</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 34</t>
+  </si>
+  <si>
+    <t>33544-34</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>33544-44</t>
+  </si>
+  <si>
+    <t>33544-35</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>33544-13</t>
+  </si>
+  <si>
+    <t>33544-37</t>
+  </si>
+  <si>
+    <t>33544-45</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>33544-38</t>
+  </si>
+  <si>
+    <t>45594-152B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 152 or 252 Connectors</t>
+  </si>
+  <si>
+    <t>45593-137</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW37 Splice</t>
+  </si>
+  <si>
+    <t>45593-163</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW63 Splice</t>
+  </si>
+  <si>
+    <t>45594-1132A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1132 or 2132 Connectors</t>
+  </si>
+  <si>
+    <t>45594-190A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 190 Connectors</t>
+  </si>
+  <si>
+    <t>45595-1127B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1127 Connectors</t>
+  </si>
+  <si>
+    <t>45594-143</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 143 Connectors</t>
+  </si>
+  <si>
+    <t>45597-220</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for PBR220 flange</t>
+  </si>
+  <si>
+    <t>VHLP6-15-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP6-15/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 14.4–15.350 GHz,OEM custom flange, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP2-32-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-32/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 31.000 – 33.400 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-38-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-38/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 37.000 – 40.000 GHz, OEM custom flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP2-26-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-26/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 24.250 – 26.500 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>USX12-11W-4GR</t>
+  </si>
+  <si>
+    <t>VHLP2-8023-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-8023/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised 21.200 - 23.600 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-8018-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-8018/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and single polarised 17.700 - 19.700 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-80X23-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-80X23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised 21.200 - 23.600 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X23-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-X80X23/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised 21.200 - 23.600 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-80X18-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-80X18/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised 17.700 - 19.700 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X18-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-X80X18/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised 17.700 - 19.700 GHz, OEM custom flange</t>
+  </si>
+  <si>
+    <t>VHLP2-80X15-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-80X15/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, single polarised 71.000 – 86.000 GHz and dual polarised 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP2-X80X15-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-X80X15/A</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft ValuLine® High Performance Low Profile Antenna, dual band, dual polarised 71.000 – 86.000 GHz and dual polarised 14.400 – 15.350 GHz</t>
+  </si>
+  <si>
+    <t>HX6-611-6WH/B</t>
+  </si>
+  <si>
+    <t>VHLP1-13/D</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-15/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 14.400–15.350 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-18/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-38/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-42/E</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 40.500–43.500 GHz</t>
+  </si>
+  <si>
+    <t>TF-12-6W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-11W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-13W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-11W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VHLPX1-26/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-38/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft  ValuLine® High Performance Antenna, dual polarized, 37.000–40.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-80/B</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 71.000–86.000 GHz</t>
+  </si>
+  <si>
+    <t>VHLP1-13-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-13/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 12.700 – 13.250 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-18-DET/G</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-18/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 17.700 – 19.700 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-26-DET/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-26/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 24.250 – 26.500 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-32-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-32/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 31.000 – 33.400 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP1-38-DET/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-38/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 37.000 – 40.000 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>TF-8-4-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-6W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, PDR100 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-13W-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 12.20 - 13.25 GHz, PBR120 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-4-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 4.4 - 5.0 GHz, CPR187G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-6W-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 5.925 - 7.125 GHz, PDR70 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-15-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 14.40 - 15.35 GHz, PBR140 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-15-3</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 14.40 - 15.35 GHz, UBR140 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-7W-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 7.125 - 8.50 GHz, CPR112G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-4-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 4.4 - 5.0 GHz, PDR48 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, PBR100 flanges</t>
+  </si>
+  <si>
+    <t>7777821-10F</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, for HX10 and USX10 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>7777821-12F</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, for HX12 and USX12 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>7801215-REP</t>
+  </si>
+  <si>
+    <t>Azimuth adjustment kit for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>7830551-GF</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, and hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-3WH/D</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-26/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>7839959-8-USX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for USX8 antennas</t>
+  </si>
+  <si>
+    <t>7839958-8</t>
+  </si>
+  <si>
+    <t>Replacement reflector, one-piece, for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>7839959-12</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>7839959-6-HX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX6 antennas</t>
+  </si>
+  <si>
+    <t>7839958-10-HF</t>
+  </si>
+  <si>
+    <t>Replacement reflector, two-piece, for HX10 and USX10 antennas. Excludes hardware (order separately)</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7830551</t>
+  </si>
+  <si>
+    <t>7830551</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, and hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7801211</t>
+  </si>
+  <si>
+    <t>7801211</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, and hardware kit for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>7777821-8</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, for HX8 and USX8 antennas, excludes hardware</t>
+  </si>
+  <si>
     <t>6600D-4</t>
   </si>
   <si>
     <t>4-port Distribution Manifold, wall mountable, 0–15.0 psig, 25 ft of tubing per port</t>
   </si>
   <si>
     <t>Manifold</t>
   </si>
   <si>
     <t>HR300</t>
   </si>
   <si>
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 3.0 kPa (0.44 psig),  with summary alarms, 48 Vdc ((ac operation possible using optional power supply purchased separately)</t>
   </si>
   <si>
     <t>HR150</t>
   </si>
   <si>
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 3.0 kPa (0.44 psig),  with summary alarms, 48 Vdc (ac operation possible using optional power supply purchased separately)</t>
   </si>
   <si>
     <t>SD-003-KIT1</t>
   </si>
   <si>
     <t>Static Desiccator Dehydrator, with parallel mounting accessories kit</t>
   </si>
   <si>
     <t>SD-003-KIT2</t>
   </si>
   <si>
     <t>Static Desiccator Dehydrator, with remote mounting accessories kit</t>
   </si>
   <si>
     <t>SD-003-KIT3</t>
   </si>
   <si>
+    <t>F042KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and UBR220, 900 mm</t>
+  </si>
+  <si>
+    <t>F062BHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and PDR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062BKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and PBR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F062HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PDR140, 900 mm</t>
+  </si>
+  <si>
+    <t>MT-CONTROLLER</t>
+  </si>
+  <si>
+    <t>CONTROLLER REPLACEMENT KIT, MT050C, MT500D</t>
+  </si>
+  <si>
+    <t>MT-DRYER</t>
+  </si>
+  <si>
+    <t>DRYER TUBE REPLACEMENT KIT, MT050C, MT500D</t>
+  </si>
+  <si>
+    <t>MT-FILTERS</t>
+  </si>
+  <si>
+    <t>FILTER BOWL ASSEMBLY REPLACEMENT KIT, MT050C, MT500D</t>
+  </si>
+  <si>
+    <t>31614-4</t>
+  </si>
+  <si>
+    <t>Low-pressure Tank without Regulator</t>
+  </si>
+  <si>
+    <t>Tank</t>
+  </si>
+  <si>
+    <t>AE01K-A0857-001</t>
+  </si>
+  <si>
+    <t>1/4 NPT Check Valve Replacement Kit</t>
+  </si>
+  <si>
+    <t>AE01K-D0840-500</t>
+  </si>
+  <si>
+    <t>Polyethylene Tube, black, 3/8 in OD x 1/16 in wall x 500 ft (152.4 m) roll</t>
+  </si>
+  <si>
+    <t>EW180</t>
+  </si>
+  <si>
+    <t>EW180, HELIAX® Standard Elliptical Waveguide, 17.3–19.7 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW127A</t>
+  </si>
+  <si>
+    <t>EW127A, HELIAX® Standard Elliptical Waveguide, 11.7–13.25 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EW220</t>
+  </si>
+  <si>
+    <t>EW220, HELIAX® Standard Elliptical Waveguide, 21.2–23.6 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP90-105</t>
+  </si>
+  <si>
+    <t>EWP90, HELIAX® Premium Elliptical Waveguide, 10.2–10.7 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP127A</t>
+  </si>
+  <si>
+    <t>EWP127A, HELIAX® Premium Elliptical Waveguide, 11.7–13.25 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>F075HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PDR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F062KKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and PBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062KLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UDR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F075HHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PDR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UBR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UBR120 and UBR120, 300 mm</t>
+  </si>
+  <si>
+    <t>F075HLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UDR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UBR120, 900 mm</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-TAPER-TRANSITION</t>
+  </si>
+  <si>
+    <t>Taper Transition Waveguide</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-PRESSURE-WINDOW</t>
+  </si>
+  <si>
+    <t>Pressure Window Waveguide</t>
+  </si>
+  <si>
+    <t>H090MC091C091SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 91 mm x 91 mm, gray</t>
+  </si>
+  <si>
+    <t>H137MC102C102SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>F028BKA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UG-599/U and PBR320, 900 mm</t>
+  </si>
+  <si>
+    <t>F034KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and UBR260, 600 mm</t>
+  </si>
+  <si>
+    <t>F028MMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UBR320 and UBR320, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028KMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and UBR320, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028KMA2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and UBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>R112MC0102MSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types CPR112G and UBR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R112MH0102KSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types PDR84 and PBR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>T075MCG</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR75–WR90, 10.0–12.4 GHz, with interface types UBR120 and CPR90G, 6 in, gray</t>
+  </si>
+  <si>
+    <t>T112CCG</t>
+  </si>
+  <si>
+    <t>Taper Transition for WR112–WR137, 7.05–8.2 GHz, with interface types CPR112G and CPR137G, 6 in, gray</t>
+  </si>
+  <si>
+    <t>F090CLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and UDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090CCB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and CPR90G, 900 mm</t>
+  </si>
+  <si>
+    <t>F090HKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PBR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090BBS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and UG-39/U, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090HHB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PDR100 and PDR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090CCB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and CPR90G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090HLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 600 mm</t>
+  </si>
+  <si>
+    <t>F090CHB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types CPR90G and PDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090LLB1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types UDR100 and UDR100, 300 mm</t>
+  </si>
+  <si>
+    <t>F090CCS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 300 mm</t>
+  </si>
+  <si>
+    <t>F090CHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and PDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F090KMB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PBR100 and UBR100, 600 mm</t>
+  </si>
+  <si>
+    <t>F090CCS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 600 mm</t>
+  </si>
+  <si>
+    <t>F090KKB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PBR100 and PBR100, 600 mm</t>
+  </si>
+  <si>
+    <t>F090LLS3-A</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UDR100 and UDR100, 900 mm, Tin plated flanges</t>
+  </si>
+  <si>
+    <t>F090HHB1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PDR100 and PDR100, 300 mm</t>
+  </si>
+  <si>
+    <t>F090HHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and PDR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F090KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and UBR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F112BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and UG-51/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F112BBS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and UG-51/U, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112CCC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and CPR112G, 600 mm</t>
+  </si>
+  <si>
+    <t>F112BKC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112CCC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and CPR112G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112BBC1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and UG-51/U, 300 mm</t>
+  </si>
+  <si>
+    <t>F112BKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and PBR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112CCS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 300 mm</t>
+  </si>
+  <si>
+    <t>F112BKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UG-51/U and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112BBC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and UG-51/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CCS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 900 mm</t>
+  </si>
+  <si>
+    <t>F112BBC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UG-51/U and UG-51/U, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112CKC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CMC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112CCC1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types CPR112G and CPR112G, 300 mm</t>
+  </si>
+  <si>
+    <t>F112CMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112CHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112CHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112CKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types CPR112G and PBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PDR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112HKC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HKC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112HLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HKC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and PBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PBR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112KLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112HKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and PBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KMC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UBR84, 300 mm</t>
+  </si>
+  <si>
+    <t>F112HLC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PDR84 and UDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112KKC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and PBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112HMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PDR84 and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UBR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112MMC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types UBR84 and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KMC3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and UBR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112KLC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.125–8.5 GHz, with interface types PBR84 and UDR84, 1200 mm</t>
+  </si>
+  <si>
+    <t>F112KLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UDR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UBR84 and UBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and PBR84, 600 mm</t>
+  </si>
+  <si>
+    <t>F112KLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types PBR84 and UDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F112LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR112, 7.05–10.0 GHz, with interface types UDR84 and UDR84, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CCD3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and CPR137G, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CCB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and CPR137G, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CCB1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and CPR137G, 300 mm</t>
+  </si>
+  <si>
+    <t>F137CCC5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types CPR137G and CPR137G, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CCS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and CPR137G, 300 mm</t>
+  </si>
+  <si>
+    <t>F137CLB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and UDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and UDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137CHB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types CPR137G and PDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137CLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and UDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CHD3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types CPR137G and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137CHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types CPR137G and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137HHD2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725–6.425 GHz, with interface types PDR70 and PDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and PDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 300 mm</t>
+  </si>
+  <si>
+    <t>F137HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137HLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and PDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137HHB1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types PDR70 and PDR70, 300 mm</t>
+  </si>
+  <si>
+    <t>F137HLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137LLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types UDR70 and UDR70, 300 mm</t>
+  </si>
+  <si>
+    <t>F137HHB3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types PDR70 and PDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F137HLB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types PDR70 and UDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137HLC2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 7.125–7.75 GHz, with interface types PDR70 and UDR70, 600 mm</t>
+  </si>
+  <si>
+    <t>F137HHB5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 6.425–7.125 GHz, with interface types PDR70 and PDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F137HLD5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.725-6.425 GHz, with interface types PDR70 and UDR70, 1200 mm</t>
+  </si>
+  <si>
+    <t>F187CCA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types CPR187G and CPR187G, 900 mm</t>
+  </si>
+  <si>
+    <t>F187HHA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and PDR48, 300 mm</t>
+  </si>
+  <si>
+    <t>F187CCS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types CPR187G and CPR187G, 600 mm</t>
+  </si>
+  <si>
+    <t>F187HHA3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and PDR48, 900 mm</t>
+  </si>
+  <si>
+    <t>F187CCS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types CPR187G and CPR187G, 900 mm</t>
+  </si>
+  <si>
+    <t>F187HHS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types PDR48 and PDR48, 600 mm</t>
+  </si>
+  <si>
+    <t>F187HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 3.95–5.85 GHz, with interface types PDR48 and PDR48, 900 mm</t>
+  </si>
+  <si>
+    <t>F187HLA1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and UDR48, 300 mm</t>
+  </si>
+  <si>
+    <t>F187HLA2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR187, 4.4–5.0 GHz, with interface types PDR48 and UDR48, 600 mm</t>
+  </si>
+  <si>
+    <t>F229CCS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR229, 3.3–4.9 GHz, with interface types CPR229G and CPR229G, 900 mm</t>
+  </si>
+  <si>
+    <t>F229HHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR229, 3.3–4.9 GHz, with interface types PDR40 and PDR40, 900 mm</t>
+  </si>
+  <si>
+    <t>F137LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR137, 5.85–8.2 GHz, with interface types UDR70 and UDR70, 900 mm</t>
+  </si>
+  <si>
+    <t>F090KLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types PBR100 and UDR100, 900 mm</t>
+  </si>
+  <si>
+    <t>F229LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR229, 3.54–4.2 GHz, with interface types UDR40 and UDR40, 900 mm</t>
+  </si>
+  <si>
+    <t>F090CMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and UBR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>F034MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types UBR260 and UBR260, 900 mm</t>
+  </si>
+  <si>
+    <t>F090HKB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PDR100 and PBR100, 600 mm</t>
+  </si>
+  <si>
+    <t>F090CLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and UDR100, 1200 mm</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-SPLICES</t>
+  </si>
+  <si>
+    <t>Elliptical waveguide splice kit</t>
+  </si>
+  <si>
+    <t>1127SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR120 for elliptical waveguide 127</t>
+  </si>
+  <si>
+    <t>1132SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-541/U for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>1132SCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR140 for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>1180SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-595/U for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>1180SCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR220 for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>137DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>137SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR40 for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>143DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>163SEM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PDR70 for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>163SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-344/U for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>177SCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR84 for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>177SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR112G for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>177SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned UG-51/U for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>190DZ</t>
+  </si>
+  <si>
+    <t>Splice for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>190SE</t>
+  </si>
+  <si>
+    <t>Fixed-tuned CPR90G for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>2132SCM</t>
+  </si>
+  <si>
+    <t>Fixed-tuned PBR120 for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>290SC</t>
+  </si>
+  <si>
+    <t>Fixed-tuned WR75 Pressurizable Cover Flange for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>VHLP4-6W/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-23/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLP6-13/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>VHLP6-7W/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP4-26/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 24.250–26.500 GHz</t>
+  </si>
+  <si>
+    <t>VHLP6-23/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 21.200 – 23.600 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-13/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz</t>
+  </si>
+  <si>
+    <t>SHPX4-7W-3WH</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft Sentinel® High Performance Antenna, dual-polarized, 7.125–8.500 GHz, UBR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>USX12-11W-2GF</t>
+  </si>
+  <si>
+    <t>3.6m | 12ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, PBR100 flange</t>
+  </si>
+  <si>
+    <t>USX10-3-4GF</t>
+  </si>
+  <si>
+    <t>USX10-11W-3GF</t>
+  </si>
+  <si>
+    <t>3.0m | 10ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 10.000 – 11.700 GHz, UBR100 flange</t>
+  </si>
+  <si>
+    <t>USX10-7W-2GF</t>
+  </si>
+  <si>
+    <t>USX12-3-4GF</t>
+  </si>
+  <si>
+    <t>USX10-4-4GF</t>
+  </si>
+  <si>
+    <t>VHLP4-6W-6WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz, PDR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-6W-4WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, PDR70, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-7W-4WH/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, PDR84, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP4-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.125–11.700 GHz, UBR100, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 10.000–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-23-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200 – 23.600 GHz, PBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-6W-6WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-23-3WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200 – 23.600 GHz, UBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.250 – 15.350 GHz, PBR140 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-28-3WH/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-28/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 27.500 – 29.500 GHz, UBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-3WH/C</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250 – 26.500 GHz, UBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-32-3WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 31.000 – 33.400 GHz, UBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-2WH/F</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700 – 19.700 GHz, PBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLP6-7W-2WH/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, single-polarized, 7.125–8.500 GHz, PBR84, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-80-DET/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-80/A</t>
+  </si>
+  <si>
+    <t>1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized,71.0–86.0 GHz, OEM custom flange,  OEM custom colour</t>
+  </si>
+  <si>
+    <t>VHLPX1-28-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 27.500 – 29.500 GHz, UG-599 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-3WH/F</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700 – 19.700 GHz, UBR220 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-38-1WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000 – 40.000 GHz, UG-599 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-28-2WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 27.500 – 29.500 GHz, PBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX1-38-3WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 37.000 – 40.000 GHz, UBR320 flange, white antenna, gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, PBR100 flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, PDR100 flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-23-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, PBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-15-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz, UBR140 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, CPR90G flange, white antenna, composite broadband gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-15-3WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz, UBR140, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-7W-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.100–8.500 GHz, PBR84 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.125–11.700 GHz, CPR90G, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-26-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-26/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, UG-595/U, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-26-1WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, UG-595 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-7W-4WH/E</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.125–8.500 GHz, PDR84, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-13-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, PBR120 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-18-2WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, PBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-26-2WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, PBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-13-2WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, PBR120, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-13-1WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, WR75, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-26-3WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, UBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-7W-6WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.100–8.500 GHz, CPR112G flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-18-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, UBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-18-2WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, PBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-26-3WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 24.250–26.500 GHz, UBR220 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-13-3WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 12.700–13.250 GHz, UBR120, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-11W-2WH/A</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX6-11W/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.000–11.700 GHz, PBR100, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-18-3WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, UBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-11W-3WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.000–11.700 GHz, UBR100, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-15-1WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.4–15.350 GHz, UG-541A/U, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-11W-4WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.000–11.700 GHz, PDR100, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX3-6W-4WH/A</t>
+  </si>
+  <si>
+    <t>0.9m | 3 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, PDR70 flange, white antenna, composite broadband grey radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-23-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX4-23/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UG-595/U modified, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-15-1WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.400–15.350 GHz, UG-541A/U, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-15-3WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 14.4–15.350 GHz, UBR140, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-11W-6-QD/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.000–11.700 GHz, CPR90G, white antenna, flexible woven  polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-7W-4WH/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.125–8.500 GHz, PDR84, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-23-2WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, PBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-11W-6WH/A</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 10.000–11.700 GHz, CPR90G, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-7W-6WH/D</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 7.125–8.500 GHz, CPR112G, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-23-3WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UBR220, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX4-23-3WH/C</t>
+  </si>
+  <si>
+    <t>1.2 m | 4 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 21.200–23.600 GHz, UBR220, white antenna, flexible woven polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-18-2WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 17.700–19.700 GHz, PBR220, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>USX6-6W-6WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 5.925 – 7.125 GHz, white, CPR137G flange</t>
+  </si>
+  <si>
+    <t>VHLPX6-6W-6-QD/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven  polymer gray radome without flash, fully assembled/Quick Deploy pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>VHLPX6-6W-6WH/B</t>
+  </si>
+  <si>
+    <t>1.8 m | 6 ft ValuLine® High Performance Low Profile Antenna, dual-polarized, 5.925–7.125 GHz, CPR137G, white antenna, flexible woven  polymer gray radome without flash, standard pack—one-piece reflector</t>
+  </si>
+  <si>
+    <t>SHPX3-6W-4WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 5.925 - 7.125 GHz, PDR Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-11W-6WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 10.125 - 11.700 GHz, CPR-G Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-15-2WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 14.400 - 15.350 GHz, PBR Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX3-23-2WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 21.200 – 23.600 GHz, PBR Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>USX6-4-4WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, 4.400 – 5.000 GHz, white, PDR48 flange</t>
+  </si>
+  <si>
+    <t>SHPX3-26-2WH/B</t>
+  </si>
+  <si>
+    <t>0.9m | 3ft Sentinel® High Performance Antenna, dual-polarized, 24.250 – 26.500 GHz, PBR Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>SHPX1-23-2WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX1-28-2WH/B</t>
+  </si>
+  <si>
+    <t>0.3 m | 1 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-13-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 12.7 –13.25 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>USX6-15-3WH</t>
+  </si>
+  <si>
+    <t>1.8m | 6ft Sentinel® Ultra High Performance, Super High XPD Antenna, dual-polarized, white, 14.400 – 15.350 GHz, UBR140 flange</t>
+  </si>
+  <si>
+    <t>SHPX2-23-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 21.2–23.6 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>SHPX2-28-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6 m | 2 ft Sentinel® High Performance  Antenna, dual-polarized, 27.5–29.5 GHz, PBR flange, white antenna, grey radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-11W-3WH/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 10.000 – 11.700 GHz, UBR100 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-11W-2WH/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 10.000 – 11.700 GHz, PBR100 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-26-1WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-28-3WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-7W-4WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 7.100 – 8.500 GHz, PDR84 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-15-1WH/C</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX2-15/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, UG541A/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-32-1WH/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 31.000 – 33.400 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-11W-4WH/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 10.000 – 11.700 GHz, PDR100 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-18-3WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-11W-6WH/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 10.000 – 11.700 GHz, CPR90G Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-15-2WH/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, PBR140 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-15-3WH/C</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, UBR140 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLP2-42-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLP2-42/B</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, single polarized, 40.500 – 43.500 GHz, OEM custom flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-28-2WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX2-23-3WH/D</t>
+  </si>
+  <si>
+    <t>0.6m | 2ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VSTRUT-P3KIT</t>
+  </si>
+  <si>
+    <t>Inboard Side Strut Kit, 1.55m long, for 3 ft, 4 ft and 6 ft microwave antennas</t>
+  </si>
+  <si>
+    <t>Strut kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7819854</t>
+  </si>
+  <si>
+    <t>7819854</t>
+  </si>
+  <si>
+    <t>Outboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7839972</t>
+  </si>
+  <si>
+    <t>7839972</t>
+  </si>
+  <si>
+    <t>Inboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>223306-100</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR90,  8.2–12.4 GHz, mates to PDR100</t>
+  </si>
+  <si>
+    <t>F075BBS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types MIL-F-3922/70-016 and MIL-F-3922/70-016, 300 mm</t>
+  </si>
+  <si>
+    <t>F062HLS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UDR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F062KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and PBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>C090CNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR90,  8.2–12.4 GHz, with interface types N Female and CPR90G, gray</t>
+  </si>
+  <si>
+    <t>C090KNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR90,  8.2–12.4 GHz, with interface types N Female and PBR100, gray</t>
+  </si>
+  <si>
+    <t>C090MNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR90,  8.2–12.4 GHz, with interface types N Female and UBR100, gray</t>
+  </si>
+  <si>
+    <t>C112HNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR112, 7.05–10.0 GHz, with interface types N Female and PDR84, gray</t>
+  </si>
+  <si>
+    <t>C112KNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR112, 7.05–10.0 GHz, with interface types N Female and PBR84, gray</t>
+  </si>
+  <si>
+    <t>C112LNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR112, 7.05–10.0 GHz, with interface types N Female and UDR84, gray</t>
+  </si>
+  <si>
+    <t>C137CNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR137, 5.85–8.2 GHz, with interface types N Female and CPR137G, gray</t>
+  </si>
+  <si>
+    <t>C137HNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR137, 5.85–8.2 GHz, with interface types N Female and PDR70, gray</t>
+  </si>
+  <si>
+    <t>C187CNSG</t>
+  </si>
+  <si>
+    <t>Waveguide/Coaxial Cable Transition for WR187, 3.95–5.85 GHz, with interface types N Female and CPR187G, gray</t>
+  </si>
+  <si>
+    <t>D137HLSG</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR137, 5.85–8.2 GHz, with interface types UDR70 and PDR70, 12 in, gray</t>
+  </si>
+  <si>
+    <t>D090CCSG</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and CPR90G, 8 in, gray</t>
+  </si>
+  <si>
+    <t>D090HLSG</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR90,  8.2–12.4 GHz, with interface types PDR100 and UDR100, 8 in, gray</t>
+  </si>
+  <si>
+    <t>D112HLSG</t>
+  </si>
+  <si>
+    <t>90° Rigid Twist for WR112, 7.05–10.0 GHz, with interface types UDR84 and PDR84, 10 in, gray</t>
+  </si>
+  <si>
+    <t>E112MC102C102SG</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR112, 7.05–10.0 GHz, with interface types CPR112G and CPR112G, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>E137MH102L102SG</t>
+  </si>
+  <si>
+    <t>90° E Plane Swept Bend for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>F028KKA5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and PBR320, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UBR320 and UBR320, 300 mm</t>
+  </si>
+  <si>
+    <t>F028BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UG-599/U and UG-599/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F028MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types UBR320 and UBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>F028KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and UBR320, 600 mm</t>
+  </si>
+  <si>
+    <t>F028KMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 26.5–40.1 GHz, with interface types PBR320 and UBR320, 900 mm</t>
+  </si>
+  <si>
+    <t>H137MH102L102SG</t>
+  </si>
+  <si>
+    <t>90° H Plane Swept Bend for WR137, 5.85–8.2 GHz, with interface types PDR70 and UDR70, 102 mm x 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R090MC0102HSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types CPR90G and PDR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>F062MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UBR140 and UBR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F075LHS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UDR120 and PDR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F075MMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UBR120 and UBR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075HKS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PBR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075HLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UDR120, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075KLS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UDR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F090BCB2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types UG-39/U and CPR90G, 600 mm</t>
+  </si>
+  <si>
+    <t>F075HMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UBR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075KLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UDR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F042KKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and PBR220, 600 mm</t>
+  </si>
+  <si>
+    <t>F042BBS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and UG-595/U, 300 mm</t>
+  </si>
+  <si>
+    <t>F042MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UBR220 and UBR220, 600 mm</t>
+  </si>
+  <si>
+    <t>F042MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UBR220 and UBR220, 900 mm</t>
+  </si>
+  <si>
+    <t>F042BBS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and UG-595/U, 1200 mm</t>
+  </si>
+  <si>
+    <t>33544-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>33544 Series Connector Reattachment Kits</t>
+  </si>
+  <si>
+    <t>33544-17</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>33544-18</t>
+  </si>
+  <si>
+    <t>245314-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panels for elliptical waveguides</t>
+  </si>
+  <si>
+    <t>245314-127A</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>245314-85</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>245314-180</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>245314-240</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>245314-37</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245311</t>
+  </si>
+  <si>
+    <t>245311</t>
+  </si>
+  <si>
+    <t>Saw Guide for elliptical waveguide 52, 63, 64, and 77</t>
+  </si>
+  <si>
+    <t>33586-11</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguide 34</t>
+  </si>
+  <si>
+    <t>EWBTK-1</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguides 90 to 240</t>
+  </si>
+  <si>
+    <t>GK-SUNV-1M</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for 1/4 in through 5/8 in corrugated coaxial cable, 1 m</t>
+  </si>
+  <si>
+    <t>GND-1M</t>
+  </si>
+  <si>
+    <t>Ground Lead with Lugs, 1.08  meter</t>
+  </si>
+  <si>
+    <t>Grounding lug</t>
+  </si>
+  <si>
+    <t>UG12158-15B4-T</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for HELIAX® 1/2 in through 1-5/8 in corrugated and smoothwall coaxial cable, elliptical waveguide 63 through 180 and Hybrid cables</t>
+  </si>
+  <si>
+    <t>204989-10</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>223700-724</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 2-1/4 in and 3 in corrugated coaxial cable and elliptical waveguide 28 and 37</t>
+  </si>
+  <si>
+    <t>241088-2</t>
+  </si>
+  <si>
+    <t>241088-3</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241545</t>
+  </si>
+  <si>
+    <t>241545</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1/2 in corrugated coaxial cable and elliptical waveguide 180 and 220</t>
+  </si>
+  <si>
+    <t>241088-1</t>
+  </si>
+  <si>
+    <t>TF-10-11W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-3-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-4-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX12-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-4-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-15-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-15 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-6W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX12-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VHLPX1-18/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 17.700–19.700 GHz</t>
+  </si>
+  <si>
+    <t>VHLPX1-23/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, dual polarized, 21.200–23.600 GHz</t>
+  </si>
+  <si>
+    <t>TF-8-13W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-7W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-3-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-7W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-11W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-13W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-4-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-4-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-13W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-4-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-13W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-3-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VHLP1-42-DET/E</t>
+  </si>
+  <si>
+    <t>Variant of VHLP1-42/E</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine® High Performance Antenna, single polarized, 40.500 - 43.500 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-13-3WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 12.700 – 13.250 GHz, UBR120 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-1WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, UG541A/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-15-2WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 14.400 – 15.350 GHz, PBR140 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-1WH/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-18-3WH/G</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 17.700 – 19.700 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-23-3WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 21.200 – 23.600 GHz, UBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-1WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, UG595/U Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-26-2WH/D</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 24.250 – 26.500 GHz, PBR220 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>7819854-TA</t>
+  </si>
+  <si>
+    <t>Side strut tower clamp kit for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>Mount kit</t>
+  </si>
+  <si>
+    <t>7839958-12-HF</t>
+  </si>
+  <si>
+    <t>Replacement reflector, two-piece, for HX12 and USX12 antennas. Excludes hardware (order separately)</t>
+  </si>
+  <si>
+    <t>VHLPX1-28-1WH/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-28-3WH/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 27.500 – 29.500 GHz, UBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-38-1WH/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, UG-599 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-38-2WH/C</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 37.000 – 40.000 GHz, PBR320 Flange, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-42-DET/E</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-42/E</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 40.500 – 43.500 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>VHLPX1-80-DET/B</t>
+  </si>
+  <si>
+    <t>Variant of VHLPX1-80/B</t>
+  </si>
+  <si>
+    <t>0.3m | 1 ft ValuLine High Performance Antenna, dual polarized, 71.000 - 86.000 GHz, Integrated, White Antenna, Grey Radome</t>
+  </si>
+  <si>
+    <t>T6MSD</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX6 and USX6 antennas</t>
+  </si>
+  <si>
+    <t>TF-10-7W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-7W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>F042BKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and PBR220, 600 mm</t>
+  </si>
+  <si>
     <t>HR300B-SNMP</t>
   </si>
   <si>
     <t>Heat Regenerated Dehydrator, 19 in rack mountable, 20.7 kPa (3.0 psig), with low pressure, high pressure, high humidity, power and system failure alarms, 110-240 VAC: 48 Vdc, remote monitoring capability SNMP ethernet interface</t>
   </si>
   <si>
     <t>MOJAVE-KIT-SOLND</t>
   </si>
   <si>
     <t>MOJAVE Solenoid Replacement Kit</t>
   </si>
   <si>
-    <t>MT-CONTROLLER</t>
-[...2 lines deleted...]
-    <t>CONTROLLER REPLACEMENT KIT, MT050C, MT500D</t>
+    <t>F062BKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and PBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062KLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UDR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062HMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062HHS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PDR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UBR140 and UBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>F062BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UG-419/U, 900 mm</t>
+  </si>
+  <si>
+    <t>F062HKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062BMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UBR140, 900 mm</t>
+  </si>
+  <si>
+    <t>F062KKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and PBR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F062KMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PBR140 and UBR140, 600 mm</t>
+  </si>
+  <si>
+    <t>243498-84</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR112, 7.05–10.0 GHz, mates to PBR84</t>
+  </si>
+  <si>
+    <t>55000-62</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR62, 12.4–18.0 GHz, mates to UG-541/U</t>
+  </si>
+  <si>
+    <t>55001-159</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR159, 4.9–7.05 GHz, mates to CPR159G</t>
+  </si>
+  <si>
+    <t>55001-229</t>
+  </si>
+  <si>
+    <t>Pressure Window for WR229, 3.3–4.9 GHz, mates to CPR229G</t>
   </si>
   <si>
     <t>55001-90</t>
   </si>
   <si>
     <t>Pressure Window for WR90,  8.2–12.4 GHz, mates to CPR90G</t>
   </si>
   <si>
-    <t>C090CNSG</t>
-[...152 lines deleted...]
-    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and UBR320, 600 mm</t>
+    <t>F062BBS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UG-419/U, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062BMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UG-419/U and UBR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F075BBS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types MIL-F-3922/70-016 and MIL-F-3922/70-016, 900 mm</t>
+  </si>
+  <si>
+    <t>F062HLS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and UDR140, 1200 mm</t>
+  </si>
+  <si>
+    <t>F062HHS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types PDR140 and PDR140, 300 mm</t>
+  </si>
+  <si>
+    <t>F075BBS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types MIL-F-3922/70-016 and MIL-F-3922/70-016, 1200 mm</t>
+  </si>
+  <si>
+    <t>EWP90-107</t>
+  </si>
+  <si>
+    <t>EWP90, HELIAX® Premium Elliptical Waveguide, 10.7–11.7 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP43</t>
+  </si>
+  <si>
+    <t>EWP43, HELIAX® Premium Elliptical Waveguide, 4.4–5.0 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>EWP90-100</t>
+  </si>
+  <si>
+    <t>EWP90, HELIAX® Premium Elliptical Waveguide, 10.0–10.7 GHz, black PE jacket</t>
+  </si>
+  <si>
+    <t>WAVEGUIDE-COAX-TRANSITION</t>
+  </si>
+  <si>
+    <t>F075HKS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and PBR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075MMS2</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UBR120 and UBR120, 600 mm</t>
+  </si>
+  <si>
+    <t>F075KKS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PBR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F075HLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PDR120 and UDR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F075MMS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UBR120 and UBR120, 900 mm</t>
+  </si>
+  <si>
+    <t>F062LLS3</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR62, 12.4–18.0 GHz, with interface types UDR140 and UDR140, 900 mm</t>
+  </si>
+  <si>
+    <t>R090MC0102MSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types CPR90G and UBR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R112MK0102MSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR112, 7.05–10.0 GHz, with interface types PBR84 and UBR84, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R090MH0102MSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR90,  8.2–12.4 GHz, with interface types PDR100 and UBR100, 102 mm, gray</t>
+  </si>
+  <si>
+    <t>R137MC0102HSG</t>
+  </si>
+  <si>
+    <t>Straight Section for WR137, 5.85–8.2 GHz, with interface types CPR137G and PDR70, 102 mm, gray</t>
   </si>
   <si>
     <t>F028MMA2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UBR320 and UBR320, 600 mm</t>
   </si>
   <si>
     <t>F028KMA3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and UBR320, 900 mm</t>
   </si>
   <si>
     <t>F028KKA2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types PBR320 and PBR320, 600 mm</t>
   </si>
   <si>
-    <t>WAVEGUIDE-PRESSURE-WINDOW</t>
-[...374 lines deleted...]
-    <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UDR120, 900 mm</t>
+    <t>F034KKS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR34, 22.0–33.0 GHz, with interface types PBR260 and PBR260, 300 mm</t>
+  </si>
+  <si>
+    <t>F042BMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UG-595/U and UBR220, 1200 mm</t>
+  </si>
+  <si>
+    <t>F028MMA5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR28, 37.0–40.0 GHz, with interface types UBR320 and UBR320, 1200 mm</t>
+  </si>
+  <si>
+    <t>F042KMS5</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types PBR220 and UBR220, 1200 mm</t>
+  </si>
+  <si>
+    <t>F042MMS1</t>
+  </si>
+  <si>
+    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UBR220 and UBR220, 300 mm</t>
   </si>
   <si>
     <t>F075LMS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types UDR120 and UBR120, 900 mm</t>
   </si>
   <si>
     <t>F090BCS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and CPR90G, 600 mm</t>
   </si>
   <si>
     <t>F090BCS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and CPR90G, 900 mm</t>
   </si>
   <si>
     <t>F075KHS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and PDR120, 600 mm</t>
   </si>
   <si>
     <t>F075KMS1</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR75, 10.0–15.0 GHz, with interface types PBR120 and UBR120, 300 mm</t>
   </si>
   <si>
     <t>F090HHB2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90, 10.7–11.7 GHz, with interface types PDR100 and PDR100, 600 mm</t>
   </si>
   <si>
     <t>F090BBS2</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types UG-39/U and UG-39/U, 600 mm</t>
   </si>
   <si>
     <t>F090CKS3</t>
   </si>
   <si>
     <t>FlexTwist® Flexible Twist for WR90,  8.2–12.4 GHz, with interface types CPR90G and PBR100, 900 mm</t>
-  </si>
-[...3823 lines deleted...]
-    <t>FlexTwist® Flexible Twist for WR42, 17.7–26.5 GHz, with interface types UBR220 and UBR220, 600 mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -9914,51 +9917,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1499" totalsRowShown="0">
   <autoFilter ref="A1:J1499"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-18-c" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-18-b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-32-a" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-10w-b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-13-b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-23-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-15-c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-28-d" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-13-c" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-26-d" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-32-c" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-42-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-38-a" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80c" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-6gf" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-4gf" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-4gr" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-4gf" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-13w-2gf" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-4gr" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-2gr" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-4gf" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-2gf" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-3gf" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-3gf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-4gf" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-6gf" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-13w-2gf" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-6gr" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-2gf" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-2gf" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-3gf" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-4gf" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-6gf" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-4gf" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-2wh-a" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-4wh-a" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-6wh-a" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-2wh-b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-3wh-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-13w-2wh" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-3wh-b" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-13w-3wh" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-4wh-a" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-3wh-b" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-15-3wh" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-3wh-b" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-4-4wh" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-42-xxx-b" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-42-b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-3wh-b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-6wh" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-6w-6wh" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-3wh-b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-4gf" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-13w-3gf" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-3gf" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-4gr" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-2gf" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-4gf" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-4gr" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-6gf" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-6gf" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-4wh-c" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-4wh-e" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-6-qd-c" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-2wh-a" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-6wh-e" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-3wh-a" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-3wh-d" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-3wh-c" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-6-qd-b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-6wh-d" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-1wh-c" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-3wh-c" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-1wh-c" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-1wh-b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-2wh-c" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-42-xxx-d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-d" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-2wh-b" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-1wh-f" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-1wh-c" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-2wh-c" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-2wh-b" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-3wh-a" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-3wh-a" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-1wh-a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-1wh-a" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-6-qd-a" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-2wh-a" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-6wh-a" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-4wh-a" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-3wh-a" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-1wh-a" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-1wh-a" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-3wh-a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-4wh-a" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-1wh-c" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-6wh-e" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-2wh-a" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-2wh-c" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-2wh-a" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-4wh-c" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-3wh-c" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-32-2wh-a" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-32-a" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-6-qd-c" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-3wh-a" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-1wh-b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-6wh-c" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-2wh-b" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-3wh-d" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-2wh-b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-2wh-c" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-2wh-e" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-1wh-b" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-3wh-e" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-4wh-b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-3wh-b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-2wh-d" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-6w-4wh-b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-6w-6wh-b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-11w-2wh-b" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-11w-6wh-b" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-6w-6wh-b" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-2wh-b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-2wh-b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-2wh-b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-2wh-b" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-2wh-b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-2wh-b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-2wh-b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-2wh-b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-2wh-d" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-3wh-d" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-3wh-c" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-2wh-d" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-3wh-b" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-3wh-d" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-2wh-c" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-6wh-d" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-1wh-d" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-4wh-b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-1wh-d" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-3wh-c" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-1wh-c" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-2wh-d" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80-det-b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80-b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-6wh-b" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-2wh-b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-2wh-c" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-1wh-d" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-1wh-d" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-2wh-d" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-2wh-d" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-3wh-d" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-6wh-d" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-80-det-b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-80-b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-42-xxx-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-42-b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-2wh-d" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-4wh-b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-15-det-c" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-15-c" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-2gr" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-2gr" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-2gr" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-6w-4wh" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-4wh" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-3-4wh" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-611-4wh-b" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-6w-4wh" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-d" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-d" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-c" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-c" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-b" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-e" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-15-det-d" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-d" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-23-det-d" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-d" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-28-det-c" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-c" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80-det-b" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-b" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-1wh-d" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-2wh-d" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-3wh-d" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-2wh-g" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-1wh-d" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-2wh-d" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-23-det-d" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-23-d" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-1wh-c" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-3wh-c" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-3wh-c" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-611-b" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112587" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112626" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110088" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090lnsg" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112cnsg" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112mnsg" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137lnsg" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew52" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew63" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew77" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew132-144" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew90" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp52-59" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp37-36" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs1" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bls2" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs2" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks2" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms2" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms5" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms1" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks5" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks2" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs2" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-90" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-180" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-63" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-127a" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-220" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-132" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-77" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-164a" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-541" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-177a" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1180" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-75" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1220a" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-137" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45597-112" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245312" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-4" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-5" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-2" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-3" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-64" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-77" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-132" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-90" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-220" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-43" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-52" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-24" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-12" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-44a" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-25" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-180" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-43" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-220" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-52" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-240" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-63" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-16" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-30" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-31" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-22" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-42" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-23" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-33" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-11" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-26" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-47" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-15" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-39" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-41" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45592-1127" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-163b" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-343" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8015-a" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x15-a" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8018-a" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-2gf" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-3gf" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-4gf" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-6gf" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-6gf" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-6gf" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-3gf" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-3gf" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-4gf" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-4gr" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-6gf" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-4gf" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-6gf" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-4gr" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-4gf" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-6gf" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-4gf" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-2gf" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-6gr" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-3gf" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-3wh-b" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-3wh-b" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-3wh-b" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-4wh-a" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-6wh-a" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-6wh-a" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-2wh-e" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-3wh-b" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-1wh-b" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-15-det-c" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-15-c" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-15-det-a" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-15-a" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx200-80-xxx-a" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-80-a" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-38-det-d" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-38-d" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-28-det-d" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-28-d" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-26-det-a" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-26-a" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-26-det-c" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-26-c" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8015-det-a" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8015-a" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-6w-4wh" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8015-a" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-11w-4wh" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-6w-6wh" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-4-6wh" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-3wh" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-6wh" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-2wh" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-6wh" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-3wh" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-2wh" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-4wh" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-13w-3wh" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-3-6wh" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80c-det" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80c" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80c-det" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80c" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-2gr" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-2wh-c" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-23-det-b" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-23-b" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-2wh-c" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-13-det-c" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-13-c" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-13-det-b" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-13-b" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-6gr" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-18-det-a" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-18-a" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-18-det-b" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-18-b" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-1wh-b" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-1wh-b" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-1wh-b" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-1wh-b" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-1wh-b" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110089" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-84" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-120" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-140" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-180" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-40" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-48" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-70" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-90" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-112" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-112" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-137" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-137" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-187" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-42" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-187" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-75" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090hnsg" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew37" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew43" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc187hnsg" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd137ccsg" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd112ccsg" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme112mh102l102sg" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme090mc091c091sg" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme090mh091l091sg" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme137mc102c102sg" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka3" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bba3" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs1" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma5" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs2" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms1" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks5" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kks2" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bka2" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp63-59w" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp77-71w" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms3" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh090mh091l091sg" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh112mc102c102sg" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh112mh102l102sg" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc01-02ksg" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mh0102msg" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mh0102ksg" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mk0102msg" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102hsg" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102ksg" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075kcg" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075khg" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075mhg" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt112hhg" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms5" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs2" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs3" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks1" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms5" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks1" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062lls2" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks2" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks3" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms5" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bls2" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks5" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lls1" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcb3" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms3" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs1" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms5" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls5" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075khs3" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs5" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ckb3" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs1" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ckb5" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb1" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb2" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hks2" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb3" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs3" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cms3" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks5" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls1" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kls1" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs1" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs2" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090llb2" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs3" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kmb3" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs3" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks2" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms1" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lms3" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090mms1" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms2" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs2" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc3" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bkc3" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc2" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs2" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks3" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms1" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs5" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chc3" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks2" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs2" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms3" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks3" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms5" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc5" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cls3" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cls5" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc1" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls5" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc2" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs5" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc2" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc3" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc3" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms2" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks3" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms3" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chs5" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lls3" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls5" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls5-a" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127scm" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127dz" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132dz" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127sc" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132sem" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1220asc" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1220ascm" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180dz" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137se" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143sc" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143se" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143sem" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item152dz" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item152se" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163se" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163dz" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177sem" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177dz" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190scm" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190sem" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132sc" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132sem" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2180sem" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item252se" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item252sem" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item277sem" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc2" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms2" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks5" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112klc2" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls2" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112llc2" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc2" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc5" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks1" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mmc3" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lls2" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms3" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms5" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lms5" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb2" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd5" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs2" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs3" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb5" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs5" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc1" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc2" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc3" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd1" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd2" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chb3" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chd1" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chs2" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137clb2" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhc2" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhc3" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs1" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhd3" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls3" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lld2" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb2" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls5" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca2" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla3" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs1" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187lls3" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha2" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs5" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca1" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229cca3" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229hha3" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs1" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha5" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks3" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls1" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-611-6wh-b" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-38-b" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-23-b" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-23-b" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-26-b" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-26" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-42-b" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-28-b" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-32-b" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-18-b" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-38-b" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-32-b" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-a" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-23" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-a" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-42-b" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-a" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-a" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-f" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-b" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-c" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-d" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-c" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-b" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-a" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-c" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-13-a" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-15-a" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-15-c" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-13-c" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-23-a" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs3" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks5" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms5" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms1" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bks3" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms2" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs2" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks2" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms2" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp77-71" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms3" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kks3" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms1" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bks2" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma1" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms3" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka1" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bba1" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma3" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms1" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgk-sunv" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item204989-7" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220497" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220498" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223158-2" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223158-4" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-4" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-60" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item242948" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls3" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks2" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks1" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms2" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks3" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks3" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs2" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-37" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-132" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-85" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-52" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp2-42-xxx-b" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b-snmp" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-90" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090cnsg" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090knsg" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090mnsg" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112hnsg" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112knsg" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112lnsg" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137cnsg" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137hnsg" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc187cnsg" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd137hlsg" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd090ccsg" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd090hlsg" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd112hlsg" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme112mc102c102sg" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme137mh102l102sg" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka5" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms1" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs3" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms2" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms2" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms3" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bka3" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms2" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms5" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms5" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma2" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma2" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma3" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka2" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh090mc091c091sg" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh137mc102c102sg" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh137mh102l102sg" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc0102hsg" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc0102msg" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mk0102msg" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mh0102msg" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr137mc0102hsg" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102msg" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mh0102ksg" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075mcg" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt112ccg" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms3" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs5" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bks2" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms3" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bhs3" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks1" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs3" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks3" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kls3" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms3" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs5" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms2" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs3" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks3" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms3" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks1" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms2" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs1" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls1" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms3" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks3" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs5" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms5" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs3" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls5" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs1" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs5" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs1" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks5" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kls2" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs5" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms2" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms1" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls2" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms3" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks2" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms2" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks3" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls3" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms3" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062lls3" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms1" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lhs3" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms5" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks5" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls5" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls2" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcb2" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms2" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls3" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lms3" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs2" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs3" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075khs2" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms1" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb2" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs2" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cks3" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls3" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb3" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hks3" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs5" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb5" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb5" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls2" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chb3" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090llb1" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs1" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chs3" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kmb2" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs2" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kkb2" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lls3-a" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb1" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs5" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms3" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs3" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs5" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc2" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bkc2" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc5" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc1" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks1" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs1" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks2" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc3" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs3" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc5" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ckc3" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cmc5" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc1" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms2" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs3" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs5" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks5" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs1" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc2" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc3" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs2" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls3" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs3" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc5" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks3" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks1" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls5" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks2" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks5" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc5" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms1" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kls3" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229lls3" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cms5" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms3" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hkb2" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls5" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127sem" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132sc" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132scm" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180sc" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180scm" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137dz" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137sem" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143dz" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163sem" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163sc" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177scm" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177se" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177sc" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190dz" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190se" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132scm" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item290sc" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc5" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms3" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc3" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms5" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms5" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mmc2" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc3" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112klc5" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls2" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms2" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks2" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls3" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lls3" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd3" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb3" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb1" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc5" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs1" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137clb5" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137cls2" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chb5" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137cls3" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chd3" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chs3" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhd2" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs2" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls1" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs3" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls2" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs5" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb1" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls5" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls1" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb3" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hlb5" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hlc2" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb5" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hld5" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca3" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha1" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs2" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha3" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs3" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs2" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs3" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla1" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla2" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229ccs3" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229hhs3" TargetMode="External" /><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls3" TargetMode="External" /><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-3gf" TargetMode="External" /><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-2gf" TargetMode="External" /><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-4gf" TargetMode="External" /><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-4gf" TargetMode="External" /><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-3gf" TargetMode="External" /><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-6w-4gf" TargetMode="External" /><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-4gr" TargetMode="External" /><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-6gf" TargetMode="External" /><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-2gf" TargetMode="External" /><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-2gr" TargetMode="External" /><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-2gf" TargetMode="External" /><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-2gf" TargetMode="External" /><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-4gf" TargetMode="External" /><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-3gf" TargetMode="External" /><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-4gf" TargetMode="External" /><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-6gf" TargetMode="External" /><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-4gr" TargetMode="External" /><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-4gf" TargetMode="External" /><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-6gf" TargetMode="External" /><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-4gr" TargetMode="External" /><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-4gr" TargetMode="External" /><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-2gr" TargetMode="External" /><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-6gf" TargetMode="External" /><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-6gf" TargetMode="External" /><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-13w-3gf" TargetMode="External" /><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-2gf" TargetMode="External" /><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-4gr" TargetMode="External" /><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-6gf" TargetMode="External" /><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-2gf" TargetMode="External" /><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-3wh-b" TargetMode="External" /><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-2wh-b" TargetMode="External" /><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-3wh-b" TargetMode="External" /><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-3wh-b" TargetMode="External" /><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-15-2wh" TargetMode="External" /><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-3wh" TargetMode="External" /><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-6w-4wh" TargetMode="External" /><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-4wh" TargetMode="External" /><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-2wh" TargetMode="External" /><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-6wh" TargetMode="External" /><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-3wh" TargetMode="External" /><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-3wh-a" TargetMode="External" /><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-6-qd-a" TargetMode="External" /><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-6wh-a" TargetMode="External" /><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-3wh-e" TargetMode="External" /><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-6wh-c" TargetMode="External" /><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-4wh-a" TargetMode="External" /><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-4wh-b" TargetMode="External" /><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-4wh-d" TargetMode="External" /><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-1wh-c" TargetMode="External" /><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-6wh-a" TargetMode="External" /><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-2wh-c" TargetMode="External" /><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-6wh-b" TargetMode="External" /><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-3wh-c" TargetMode="External" /><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-2wh-c" TargetMode="External" /><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-3wh-b" TargetMode="External" /><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-3wh-c" TargetMode="External" /><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-3wh-b" TargetMode="External" /><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-2wh-f" TargetMode="External" /><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-2wh-d" TargetMode="External" /><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80-det-a" TargetMode="External" /><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-a" TargetMode="External" /><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-1wh-b" TargetMode="External" /><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-3wh-f" TargetMode="External" /><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-1wh-b" TargetMode="External" /><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-2wh-b" TargetMode="External" /><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-3wh-b" TargetMode="External" /><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-2wh-a" TargetMode="External" /><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-4wh-a" TargetMode="External" /><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-2wh-a" TargetMode="External" /><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-3wh-a" TargetMode="External" /><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-6wh-a" TargetMode="External" /><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-3wh-c" TargetMode="External" /><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-2wh-a" TargetMode="External" /><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-6wh-a" TargetMode="External" /><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-1wh-c" TargetMode="External" /><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-1wh-a" TargetMode="External" /><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-4wh-e" TargetMode="External" /><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-2wh-a" TargetMode="External" /><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-2wh-a" TargetMode="External" /><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-2wh-c" TargetMode="External" /><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-2wh-b" TargetMode="External" /><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-1wh-c" TargetMode="External" /><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-3wh-c" TargetMode="External" /><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-6wh-a" TargetMode="External" /><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-3wh-a" TargetMode="External" /><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-2wh-c" TargetMode="External" /><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-3wh-a" TargetMode="External" /><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-3wh-b" TargetMode="External" /><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-2wh-a" TargetMode="External" /><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-3wh-c" TargetMode="External" /><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-3wh-a" TargetMode="External" /><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-1wh-b" TargetMode="External" /><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-4wh-a" TargetMode="External" /><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-4wh-a" TargetMode="External" /><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-1wh-c" TargetMode="External" /><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-1wh-c" TargetMode="External" /><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-3wh-b" TargetMode="External" /><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-4wh-d" TargetMode="External" /><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-2wh-c" TargetMode="External" /><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-6wh-a" TargetMode="External" /><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-6wh-d" TargetMode="External" /><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-3wh-b" TargetMode="External" /><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-3wh-c" TargetMode="External" /><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-2wh-b" TargetMode="External" /><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-1wh-b" TargetMode="External" /><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-6-qd-b" TargetMode="External" /><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-6wh-b" TargetMode="External" /><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-6w-4wh-b" TargetMode="External" /><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-6wh-b" TargetMode="External" /><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-2wh-b" TargetMode="External" /><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-2wh-b" TargetMode="External" /><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-2wh-b" TargetMode="External" /><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-2wh-b" TargetMode="External" /><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-2wh-b" TargetMode="External" /><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-2wh-b" TargetMode="External" /><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-2wh-b" TargetMode="External" /><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-2wh-b" TargetMode="External" /><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-2wh-b" TargetMode="External" /><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-3wh-b" TargetMode="External" /><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-2wh-b" TargetMode="External" /><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-1wh-d" TargetMode="External" /><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-3wh-d" TargetMode="External" /><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-4wh-d" TargetMode="External" /><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-1wh-c" TargetMode="External" /><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-1wh-c" TargetMode="External" /><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-4wh-b" TargetMode="External" /><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-3wh-d" TargetMode="External" /><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-6wh-b" TargetMode="External" /><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-2wh-c" TargetMode="External" /><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-3wh-c" TargetMode="External" /><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-42-det-b" TargetMode="External" /><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-42-b" TargetMode="External" /><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-2wh-d" TargetMode="External" /><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-3wh-d" TargetMode="External" /><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-4wh-d" TargetMode="External" /><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-3wh-d" TargetMode="External" /><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp200-38-2wh-a" TargetMode="External" /><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-38-a" TargetMode="External" /><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp200-80-xxx-a" TargetMode="External" /><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-80-a" TargetMode="External" /><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx200-38-2wh-a" TargetMode="External" /><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-38-a" TargetMode="External" /><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-2gr" TargetMode="External" /><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-2gr" TargetMode="External" /><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-6w-6wh" TargetMode="External" /><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-15-2wh" TargetMode="External" /><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-13w-2wh" TargetMode="External" /><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-4wh" TargetMode="External" /><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-4-4wh" TargetMode="External" /><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-4wh" TargetMode="External" /><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-7w-6wh" TargetMode="External" /><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-11w-6wh" TargetMode="External" /><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-6w-6wh" TargetMode="External" /><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-7w-4wh" TargetMode="External" /><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-4-4wh" TargetMode="External" /><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-2wh" TargetMode="External" /><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-4-6wh" TargetMode="External" /><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-3wh" TargetMode="External" /><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-13w-3wh" TargetMode="External" /><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-15-3wh" TargetMode="External" /><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-15-det-b" TargetMode="External" /><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-15-b" TargetMode="External" /><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-6wh" TargetMode="External" /><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-3wh" TargetMode="External" /><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-6wh" TargetMode="External" /><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-13w-2wh" TargetMode="External" /><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-2gr" TargetMode="External" /><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-23-det-a" TargetMode="External" /><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-23-a" TargetMode="External" /><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-23-det-c" TargetMode="External" /><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-23-c" TargetMode="External" /><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-13-det-c" TargetMode="External" /><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-13-c" TargetMode="External" /><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-13-det-a" TargetMode="External" /><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-13-a" TargetMode="External" /><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-18-det-d" TargetMode="External" /><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-18-d" TargetMode="External" /><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x18-det-a" TargetMode="External" /><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x18-a" TargetMode="External" /><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x18-det-a" TargetMode="External" /><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x18-a" TargetMode="External" /><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x15-det-a" TargetMode="External" /><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x15-a" TargetMode="External" /><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x15-det-a" TargetMode="External" /><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x15-a" TargetMode="External" /><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-611-6wh-b" TargetMode="External" /><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-d" TargetMode="External" /><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-d" TargetMode="External" /><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-1wh-b" TargetMode="External" /><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-1wh-b" TargetMode="External" /><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-1wh-b" TargetMode="External" /><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-3wh-b" TargetMode="External" /><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-b" TargetMode="External" /><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-13-det-d" TargetMode="External" /><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-d" TargetMode="External" /><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-18-det-g" TargetMode="External" /><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-g" TargetMode="External" /><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-26-det-d" TargetMode="External" /><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-d" TargetMode="External" /><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-32-det-c" TargetMode="External" /><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-c" TargetMode="External" /><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-38-det-c" TargetMode="External" /><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-c" TargetMode="External" /><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-42-det-e" TargetMode="External" /><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-e" TargetMode="External" /><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-3wh-d" TargetMode="External" /><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-1wh-d" TargetMode="External" /><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-2wh-d" TargetMode="External" /><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-1wh-g" TargetMode="External" /><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-3wh-g" TargetMode="External" /><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-3wh-d" TargetMode="External" /><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-1wh-d" TargetMode="External" /><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-2wh-d" TargetMode="External" /><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-3wh-d" TargetMode="External" /><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-1wh-c" TargetMode="External" /><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-3wh-c" TargetMode="External" /><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-1wh-c" TargetMode="External" /><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-2wh-c" TargetMode="External" /><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-42-det-e" TargetMode="External" /><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-e" TargetMode="External" /><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80-det-b" TargetMode="External" /><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-b" TargetMode="External" /><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-64" TargetMode="External" /><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-240" TargetMode="External" /><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-37" TargetMode="External" /><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1132a" TargetMode="External" /><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-190a" TargetMode="External" /><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45595-1127b" TargetMode="External" /><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-143" TargetMode="External" /><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45597-220" TargetMode="External" /><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245311" TargetMode="External" /><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-11" TargetMode="External" /><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-1" TargetMode="External" /><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-127a" TargetMode="External" /><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-85" TargetMode="External" /><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-180" TargetMode="External" /><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-240" TargetMode="External" /><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-37" TargetMode="External" /><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-34" TargetMode="External" /><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-44" TargetMode="External" /><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-35" TargetMode="External" /><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-13" TargetMode="External" /><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-38" TargetMode="External" /><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-152b" TargetMode="External" /><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45593-137" TargetMode="External" /><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45593-163" TargetMode="External" /><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-611-4wh-b" TargetMode="External" /><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-42-b" TargetMode="External" /><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-26-b" TargetMode="External" /><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-13-b" TargetMode="External" /><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-28-b" TargetMode="External" /><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-15-b" TargetMode="External" /><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-a" TargetMode="External" /><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-a" TargetMode="External" /><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-a" TargetMode="External" /><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-a" TargetMode="External" /><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-c" TargetMode="External" /><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-b" TargetMode="External" /><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-32-a" TargetMode="External" /><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-18-a" TargetMode="External" /><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-15-b" TargetMode="External" /><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-26-a" TargetMode="External" /><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-23-c" TargetMode="External" /><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-13-b" TargetMode="External" /><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-26-c" TargetMode="External" /><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-23-b" TargetMode="External" /><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-d" TargetMode="External" /><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-15-b" TargetMode="External" /><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-18-b" TargetMode="External" /><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-26-b" TargetMode="External" /><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-38-d" TargetMode="External" /><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-23-d" TargetMode="External" /><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-18-d" TargetMode="External" /><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-42-b" TargetMode="External" /><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-80-b" TargetMode="External" /><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-38-a" TargetMode="External" /><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-28" TargetMode="External" /><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-80-a" TargetMode="External" /><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-80-a" TargetMode="External" /><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-38-a" TargetMode="External" /><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-28-a" TargetMode="External" /><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80c" TargetMode="External" /><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8023-b" TargetMode="External" /><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8018-a" TargetMode="External" /><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x23-b" TargetMode="External" /><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x23-b" TargetMode="External" /><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x18-a" TargetMode="External" /><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x18-a" TargetMode="External" /><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x15-a" TargetMode="External" /><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8023-b" TargetMode="External" /><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-4gf" TargetMode="External" /><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-4gr" TargetMode="External" /><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-4gf" TargetMode="External" /><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-6gf" TargetMode="External" /><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-6gf" TargetMode="External" /><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-4gf" TargetMode="External" /><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-6w-6gf" TargetMode="External" /><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-6gf" TargetMode="External" /><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-4gf" TargetMode="External" /><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-6gf" TargetMode="External" /><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-6gf" TargetMode="External" /><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-6gf" TargetMode="External" /><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-4gr" TargetMode="External" /><Relationship Id="rId2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-4gf" TargetMode="External" /><Relationship Id="rId2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-6gf" TargetMode="External" /><Relationship Id="rId2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-4gr" TargetMode="External" /><Relationship Id="rId2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-6gf" TargetMode="External" /><Relationship Id="rId2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-3gf" TargetMode="External" /><Relationship Id="rId2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-4gf" TargetMode="External" /><Relationship Id="rId2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-2gf" TargetMode="External" /><Relationship Id="rId2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-3gf" TargetMode="External" /><Relationship Id="rId2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp1-42-xxx-b" TargetMode="External" /><Relationship Id="rId2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-42-b" TargetMode="External" /><Relationship Id="rId2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80-det-a" TargetMode="External" /><Relationship Id="rId2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-a" TargetMode="External" /><Relationship Id="rId2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-3wh-b" TargetMode="External" /><Relationship Id="rId2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-4wh" TargetMode="External" /><Relationship Id="rId2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-3wh-a" TargetMode="External" /><Relationship Id="rId2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-42-xxx-b" TargetMode="External" /><Relationship Id="rId2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-42-b" TargetMode="External" /><Relationship Id="rId2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-2wh" TargetMode="External" /><Relationship Id="rId2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-4-6wh" TargetMode="External" /><Relationship Id="rId2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-2wh-a" TargetMode="External" /><Relationship Id="rId2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-3wh-a" TargetMode="External" /><Relationship Id="rId2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-2wh-a" TargetMode="External" /><Relationship Id="rId2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-4wh-a" TargetMode="External" /><Relationship Id="rId2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-32-2wh-a" TargetMode="External" /><Relationship Id="rId2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-32-a" TargetMode="External" /><Relationship Id="rId2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-2gf" TargetMode="External" /><Relationship Id="rId2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-4gf" TargetMode="External" /><Relationship Id="rId2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-1wh-b" TargetMode="External" /><Relationship Id="rId2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-3wh-b" TargetMode="External" /><Relationship Id="rId2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-1wh-b" TargetMode="External" /><Relationship Id="rId2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-3wh-b" TargetMode="External" /><Relationship Id="rId2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-2wh" TargetMode="External" /><Relationship Id="rId2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-32-det-c" TargetMode="External" /><Relationship Id="rId2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-32-c" TargetMode="External" /><Relationship Id="rId2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-38-det-b" TargetMode="External" /><Relationship Id="rId2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-b" TargetMode="External" /><Relationship Id="rId2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-26-det-d" TargetMode="External" /><Relationship Id="rId2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-26-d" TargetMode="External" /><Relationship Id="rId2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-4gr" TargetMode="External" /><Relationship Id="rId2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8023-det-b" TargetMode="External" /><Relationship Id="rId2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8023-b" TargetMode="External" /><Relationship Id="rId2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8018-det-a" TargetMode="External" /><Relationship Id="rId2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8018-a" TargetMode="External" /><Relationship Id="rId2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x23-det-b" TargetMode="External" /><Relationship Id="rId2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x23-b" TargetMode="External" /><Relationship Id="rId2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x23-det-b" TargetMode="External" /><Relationship Id="rId2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x23-b" TargetMode="External" /><Relationship Id="rId2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-18-det-c" TargetMode="External" /><Relationship Id="rId2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-18-c" TargetMode="External" /><Relationship Id="rId2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-1wh-b" TargetMode="External" /><Relationship Id="rId2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-1wh-b" TargetMode="External" /><Relationship Id="rId2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-1wh-b" TargetMode="External" /><Relationship Id="rId2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-1wh-b" TargetMode="External" /><Relationship Id="rId2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-1wh-b" TargetMode="External" /><Relationship Id="rId2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-1wh-b" TargetMode="External" /><Relationship Id="rId2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-g" TargetMode="External" /><Relationship Id="rId2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-c" TargetMode="External" /><Relationship Id="rId2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-e" TargetMode="External" /><Relationship Id="rId2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-1wh-b" TargetMode="External" /><Relationship Id="rId2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-3wh-b" TargetMode="External" /><Relationship Id="rId2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgnd-1m" TargetMode="External" /><Relationship Id="rId2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item204989-10" TargetMode="External" /><Relationship Id="rId2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223700-724" TargetMode="External" /><Relationship Id="rId2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-2" TargetMode="External" /><Relationship Id="rId2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-3" TargetMode="External" /><Relationship Id="rId2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241545" TargetMode="External" /><Relationship Id="rId2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-1" TargetMode="External" /><Relationship Id="rId2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-17" TargetMode="External" /><Relationship Id="rId2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-18" TargetMode="External" /><Relationship Id="rId2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-32" TargetMode="External" /><Relationship Id="rId2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-10" TargetMode="External" /><Relationship Id="rId2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-43" TargetMode="External" /><Relationship Id="rId2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-37" TargetMode="External" /><Relationship Id="rId2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-45" TargetMode="External" /><Relationship Id="rId2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-63" TargetMode="External" /><Relationship Id="rId2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-64" TargetMode="External" /><Relationship Id="rId2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-127a" TargetMode="External" /><Relationship Id="rId2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-77" TargetMode="External" /><Relationship Id="rId2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-43" TargetMode="External" /><Relationship Id="rId2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-100" TargetMode="External" /><Relationship Id="rId2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item243498-84" TargetMode="External" /><Relationship Id="rId2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000-62" TargetMode="External" /><Relationship Id="rId2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-159" TargetMode="External" /><Relationship Id="rId2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-229" TargetMode="External" /><Relationship Id="rId2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew180" TargetMode="External" /><Relationship Id="rId2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew127a" TargetMode="External" /><Relationship Id="rId2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew220" TargetMode="External" /><Relationship Id="rId2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-105" TargetMode="External" /><Relationship Id="rId2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp127a" TargetMode="External" /><Relationship Id="rId2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-107" TargetMode="External" /><Relationship Id="rId2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp43" TargetMode="External" /><Relationship Id="rId2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-100" TargetMode="External" /><Relationship Id="rId2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks1" TargetMode="External" /><Relationship Id="rId2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bms5" TargetMode="External" /><Relationship Id="rId2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma5" TargetMode="External" /><Relationship Id="rId2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms5" TargetMode="External" /><Relationship Id="rId2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms1" TargetMode="External" /><Relationship Id="rId2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks2" TargetMode="External" /><Relationship Id="rId2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs1" TargetMode="External" /><Relationship Id="rId2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms2" TargetMode="External" /><Relationship Id="rId2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-611-6wh-b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-611b-dbdb29ee" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-a" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-f" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-d" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-a" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-c" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-13-a" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-15-a" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-15-c" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-13-c" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-23-a" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x15-a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8018-a" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-2gf" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-3gf" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-4gf" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-6gf" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-6gf" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-6gf" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-3gf" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-3gf" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-4gf" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-4gr" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-6gf" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-4gf" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-6gf" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-4gr" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-4gf" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-6gf" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-4gf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-2gf" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-3gf" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-3wh-b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-3wh-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-2wh-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-3wh-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-13w-2wh" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-3wh-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-13w-3wh" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-3wh-b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-3wh-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-15-3wh" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-3wh-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-4-4wh" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-15-c" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-28-d" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-13-c" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-26-d" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80-b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-4gf" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-4gr" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-6gf" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-6gf" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-6gf" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-4gf" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-4gr" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-4gf" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-13w-2gf" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-4gr" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-2gr" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-4gf" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-2gf" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-3gf" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-3gf" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-4gf" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-6gf" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-13w-2gf" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-6gr" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-2gf" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-2gf" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-3gf" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-4gf" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-6gf" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-2wh-a" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-4wh-a" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-6wh-a" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-4wh-a" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-4wh-a" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-6wh-a" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-6wh-a" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-3wh-c" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-6-qd-b" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-6wh-d" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-1wh-c" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-3wh-c" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-1wh-c" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-1wh-b" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-2wh-c" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-42-xxx-d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-d" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-2wh-b" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-1wh-f" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-1wh-c" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-2wh-c" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-2wh-b" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-3wh-a" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-3wh-a" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-1wh-a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-1wh-a" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-6-qd-a" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-2wh-a" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-6wh-a" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-4wh-a" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-3wh-a" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-1wh-a" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-1wh-a" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-3wh-a" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-4wh-a" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-1wh-c" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-6wh-e" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-2wh-a" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-2wh-c" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-2wh-a" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-4wh-c" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-3wh-c" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-3wh-d" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-6-qd-c" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-3wh-a" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-1wh-b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-2wh-d" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-4wh-b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx200-80-xxx-a" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-80-a" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-2gr" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-2gr" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-11w-2gr" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-6w-4wh" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-4wh" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-3-4wh" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-6w-4wh" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-6w-4wh" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-11w-4wh" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-6w-6wh" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-4-6wh" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-3wh" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-6wh" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-2wh" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-6wh" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-3wh" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-2wh" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-4wh" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-13w-3wh" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-2wh-b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-2wh-b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-2wh-b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-2wh-b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-2wh-b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-2wh-d" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-3wh-d" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-3wh-c" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-13-det-c" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-13-c" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-13-det-b" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-13-b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-18-det-a" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-18-a" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-1wh-d" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-1wh-b" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-1wh-b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-3wh-c" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-1wh-c" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-2wh-d" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-1wh-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-26-det-a" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-26-a" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8015-det-a" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8015-a" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-611-4wh-b" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8015-a" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-d" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-d" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-c" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-c" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-15-det-d" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-d" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-23-det-d" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-23-d" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-2wh-g" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-1wh-d" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-64" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-77" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-132" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-90" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245312" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-4" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-5" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-2" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-3" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-31" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-22" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-42" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-23" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-33" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-11" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-24" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-26" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-47" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-15" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-39" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-41" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45592-1127" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-163b" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-137" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45597-112" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-30" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-37" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-132" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-85" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-52" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-90" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-180" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-63" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-127a" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-220" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-132" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-77" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-180" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-43" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-220" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-52" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-240" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-12" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-44a" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-25" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-343" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-164a" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-541" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-177a" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1180" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45598-75" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1220a" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-16" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-220" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-43" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-52" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-63" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-15-det-c" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-15-c" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-15-det-a" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-15-a" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-15-det-c" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-15-c" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-38-det-d" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-38-d" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-6wh-b" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-2wh-b" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-26-det-c" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-26-c" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-e" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-28-det-c" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-c" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80-det-b" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-b" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-1wh-d" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-2wh-d" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-3wh-d" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb3" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme137mc102c102sg" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka3" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bba3" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs1" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma5" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs2" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms1" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks5" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kks2" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bka2" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms3" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kks3" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms1" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bks2" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma1" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090mms1" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms2" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs2" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp52-59" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks2" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks1" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms2" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks3" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp77-71w" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs2" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs3" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs2" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms3" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks3" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms5" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc5" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mh0102msg" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mh0102ksg" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mk0102msg" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102hsg" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102ksg" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075kcg" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075khg" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075mhg" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt112hhg" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112587" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item112626" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110088" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item110089" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-84" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-120" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-140" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-180" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-40" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks1" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062lls2" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks2" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks3" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms5" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bls2" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks5" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-42" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-187" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-75" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300-pumps" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr-controller" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-hr-kit-humidity" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-overhaul" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt050b-kit-solnd" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt500b-kit-elmnt" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01d-d1658-100" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-b0523-002" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme112mh102l102sg" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme090mc091c091sg" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme090mh091l091sg" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs3" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cms3" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks5" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hks2" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-6w" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-38-b" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-23-b" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-23-b" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-26-b" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-26" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-42-b" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-28-b" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-32-b" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-18-b" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-38-b" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-32-b" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-a" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-23" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-a" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-42-b" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-a" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-18-c" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-18-b" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-4gf" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-6gr" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-a" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-32-a" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-10w-b" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-13-b" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-23-b" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-42-xxx-b" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-42-b" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-3wh-b" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-6wh" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-6w-6wh" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-3wh-b" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-4gf" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-13w-3gf" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-3gf" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-6w-4gr" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-6w" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-2gf" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-32-c" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-42-b" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-38-a" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80c" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8015-a" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-6-qd-c" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-2wh-a" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-6wh-e" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-3wh-a" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-3wh-d" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-2wh-e" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-4wh-c" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-4wh-e" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-2wh-d" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-2wh-d" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-32-2wh-a" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-32-a" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-6wh-d" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-80-det-b" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-80-b" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-42-xxx-b" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-42-b" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-6w-6wh-c" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-2wh-b" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-3wh-d" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-2wh-b" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-2wh-c" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-2wh-e" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-1wh-b" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-3wh-e" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-4wh-b" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-3wh-b" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-2wh-d" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-6w-4wh-b" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-6w-6wh-b" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-11w-2wh-b" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp3-11w-6wh-b" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-11w-b" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-6w-6wh-b" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-2wh-b" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-2wh-b" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-2wh-b" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-3-6wh" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80c-det" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80c" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80c-det" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80c" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-2gr" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-23-det-d" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-23-d" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-23-det-b" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-23-b" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-2wh-d" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-3wh-b" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-3wh-d" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-2wh-c" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-6wh-d" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-18-det-b" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-18-b" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-4wh-b" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-1wh-d" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-26-1wh-b" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-1wh-b" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-1wh-b" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-3wh-b" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80-det-b" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80-b" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-28-det-d" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-28-d" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-13-2wh-c" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-38-1wh-d" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-38-d" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-1wh-d" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsahara2a" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003uv" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr1000" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms3" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs1" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms5" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112mnsg" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137lnsg" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc187hnsg" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd137ccsg" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd112ccsg" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb2" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls1" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kls1" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs1" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew37" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew43" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew52" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew63" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew77" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew132-144" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew90" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc3" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms1" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp37-36" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp77-71" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp63-59w" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks3" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh090mh091l091sg" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh112mc102c102sg" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh112mh102l102sg" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc01-02ksg" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cls3" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cls5" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc1" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls5" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc2" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs5" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc2" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhc3" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc3" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms2" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks3" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms3" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc2" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms2" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks5" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112klc2" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls2" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112llc2" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc2" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc5" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks1" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mmc3" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lls2" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms3" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms5" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lms5" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb2" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd5" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs2" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs3" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb5" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs5" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc1" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc2" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc3" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd1" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd2" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chb3" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chd1" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chs2" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137clb2" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhc2" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhc3" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs1" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhd3" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls3" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lld2" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb2" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls5" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca2" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla3" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs1" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187lls3" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha2" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs5" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca1" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229cca3" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229hha3" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs1" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha5" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks3" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls1" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chs5" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lls3" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls5" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls5-a" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127scm" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127dz" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132dz" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127sc" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132sem" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1220asc" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1220ascm" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180dz" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137se" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143sc" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143se" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143sem" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item152dz" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item152se" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163se" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163dz" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177sem" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177dz" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190scm" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190sem" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132sc" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132sem" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2180sem" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item252se" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item252sem" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item277sem" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgk-sunv" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item204989-7" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220497" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item220498" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223158-2" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223158-4" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-4" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-60" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item242948" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-2wh-d" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-2wh-c" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-1wh-c" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-2wh-c" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-3wh-c" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-c" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-3wh-c" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-6gr" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-611-b" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms1" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bks3" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms2" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs2" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks2" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms2" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs1" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bls2" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs2" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks2" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms2" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms5" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms1" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms3" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks5" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks2" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs2" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls3" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms5" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs2" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs3" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks1" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms5" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-48" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-70" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-90" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-112" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-112" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-137" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-137" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000a-187" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lls1" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcb3" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090hnsg" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090lnsg" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112cnsg" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls5" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075khs3" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs5" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ckb3" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs1" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ckb5" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb1" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs2" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090llb2" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs3" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kmb3" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs3" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kks2" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms1" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lms3" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms3" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka1" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bba1" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma3" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bkc3" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc2" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs2" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks3" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms1" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs5" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chc3" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks2" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks5" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms5" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp2-42-xxx-b" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-611-4wh-b" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-611b-dbdb29ee" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-11w" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-42-b" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-26-b" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-13-b" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-28-b" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp2-15-b" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-26-b" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-a" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-a" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-a" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-a" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-13w" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-13w" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-c" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-28-b" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-3" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-32-a" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-18-a" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-15-b" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-26-a" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-23-c" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x15-a" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x8023-b" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-4gf" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-4-4gr" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-4" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-4gf" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-2gf" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-13w-2gr" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-13w" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-2gf" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-2gf" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-4-4gf" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-4" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-3gf" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-4gf" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-7w-6gf" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-7w" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-4-4gr" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-4" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-4gf" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx12-6w-6gf" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx12-6w" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-4gr" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-4gr" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-2gr" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-6w-6gf" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-6w" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-6w-6gf" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-6w" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-13w-3gf" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-13w" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-2gf" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-2gf" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-7w-6gf" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-7w" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshp1-42-xxx-b" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp1-42-b" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-3wh-b" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-32-2wh-b" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-32-b" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-3wh-b" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-3wh-b" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-4wh" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-3wh-b" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-15-2wh" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-15" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-42-xxx-b" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-42-b" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-2wh" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-4-6wh" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-4" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-3wh" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-6w-4wh" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-6w" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-11w-4wh" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-11w" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-2wh" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-6wh" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-d" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-6w-c" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-6w-b" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-15-b" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-18-b" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shp3-26-b" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-38-d" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-23-d" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-18-d" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-42-b" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-80-b" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-13-c" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-38-a" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-28" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-80-a" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-80-a" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-38-a" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-28-a" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80c" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8023-b" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8018-a" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x23-b" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x23-b" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x18-a" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x18-a" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-3gf" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-6w-4gf" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-4gr" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-6gf" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-6gf" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-6gf" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-4gf" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-6w-6gf" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-6w" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-4-6gf" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-4" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-4gf" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-7w-6gf" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-7w" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-6gf" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-6gf" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-4gr" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-7w-4gf" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-7w" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-6w-6gf" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-6w" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-4gr" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-3-6gf" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-3" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-13w-3gf" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-13w" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-4gf" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-4-4gr" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-4" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-11w-3gf" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-11w" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx8-15-2gf" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx8-15" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-80-det-a" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-80-a" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-3wh-a" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-11w-a" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-2wh-a" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-1wh-c" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-2wh-a" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-4wh-a" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-32-2wh-a" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-32-a" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-7w-3wh-a" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-7w-a" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-6-qd-a" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-6w-6wh-a" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-6w-a" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-7w-3wh-e" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-7w-e" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-4wh-d" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-7w-3wh-d" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-7w-d" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp200-38-2wh-a" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-38-a" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp200-80-xxx-a" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp200-80-a" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx200-38-2wh-a" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx200-38-a" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx10-7w-2gr" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx10-7w" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx8-11w-2gr" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx8-11w" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-1wh-b" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-15-2wh" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-13w-2wh" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-4wh" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-4-4wh" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-4wh" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-7w-6wh" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-11w-6wh" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-11w" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-6w-6wh" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-6w" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemlx6-7w-4wh" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/lx6-7w" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-7w-2wh" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-7w" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-4-6wh" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-4" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-11w-3wh" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-11w" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-13w-3wh" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-13w" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-2wh-b" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-2wh" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-7w-6wh" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-7w" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-3wh" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-11w-6wh" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-11w" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-13w-2wh" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-13w" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-2gr" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-23-det-a" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-23-a" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-23-det-c" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-23-c" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-13-det-c" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-13-c" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp3-13-det-a" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp3-13-a" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-18-det-d" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-18-d" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-18-det-c" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-18-c" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-1wh-b" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-26-1wh-b" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-26-b" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-1wh-b" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-32-1wh-b" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-32-b" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-38-1wh-b" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-38-b" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-15-1wh-b" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-15-b" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-18-1wh-b" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-18-b" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-1wh-b" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-38-1wh-b" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-38-b" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-13-3wh-b" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-13-b" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-1wh-b" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-3wh-b" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-18-1wh-b" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-18-b" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-3wh-b" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-1wh-b" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-3wh-b" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-32" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-63" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-64" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-127a" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-77" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-43" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb5-64" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-240" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemwgb4-37" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-10" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-43" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-34" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-44" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-35" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-13" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-37" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-45" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-38" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-152b" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45593-137" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45593-163" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-1132a" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-190a" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45595-1127b" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45594-143" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item45597-220" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-15-det-b" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-15-b" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-32-det-c" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-32-c" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-38-det-b" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-b" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-26-det-d" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-26-d" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-4gr" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8023-det-b" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8023-b" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-8018-det-a" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-8018-a" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x23-det-b" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x23-b" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x23-det-b" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x23-b" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x18-det-a" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x18-a" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x18-det-a" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x18-a" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-80x15-det-a" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-80x15-a" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-x80x15-det-a" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-x80x15-a" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemhx6-611-6wh-b" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/hx6-611-b" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-d" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-15-d" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-g" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-c" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-e" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-b" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-13-det-d" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-13-d" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-18-det-g" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-18-g" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-26-det-d" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-26-d" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-32-det-c" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-32-c" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-38-det-c" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-38-c" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-3wh-d" TargetMode="External" /><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item6600d-4" TargetMode="External" /><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300" TargetMode="External" /><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr150" TargetMode="External" /><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit1" TargetMode="External" /><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit2" TargetMode="External" /><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemsd-003-kit3" TargetMode="External" /><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms3" TargetMode="External" /><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bhs3" TargetMode="External" /><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks1" TargetMode="External" /><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs3" TargetMode="External" /><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-controller" TargetMode="External" /><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-dryer" TargetMode="External" /><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmt-filters" TargetMode="External" /><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/item31614-4" TargetMode="External" /><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-a0857-001" TargetMode="External" /><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemae01k-d0840-500" TargetMode="External" /><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew180" TargetMode="External" /><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew127a" TargetMode="External" /><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemew220" TargetMode="External" /><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/standard-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-105" TargetMode="External" /><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp127a" TargetMode="External" /><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs1" TargetMode="External" /><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks5" TargetMode="External" /><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kls2" TargetMode="External" /><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hhs5" TargetMode="External" /><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms2" TargetMode="External" /><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms1" TargetMode="External" /><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls2" TargetMode="External" /><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms3" TargetMode="External" /><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh090mc091c091sg" TargetMode="External" /><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh137mc102c102sg" TargetMode="External" /><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bka3" TargetMode="External" /><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kms2" TargetMode="External" /><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms5" TargetMode="External" /><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms5" TargetMode="External" /><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma2" TargetMode="External" /><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mc0102msg" TargetMode="External" /><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mh0102ksg" TargetMode="External" /><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt075mcg" TargetMode="External" /><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemt112ccg" TargetMode="External" /><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-taper-transition" TargetMode="External" /><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls3" TargetMode="External" /><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb3" TargetMode="External" /><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hks3" TargetMode="External" /><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs5" TargetMode="External" /><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb5" TargetMode="External" /><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccb5" TargetMode="External" /><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hls2" TargetMode="External" /><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chb3" TargetMode="External" /><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090llb1" TargetMode="External" /><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs1" TargetMode="External" /><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090chs3" TargetMode="External" /><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kmb2" TargetMode="External" /><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090ccs2" TargetMode="External" /><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kkb2" TargetMode="External" /><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090lls3-a" TargetMode="External" /><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb1" TargetMode="External" /><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhs5" TargetMode="External" /><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kms3" TargetMode="External" /><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs3" TargetMode="External" /><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbs5" TargetMode="External" /><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc2" TargetMode="External" /><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bkc2" TargetMode="External" /><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc5" TargetMode="External" /><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc1" TargetMode="External" /><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks1" TargetMode="External" /><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs1" TargetMode="External" /><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bks2" TargetMode="External" /><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc3" TargetMode="External" /><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccs3" TargetMode="External" /><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112bbc5" TargetMode="External" /><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ckc3" TargetMode="External" /><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cmc5" TargetMode="External" /><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112ccc1" TargetMode="External" /><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cms2" TargetMode="External" /><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs3" TargetMode="External" /><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112chs5" TargetMode="External" /><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112cks5" TargetMode="External" /><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs1" TargetMode="External" /><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc2" TargetMode="External" /><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc3" TargetMode="External" /><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs2" TargetMode="External" /><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hls3" TargetMode="External" /><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hhs3" TargetMode="External" /><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hkc5" TargetMode="External" /><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks3" TargetMode="External" /><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks1" TargetMode="External" /><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls5" TargetMode="External" /><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hks2" TargetMode="External" /><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks5" TargetMode="External" /><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc5" TargetMode="External" /><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms1" TargetMode="External" /><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hlc5" TargetMode="External" /><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms3" TargetMode="External" /><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kkc3" TargetMode="External" /><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112hms5" TargetMode="External" /><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kms5" TargetMode="External" /><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mmc2" TargetMode="External" /><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kmc3" TargetMode="External" /><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112klc5" TargetMode="External" /><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls2" TargetMode="External" /><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112mms2" TargetMode="External" /><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kks2" TargetMode="External" /><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112kls3" TargetMode="External" /><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf112lls3" TargetMode="External" /><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccd3" TargetMode="External" /><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb3" TargetMode="External" /><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccb1" TargetMode="External" /><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccc5" TargetMode="External" /><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137ccs1" TargetMode="External" /><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137clb5" TargetMode="External" /><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137cls2" TargetMode="External" /><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chb5" TargetMode="External" /><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137cls3" TargetMode="External" /><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chd3" TargetMode="External" /><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137chs3" TargetMode="External" /><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhd2" TargetMode="External" /><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs2" TargetMode="External" /><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls1" TargetMode="External" /><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs3" TargetMode="External" /><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls2" TargetMode="External" /><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhs5" TargetMode="External" /><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb1" TargetMode="External" /><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hls5" TargetMode="External" /><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls1" TargetMode="External" /><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb3" TargetMode="External" /><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hlb5" TargetMode="External" /><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hlc2" TargetMode="External" /><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hhb5" TargetMode="External" /><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137hld5" TargetMode="External" /><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187cca3" TargetMode="External" /><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha1" TargetMode="External" /><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs2" TargetMode="External" /><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hha3" TargetMode="External" /><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187ccs3" TargetMode="External" /><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs2" TargetMode="External" /><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hhs3" TargetMode="External" /><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla1" TargetMode="External" /><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf187hla2" TargetMode="External" /><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229ccs3" TargetMode="External" /><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229hhs3" TargetMode="External" /><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf137lls3" TargetMode="External" /><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090kls3" TargetMode="External" /><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf229lls3" TargetMode="External" /><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cms5" TargetMode="External" /><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034mms3" TargetMode="External" /><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hkb2" TargetMode="External" /><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cls5" TargetMode="External" /><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1127sem" TargetMode="External" /><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132sc" TargetMode="External" /><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1132scm" TargetMode="External" /><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180sc" TargetMode="External" /><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item1180scm" TargetMode="External" /><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137dz" TargetMode="External" /><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item137sem" TargetMode="External" /><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item143dz" TargetMode="External" /><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163sem" TargetMode="External" /><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item163sc" TargetMode="External" /><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177scm" TargetMode="External" /><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177se" TargetMode="External" /><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item177sc" TargetMode="External" /><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190dz" TargetMode="External" /><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-splices" TargetMode="External" /><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item190se" TargetMode="External" /><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item2132scm" TargetMode="External" /><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item290sc" TargetMode="External" /><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/waveguide-connectors" TargetMode="External" /><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-13-b" TargetMode="External" /><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-26-c" TargetMode="External" /><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-23-b" TargetMode="External" /><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-c" TargetMode="External" /><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx4-7w-3wh" TargetMode="External" /><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx4-7w" TargetMode="External" /><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-11w-2gf" TargetMode="External" /><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-11w" TargetMode="External" /><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-3-4gf" TargetMode="External" /><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-3" TargetMode="External" /><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-11w-3gf" TargetMode="External" /><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-11w" TargetMode="External" /><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-7w-2gf" TargetMode="External" /><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-7w" TargetMode="External" /><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx12-3-4gf" TargetMode="External" /><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx12-3" TargetMode="External" /><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx10-4-4gf" TargetMode="External" /><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx10-4" TargetMode="External" /><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-6w-6wh-c" TargetMode="External" /><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-6w-c" TargetMode="External" /><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-4wh-a" TargetMode="External" /><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-4wh-b" TargetMode="External" /><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-4wh-d" TargetMode="External" /><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp4-11w-3wh-a" TargetMode="External" /><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp4-11w-a" TargetMode="External" /><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-11w-6wh-a" TargetMode="External" /><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-11w-a" TargetMode="External" /><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-2wh-c" TargetMode="External" /><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-6w-6wh-b" TargetMode="External" /><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-6w-b" TargetMode="External" /><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-3wh-c" TargetMode="External" /><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-c" TargetMode="External" /><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-2wh-c" TargetMode="External" /><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-c" TargetMode="External" /><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-3wh-b" TargetMode="External" /><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-3wh-c" TargetMode="External" /><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-c" TargetMode="External" /><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-32-3wh-b" TargetMode="External" /><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-32-b" TargetMode="External" /><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-2wh-f" TargetMode="External" /><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp6-7w-2wh-d" TargetMode="External" /><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp6-7w-d" TargetMode="External" /><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80-det-a" TargetMode="External" /><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-a" TargetMode="External" /><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-1wh-b" TargetMode="External" /><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-3wh-f" TargetMode="External" /><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-f" TargetMode="External" /><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-1wh-b" TargetMode="External" /><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-2wh-b" TargetMode="External" /><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-b" TargetMode="External" /><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-3wh-b" TargetMode="External" /><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-b" TargetMode="External" /><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-2wh-a" TargetMode="External" /><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-4wh-a" TargetMode="External" /><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-23-2wh-a" TargetMode="External" /><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-23-a" TargetMode="External" /><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-15-3wh-a" TargetMode="External" /><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-15-a" TargetMode="External" /><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-11w-6wh-a" TargetMode="External" /><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-11w-a" TargetMode="External" /><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-3wh-c" TargetMode="External" /><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-2wh-a" TargetMode="External" /><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-11w-6wh-a" TargetMode="External" /><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-11w-a" TargetMode="External" /><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-1wh-c" TargetMode="External" /><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-1wh-a" TargetMode="External" /><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-7w-4wh-e" TargetMode="External" /><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-7w-e" TargetMode="External" /><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-13-2wh-a" TargetMode="External" /><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-13-a" TargetMode="External" /><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-2wh-a" TargetMode="External" /><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-2wh-c" TargetMode="External" /><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-2wh-b" TargetMode="External" /><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-13-1wh-c" TargetMode="External" /><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-13-c" TargetMode="External" /><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-26-3wh-c" TargetMode="External" /><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-26-c" TargetMode="External" /><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-7w-6wh-a" TargetMode="External" /><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-7w-a" TargetMode="External" /><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-18-3wh-a" TargetMode="External" /><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-18-a" TargetMode="External" /><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-2wh-c" TargetMode="External" /><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-26-3wh-a" TargetMode="External" /><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-26-a" TargetMode="External" /><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-13-3wh-b" TargetMode="External" /><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-13-b" TargetMode="External" /><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-2wh-a" TargetMode="External" /><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-18-3wh-c" TargetMode="External" /><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-18-c" TargetMode="External" /><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-3wh-a" TargetMode="External" /><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-1wh-b" TargetMode="External" /><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-4wh-a" TargetMode="External" /><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx3-6w-4wh-a" TargetMode="External" /><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx3-6w-a" TargetMode="External" /><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-1wh-c" TargetMode="External" /><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-15-1wh-c" TargetMode="External" /><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-15-c" TargetMode="External" /><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-15-3wh-b" TargetMode="External" /><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-15-b" TargetMode="External" /><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-6-qd-a" TargetMode="External" /><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-4wh-d" TargetMode="External" /><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-2wh-c" TargetMode="External" /><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-11w-6wh-a" TargetMode="External" /><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-11w-a" TargetMode="External" /><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-7w-6wh-d" TargetMode="External" /><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-7w-d" TargetMode="External" /><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-23-3wh-b" TargetMode="External" /><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-23-b" TargetMode="External" /><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx4-23-3wh-c" TargetMode="External" /><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx4-23-c" TargetMode="External" /><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-18-2wh-b" TargetMode="External" /><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-18-b" TargetMode="External" /><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-6w-6wh" TargetMode="External" /><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-6w" TargetMode="External" /><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-6-qd-b" TargetMode="External" /><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx6-6w-6wh-b" TargetMode="External" /><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx6-6w-b" TargetMode="External" /><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-6w-4wh-b" TargetMode="External" /><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-6w-b" TargetMode="External" /><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-11w-6wh-b" TargetMode="External" /><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-11w-b" TargetMode="External" /><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-15-2wh-b" TargetMode="External" /><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-15-b" TargetMode="External" /><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-23-2wh-b" TargetMode="External" /><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-23-b" TargetMode="External" /><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-4-4wh" TargetMode="External" /><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-4" TargetMode="External" /><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx3-26-2wh-b" TargetMode="External" /><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx3-26-b" TargetMode="External" /><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-23-2wh-b" TargetMode="External" /><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-23-b" TargetMode="External" /><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx1-28-2wh-b" TargetMode="External" /><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx1-28-b" TargetMode="External" /><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-13-2wh-b" TargetMode="External" /><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-13-b" TargetMode="External" /><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemusx6-15-3wh" TargetMode="External" /><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/usx6-15" TargetMode="External" /><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-23-2wh-b" TargetMode="External" /><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-23-b" TargetMode="External" /><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemshpx2-28-2wh-b" TargetMode="External" /><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/shpx2-28-b" TargetMode="External" /><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-3wh-b" TargetMode="External" /><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-11w-2wh-b" TargetMode="External" /><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-11w-b" TargetMode="External" /><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-26-1wh-d" TargetMode="External" /><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-26-d" TargetMode="External" /><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-3wh-d" TargetMode="External" /><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-7w-4wh-d" TargetMode="External" /><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-7w-d" TargetMode="External" /><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-1wh-c" TargetMode="External" /><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-32-1wh-c" TargetMode="External" /><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-32-c" TargetMode="External" /><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-4wh-b" TargetMode="External" /><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-18-3wh-d" TargetMode="External" /><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-18-d" TargetMode="External" /><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-11w-6wh-b" TargetMode="External" /><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-11w-b" TargetMode="External" /><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-2wh-c" TargetMode="External" /><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-15-3wh-c" TargetMode="External" /><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-15-c" TargetMode="External" /><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp2-42-det-b" TargetMode="External" /><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp2-42-b" TargetMode="External" /><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-28-2wh-d" TargetMode="External" /><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-28-d" TargetMode="External" /><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx2-23-3wh-d" TargetMode="External" /><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx2-23-d" TargetMode="External" /><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item223306-100" TargetMode="External" /><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs1" TargetMode="External" /><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls1" TargetMode="External" /><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms3" TargetMode="External" /><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks3" TargetMode="External" /><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090cnsg" TargetMode="External" /><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090knsg" TargetMode="External" /><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc090mnsg" TargetMode="External" /><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112hnsg" TargetMode="External" /><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112knsg" TargetMode="External" /><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc112lnsg" TargetMode="External" /><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137cnsg" TargetMode="External" /><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc137hnsg" TargetMode="External" /><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemc187cnsg" TargetMode="External" /><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd137hlsg" TargetMode="External" /><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd090ccsg" TargetMode="External" /><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd090hlsg" TargetMode="External" /><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemd112hlsg" TargetMode="External" /><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-rigid-twist" TargetMode="External" /><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme112mc102c102sg" TargetMode="External" /><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/iteme137mh102l102sg" TargetMode="External" /><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka5" TargetMode="External" /><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms1" TargetMode="External" /><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028bbs3" TargetMode="External" /><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mms2" TargetMode="External" /><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms2" TargetMode="External" /><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kms3" TargetMode="External" /><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemh137mh102l102sg" TargetMode="External" /><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-swept-bend" TargetMode="External" /><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc0102hsg" TargetMode="External" /><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms1" TargetMode="External" /><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lhs3" TargetMode="External" /><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms5" TargetMode="External" /><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks5" TargetMode="External" /><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls5" TargetMode="External" /><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls2" TargetMode="External" /><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcb2" TargetMode="External" /><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hms2" TargetMode="External" /><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kls3" TargetMode="External" /><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kks2" TargetMode="External" /><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs1" TargetMode="External" /><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms2" TargetMode="External" /><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms3" TargetMode="External" /><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bbs5" TargetMode="External" /><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-17" TargetMode="External" /><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33544-18" TargetMode="External" /><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-127a" TargetMode="External" /><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-85" TargetMode="External" /><Relationship Id="rId2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-180" TargetMode="External" /><Relationship Id="rId2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-240" TargetMode="External" /><Relationship Id="rId2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245314-37" TargetMode="External" /><Relationship Id="rId2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/245314-series" TargetMode="External" /><Relationship Id="rId2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item245311" TargetMode="External" /><Relationship Id="rId2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/saw-guide" TargetMode="External" /><Relationship Id="rId2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item33586-11" TargetMode="External" /><Relationship Id="rId2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewbtk-1" TargetMode="External" /><Relationship Id="rId2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/bending-tool-kit" TargetMode="External" /><Relationship Id="rId2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemgnd-1m" TargetMode="External" /><Relationship Id="rId2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item204989-10" TargetMode="External" /><Relationship Id="rId2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item223700-724" TargetMode="External" /><Relationship Id="rId2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-2" TargetMode="External" /><Relationship Id="rId2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-3" TargetMode="External" /><Relationship Id="rId2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241545" TargetMode="External" /><Relationship Id="rId2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/item241088-1" TargetMode="External" /><Relationship Id="rId2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/grounding-series" TargetMode="External" /><Relationship Id="rId2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlp1-42-det-e" TargetMode="External" /><Relationship Id="rId2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlp1-42-e" TargetMode="External" /><Relationship Id="rId2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-13-3wh-d" TargetMode="External" /><Relationship Id="rId2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-13-d" TargetMode="External" /><Relationship Id="rId2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-1wh-d" TargetMode="External" /><Relationship Id="rId2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-15-2wh-d" TargetMode="External" /><Relationship Id="rId2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-15-d" TargetMode="External" /><Relationship Id="rId2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-1wh-g" TargetMode="External" /><Relationship Id="rId2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-18-3wh-g" TargetMode="External" /><Relationship Id="rId2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-18-g" TargetMode="External" /><Relationship Id="rId2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-23-3wh-d" TargetMode="External" /><Relationship Id="rId2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-23-d" TargetMode="External" /><Relationship Id="rId2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-1wh-d" TargetMode="External" /><Relationship Id="rId2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-26-2wh-d" TargetMode="External" /><Relationship Id="rId2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-26-d" TargetMode="External" /><Relationship Id="rId2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-1wh-c" TargetMode="External" /><Relationship Id="rId2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-28-3wh-c" TargetMode="External" /><Relationship Id="rId2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-28-c" TargetMode="External" /><Relationship Id="rId2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-1wh-c" TargetMode="External" /><Relationship Id="rId2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-38-2wh-c" TargetMode="External" /><Relationship Id="rId2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-38-c" TargetMode="External" /><Relationship Id="rId2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-42-det-e" TargetMode="External" /><Relationship Id="rId2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-42-e" TargetMode="External" /><Relationship Id="rId2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/itemvhlpx1-80-det-b" TargetMode="External" /><Relationship Id="rId2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/antennas/vhlpx1-80-b" TargetMode="External" /><Relationship Id="rId2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bks2" TargetMode="External" /><Relationship Id="rId2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemhr300b-snmp" TargetMode="External" /><Relationship Id="rId2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/pressurization/itemmojave-kit-solnd" TargetMode="External" /><Relationship Id="rId2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bks3" TargetMode="External" /><Relationship Id="rId2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kls3" TargetMode="External" /><Relationship Id="rId2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hms3" TargetMode="External" /><Relationship Id="rId2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs5" TargetMode="External" /><Relationship Id="rId2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062mms2" TargetMode="External" /><Relationship Id="rId2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs3" TargetMode="External" /><Relationship Id="rId2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hks3" TargetMode="External" /><Relationship Id="rId2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms3" TargetMode="External" /><Relationship Id="rId2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kks1" TargetMode="External" /><Relationship Id="rId2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062kms2" TargetMode="External" /><Relationship Id="rId2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item243498-84" TargetMode="External" /><Relationship Id="rId2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55000-62" TargetMode="External" /><Relationship Id="rId2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-159" TargetMode="External" /><Relationship Id="rId2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-229" TargetMode="External" /><Relationship Id="rId2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/item55001-90" TargetMode="External" /><Relationship Id="rId2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-pressure-window" TargetMode="External" /><Relationship Id="rId2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bbs5" TargetMode="External" /><Relationship Id="rId2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062bms5" TargetMode="External" /><Relationship Id="rId2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs3" TargetMode="External" /><Relationship Id="rId2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hls5" TargetMode="External" /><Relationship Id="rId2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062hhs1" TargetMode="External" /><Relationship Id="rId2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075bbs5" TargetMode="External" /><Relationship Id="rId2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-107" TargetMode="External" /><Relationship Id="rId2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp43" TargetMode="External" /><Relationship Id="rId2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/itemewp90-100" TargetMode="External" /><Relationship Id="rId2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/elliptical-waveguides-connectors-accessories/premium-elliptical-waveguide" TargetMode="External" /><Relationship Id="rId2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-coax-transition" TargetMode="External" /><Relationship Id="rId2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hks2" TargetMode="External" /><Relationship Id="rId2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms2" TargetMode="External" /><Relationship Id="rId2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kks3" TargetMode="External" /><Relationship Id="rId2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075hls3" TargetMode="External" /><Relationship Id="rId2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075mms3" TargetMode="External" /><Relationship Id="rId2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf062lls3" TargetMode="External" /><Relationship Id="rId2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mc0102msg" TargetMode="External" /><Relationship Id="rId2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr112mk0102msg" TargetMode="External" /><Relationship Id="rId2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr090mh0102msg" TargetMode="External" /><Relationship Id="rId2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemr137mc0102hsg" TargetMode="External" /><Relationship Id="rId2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-straight-section" TargetMode="External" /><Relationship Id="rId2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma2" TargetMode="External" /><Relationship Id="rId2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kma3" TargetMode="External" /><Relationship Id="rId2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028kka2" TargetMode="External" /><Relationship Id="rId2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf034kks1" TargetMode="External" /><Relationship Id="rId2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042bms5" TargetMode="External" /><Relationship Id="rId2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf028mma5" TargetMode="External" /><Relationship Id="rId2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042kms5" TargetMode="External" /><Relationship Id="rId2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf042mms1" TargetMode="External" /><Relationship Id="rId2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075lms3" TargetMode="External" /><Relationship Id="rId2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs2" TargetMode="External" /><Relationship Id="rId2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bcs3" TargetMode="External" /><Relationship Id="rId2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075khs2" TargetMode="External" /><Relationship Id="rId2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf075kms1" TargetMode="External" /><Relationship Id="rId2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090hhb2" TargetMode="External" /><Relationship Id="rId2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090bbs2" TargetMode="External" /><Relationship Id="rId2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/itemf090cks3" TargetMode="External" /><Relationship Id="rId2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/rectangular-flexible-twistable-waveguides/waveguide-flex-twist" TargetMode="External" /><Relationship Id="rId2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J1499"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="44.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="203.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="36.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -9976,26921 +9979,26929 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>25</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J25" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F32" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F35" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D36" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>93</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="H40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>95</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>97</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="H42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>100</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>101</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="H43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>104</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>106</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>109</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>104</v>
       </c>
       <c r="D46" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>111</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>114</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="H48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>116</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D49" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>119</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D53" t="s">
-        <v>121</v>
+        <v>129</v>
+      </c>
+      <c r="F53" t="s">
+        <v>33</v>
       </c>
       <c r="H53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>132</v>
+      </c>
+      <c r="F54" t="s">
+        <v>33</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>127</v>
+        <v>135</v>
+      </c>
+      <c r="F55" t="s">
+        <v>33</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>136</v>
+      </c>
+      <c r="C56" t="s">
+        <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>130</v>
+        <v>137</v>
+      </c>
+      <c r="F56" t="s">
+        <v>33</v>
       </c>
       <c r="H56" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J56" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>138</v>
+      </c>
+      <c r="C57" t="s">
+        <v>15</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>140</v>
+      </c>
+      <c r="C58" t="s">
+        <v>15</v>
       </c>
       <c r="D58" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F58" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>138</v>
+        <v>101</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F60" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
+        <v>149</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F62" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>155</v>
+      </c>
+      <c r="F63" t="s">
+        <v>25</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F66" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H66" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>135</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H67" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="F69" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="D70" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="F70" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D71" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H71" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>179</v>
+      </c>
+      <c r="C72" t="s">
+        <v>15</v>
       </c>
       <c r="D72" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>181</v>
+      </c>
+      <c r="C73" t="s">
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>183</v>
+      </c>
+      <c r="C74" t="s">
+        <v>15</v>
       </c>
       <c r="D74" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H74" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>185</v>
+      </c>
+      <c r="C75" t="s">
+        <v>15</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="F75" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>187</v>
+      </c>
+      <c r="C76" t="s">
+        <v>15</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="F76" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>189</v>
+      </c>
+      <c r="C77" t="s">
+        <v>15</v>
       </c>
       <c r="D77" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="F77" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>191</v>
+      </c>
+      <c r="C78" t="s">
+        <v>15</v>
       </c>
       <c r="D78" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="F78" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>193</v>
+      </c>
+      <c r="C79" t="s">
+        <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F79" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>195</v>
+      </c>
+      <c r="C80" t="s">
+        <v>15</v>
       </c>
       <c r="D80" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H80" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>197</v>
+      </c>
+      <c r="C81" t="s">
+        <v>15</v>
       </c>
       <c r="D81" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F81" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>199</v>
+      </c>
+      <c r="C82" t="s">
+        <v>15</v>
       </c>
       <c r="D82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F82" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H82" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="C83" s="1" t="s">
         <v>201</v>
+      </c>
+      <c r="C83" t="s">
+        <v>15</v>
       </c>
       <c r="D83" t="s">
         <v>202</v>
       </c>
       <c r="F83" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H83" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="C84" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" t="s">
         <v>204</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H84" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" t="s">
         <v>206</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H85" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>207</v>
+      </c>
+      <c r="C86" t="s">
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="F86" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D87" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>211</v>
       </c>
       <c r="H87" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>214</v>
       </c>
       <c r="H88" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D89" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>217</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="D90" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>126</v>
+        <v>210</v>
       </c>
       <c r="D91" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="H91" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>114</v>
+        <v>223</v>
       </c>
       <c r="D92" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D93" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D94" t="s">
         <v>230</v>
       </c>
       <c r="H94" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>114</v>
+        <v>232</v>
       </c>
       <c r="D95" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H95" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D96" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="D97" t="s">
-        <v>237</v>
+        <v>239</v>
+      </c>
+      <c r="F97" t="s">
+        <v>25</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D98" t="s">
-        <v>239</v>
+        <v>242</v>
+      </c>
+      <c r="F98" t="s">
+        <v>25</v>
       </c>
       <c r="H98" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D99" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>245</v>
       </c>
       <c r="H99" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D100" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H100" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D101" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>249</v>
       </c>
       <c r="H101" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D102" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H102" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D103" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="H103" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D104" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H104" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D105" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H105" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D106" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H106" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="D107" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H107" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D108" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H108" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D109" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F109" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H109" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D110" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H110" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D111" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H111" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H112" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D113" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H113" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D114" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H114" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D115" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H115" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D116" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H116" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="D117" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H117" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>259</v>
+        <v>292</v>
       </c>
       <c r="D118" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H118" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D119" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H119" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D120" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F120" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H120" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H121" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D122" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H122" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D123" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H123" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J123" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D124" t="s">
+        <v>310</v>
+      </c>
+      <c r="F124" t="s">
+        <v>33</v>
+      </c>
+      <c r="H124" t="s">
+        <v>13</v>
+      </c>
+      <c r="J124" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J125" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="D126" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H126" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D127" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H127" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J127" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D128" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H128" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="D129" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H129" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="D130" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H130" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>295</v>
+        <v>326</v>
       </c>
       <c r="D131" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H131" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J131" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D132" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H132" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D133" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="F133" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H133" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D134" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H134" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D135" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H135" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D136" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H136" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D137" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H137" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="D138" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H138" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D139" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H139" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D140" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H140" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="D141" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H141" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="D142" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H142" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="D143" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H143" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D144" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H144" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H145" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D146" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H146" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D147" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H147" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="D148" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H148" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D149" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H149" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="D150" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H150" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D151" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H151" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>334</v>
+        <v>374</v>
       </c>
       <c r="D152" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H152" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D153" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H153" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D154" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H154" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="D155" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H155" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="D156" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="F156" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H156" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D157" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="F157" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H157" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D158" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="F158" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H158" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="D159" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="F159" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H159" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="D160" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="F160" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H160" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>400</v>
+        <v>104</v>
       </c>
       <c r="D161" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>406</v>
       </c>
       <c r="H161" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>403</v>
+        <v>89</v>
       </c>
       <c r="D162" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="H162" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="D163" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F163" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H163" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>201</v>
+        <v>412</v>
       </c>
       <c r="D164" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F164" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H164" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D165" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="F165" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H165" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>181</v>
+        <v>418</v>
       </c>
       <c r="D166" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F166" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H166" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>195</v>
+        <v>421</v>
       </c>
       <c r="D167" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="F167" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H167" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="D168" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="F168" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H168" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D169" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H169" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D170" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H170" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="D171" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H171" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="D172" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H172" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D173" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H173" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="D174" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H174" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D175" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H175" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="D176" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H176" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D177" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H177" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="D178" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H178" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>448</v>
+        <v>174</v>
       </c>
       <c r="D179" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H179" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H180" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>427</v>
+        <v>154</v>
       </c>
       <c r="D181" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H181" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>443</v>
+        <v>168</v>
       </c>
       <c r="D182" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="F182" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H182" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D183" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="F183" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H183" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="D184" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H184" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D185" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="F185" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H185" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>427</v>
+        <v>470</v>
       </c>
       <c r="D186" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H186" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="D187" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H187" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>421</v>
+        <v>476</v>
       </c>
       <c r="D188" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="F188" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H188" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="D189" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H189" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>424</v>
+        <v>482</v>
       </c>
       <c r="D190" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H190" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="D191" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H191" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>478</v>
+        <v>160</v>
       </c>
       <c r="D192" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H192" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="D193" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="F193" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H193" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="D194" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H194" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D195" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H195" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>400</v>
+        <v>497</v>
       </c>
       <c r="D196" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="F196" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H196" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>499</v>
+      </c>
+      <c r="C197" t="s">
+        <v>500</v>
       </c>
       <c r="D197" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>501</v>
       </c>
       <c r="H197" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>168</v>
+        <v>504</v>
       </c>
       <c r="D198" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H198" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>506</v>
+      </c>
+      <c r="C199" t="s">
+        <v>500</v>
       </c>
       <c r="D199" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="H199" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>508</v>
+      </c>
+      <c r="C200" t="s">
+        <v>500</v>
       </c>
       <c r="D200" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="H200" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="C201" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C201" t="s">
+        <v>500</v>
+      </c>
+      <c r="D201" t="s">
+        <v>511</v>
+      </c>
+      <c r="H201" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D202" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="F202" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H202" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D203" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F203" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H203" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>518</v>
+      </c>
+      <c r="C204" t="s">
+        <v>15</v>
       </c>
       <c r="D204" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H204" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>520</v>
+      </c>
+      <c r="C205" t="s">
+        <v>15</v>
       </c>
       <c r="D205" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H205" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C206" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D206" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H206" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D207" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H207" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D208" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H208" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D209" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F209" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H209" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C210" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D210" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="F210" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H210" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D211" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="F211" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H211" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D212" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H212" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D213" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H213" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D214" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>539</v>
       </c>
       <c r="H214" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D215" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>543</v>
       </c>
       <c r="H215" t="s">
-        <v>14</v>
+        <v>544</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="D216" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="F216" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H216" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="D217" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H217" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>551</v>
+      </c>
+      <c r="C218" t="s">
+        <v>500</v>
       </c>
       <c r="D218" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>552</v>
       </c>
       <c r="H218" t="s">
-        <v>14</v>
+        <v>553</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="D219" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H219" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D220" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H220" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="D221" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>562</v>
       </c>
       <c r="H221" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="D222" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>565</v>
       </c>
       <c r="H222" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="D223" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>567</v>
       </c>
       <c r="H223" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D224" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>569</v>
       </c>
       <c r="H224" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="D225" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>573</v>
       </c>
       <c r="H225" t="s">
-        <v>14</v>
+        <v>574</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="D226" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>577</v>
       </c>
       <c r="H226" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D227" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>580</v>
       </c>
       <c r="H227" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D228" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>582</v>
       </c>
       <c r="H228" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D229" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>584</v>
       </c>
       <c r="H229" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>585</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D230" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>587</v>
       </c>
       <c r="H230" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>589</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D231" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="H231" t="s">
-        <v>580</v>
+        <v>588</v>
+      </c>
+      <c r="J231" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>591</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D232" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="H232" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>593</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D233" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="H233" t="s">
-        <v>580</v>
+        <v>588</v>
+      </c>
+      <c r="J233" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>594</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D234" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="H234" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D235" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="H235" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D236" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="H236" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D237" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="H237" t="s">
-        <v>592</v>
+        <v>588</v>
+      </c>
+      <c r="J237" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>602</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D238" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H238" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>604</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D239" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="H239" t="s">
-        <v>604</v>
+        <v>588</v>
+      </c>
+      <c r="J239" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="C240" t="s">
-        <v>11</v>
+      <c r="C240" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D240" t="s">
         <v>606</v>
       </c>
-      <c r="F240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H240" t="s">
-        <v>609</v>
+        <v>588</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>607</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>586</v>
       </c>
       <c r="D241" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="H241" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D242" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="H242" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D243" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="H243" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C244" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D244" t="s">
         <v>615</v>
       </c>
-      <c r="D244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H244" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D245" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="H245" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>625</v>
+        <v>586</v>
       </c>
       <c r="D246" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="H246" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D247" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="H247" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="C248" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D248" t="s">
         <v>625</v>
       </c>
-      <c r="D248" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H248" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D249" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="H249" t="s">
-        <v>613</v>
+        <v>623</v>
+      </c>
+      <c r="J249" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D250" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>629</v>
       </c>
       <c r="H250" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="D251" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>631</v>
       </c>
       <c r="H251" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="D252" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>633</v>
       </c>
       <c r="H252" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D253" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="H253" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D254" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="H254" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D255" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="H255" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="C256" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D256" t="s">
         <v>641</v>
       </c>
-      <c r="D256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H256" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D257" t="s">
-        <v>652</v>
-[...1 lines deleted...]
-      <c r="F257" t="s">
         <v>643</v>
       </c>
       <c r="H257" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D258" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="H258" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D259" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="H259" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>648</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>621</v>
       </c>
       <c r="D260" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="H260" t="s">
-        <v>659</v>
+        <v>623</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D261" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="H261" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D262" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="H262" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D263" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>590</v>
       </c>
       <c r="H263" t="s">
-        <v>644</v>
+        <v>588</v>
+      </c>
+      <c r="J263" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>667</v>
+        <v>586</v>
       </c>
       <c r="D264" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="H264" t="s">
-        <v>669</v>
+        <v>588</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>667</v>
+        <v>586</v>
       </c>
       <c r="D265" t="s">
-        <v>671</v>
+        <v>658</v>
       </c>
       <c r="H265" t="s">
-        <v>669</v>
+        <v>588</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="D266" t="s">
-        <v>673</v>
+        <v>660</v>
       </c>
       <c r="H266" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="D267" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="H267" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="D268" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="H268" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="D269" t="s">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="H269" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="D270" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="H270" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>683</v>
+        <v>609</v>
       </c>
       <c r="D271" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="H271" t="s">
-        <v>685</v>
+        <v>618</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>683</v>
+        <v>609</v>
       </c>
       <c r="D272" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="H272" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:8" ht="12.75">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>683</v>
+        <v>586</v>
       </c>
       <c r="D273" t="s">
-        <v>689</v>
+        <v>590</v>
       </c>
       <c r="H273" t="s">
-        <v>685</v>
+        <v>588</v>
+      </c>
+      <c r="J273" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>674</v>
+      </c>
+      <c r="C274" t="s">
+        <v>15</v>
       </c>
       <c r="D274" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
       <c r="H274" t="s">
-        <v>685</v>
+        <v>611</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>676</v>
+      </c>
+      <c r="C275" t="s">
+        <v>15</v>
       </c>
       <c r="D275" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="H275" t="s">
-        <v>694</v>
+        <v>574</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>678</v>
+      </c>
+      <c r="C276" t="s">
+        <v>15</v>
       </c>
       <c r="D276" t="s">
-        <v>696</v>
+        <v>679</v>
       </c>
       <c r="H276" t="s">
-        <v>685</v>
+        <v>578</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>683</v>
+        <v>561</v>
       </c>
       <c r="D277" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="H277" t="s">
-        <v>685</v>
+        <v>563</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>699</v>
+        <v>682</v>
       </c>
       <c r="C278" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D278" t="s">
         <v>683</v>
       </c>
-      <c r="D278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H278" t="s">
-        <v>694</v>
+        <v>563</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>684</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>561</v>
       </c>
       <c r="D279" t="s">
-        <v>702</v>
+        <v>685</v>
       </c>
       <c r="H279" t="s">
-        <v>685</v>
+        <v>563</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>686</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>561</v>
       </c>
       <c r="D280" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="H280" t="s">
-        <v>705</v>
+        <v>563</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>688</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>689</v>
       </c>
       <c r="D281" t="s">
-        <v>707</v>
+        <v>690</v>
+      </c>
+      <c r="F281" t="s">
+        <v>33</v>
       </c>
       <c r="H281" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
       <c r="D282" t="s">
-        <v>712</v>
+        <v>693</v>
+      </c>
+      <c r="F282" t="s">
+        <v>33</v>
       </c>
       <c r="H282" t="s">
-        <v>705</v>
+        <v>13</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="D283" t="s">
-        <v>715</v>
+        <v>696</v>
+      </c>
+      <c r="F283" t="s">
+        <v>33</v>
       </c>
       <c r="H283" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>714</v>
+        <v>698</v>
       </c>
       <c r="D284" t="s">
-        <v>717</v>
+        <v>699</v>
+      </c>
+      <c r="F284" t="s">
+        <v>33</v>
       </c>
       <c r="H284" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="D285" t="s">
-        <v>719</v>
+        <v>702</v>
+      </c>
+      <c r="F285" t="s">
+        <v>33</v>
       </c>
       <c r="H285" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>720</v>
+        <v>703</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="D286" t="s">
-        <v>721</v>
+        <v>705</v>
+      </c>
+      <c r="F286" t="s">
+        <v>33</v>
       </c>
       <c r="H286" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>706</v>
+      </c>
+      <c r="C287" t="s">
+        <v>500</v>
       </c>
       <c r="D287" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="H287" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>726</v>
+        <v>708</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="D288" t="s">
-        <v>727</v>
+        <v>710</v>
+      </c>
+      <c r="F288" t="s">
+        <v>33</v>
       </c>
       <c r="H288" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>711</v>
+      </c>
+      <c r="C289" t="s">
+        <v>500</v>
       </c>
       <c r="D289" t="s">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="H289" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>713</v>
+      </c>
+      <c r="C290" t="s">
+        <v>500</v>
       </c>
       <c r="D290" t="s">
-        <v>731</v>
+        <v>714</v>
       </c>
       <c r="H290" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>715</v>
+      </c>
+      <c r="C291" t="s">
+        <v>500</v>
       </c>
       <c r="D291" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="H291" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>717</v>
+      </c>
+      <c r="C292" t="s">
+        <v>500</v>
       </c>
       <c r="D292" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="H292" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>719</v>
+      </c>
+      <c r="C293" t="s">
+        <v>500</v>
       </c>
       <c r="D293" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="H293" t="s">
-        <v>725</v>
+        <v>502</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>721</v>
+      </c>
+      <c r="C294" t="s">
+        <v>500</v>
       </c>
       <c r="D294" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="H294" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:10" ht="12.75">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>723</v>
+      </c>
+      <c r="C295" t="s">
+        <v>500</v>
       </c>
       <c r="D295" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="H295" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>502</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>725</v>
+      </c>
+      <c r="C296" t="s">
+        <v>500</v>
       </c>
       <c r="D296" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="H296" t="s">
-        <v>741</v>
+        <v>502</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>727</v>
+      </c>
+      <c r="C297" t="s">
+        <v>500</v>
       </c>
       <c r="D297" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="H297" t="s">
-        <v>741</v>
+        <v>502</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>729</v>
+      </c>
+      <c r="C298" t="s">
+        <v>500</v>
       </c>
       <c r="D298" t="s">
-        <v>749</v>
+        <v>730</v>
       </c>
       <c r="H298" t="s">
-        <v>669</v>
+        <v>502</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>731</v>
+      </c>
+      <c r="C299" t="s">
+        <v>500</v>
       </c>
       <c r="D299" t="s">
-        <v>751</v>
+        <v>732</v>
       </c>
       <c r="H299" t="s">
-        <v>669</v>
+        <v>502</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>733</v>
+      </c>
+      <c r="C300" t="s">
+        <v>500</v>
       </c>
       <c r="D300" t="s">
-        <v>753</v>
+        <v>734</v>
       </c>
       <c r="H300" t="s">
-        <v>669</v>
+        <v>502</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>735</v>
+      </c>
+      <c r="C301" t="s">
+        <v>500</v>
       </c>
       <c r="D301" t="s">
-        <v>755</v>
+        <v>736</v>
       </c>
       <c r="H301" t="s">
-        <v>669</v>
+        <v>737</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>738</v>
+      </c>
+      <c r="C302" t="s">
+        <v>500</v>
       </c>
       <c r="D302" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="H302" t="s">
-        <v>669</v>
+        <v>737</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>740</v>
+      </c>
+      <c r="C303" t="s">
+        <v>500</v>
       </c>
       <c r="D303" t="s">
-        <v>759</v>
+        <v>741</v>
       </c>
       <c r="H303" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:10" ht="12.75">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>742</v>
+      </c>
+      <c r="C304" t="s">
+        <v>500</v>
       </c>
       <c r="D304" t="s">
         <v>743</v>
       </c>
       <c r="H304" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>737</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>744</v>
+      </c>
+      <c r="C305" t="s">
+        <v>500</v>
       </c>
       <c r="D305" t="s">
-        <v>762</v>
+        <v>745</v>
       </c>
       <c r="H305" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>746</v>
+      </c>
+      <c r="C306" t="s">
+        <v>500</v>
       </c>
       <c r="D306" t="s">
-        <v>764</v>
+        <v>747</v>
       </c>
       <c r="H306" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:10" ht="12.75">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>748</v>
+      </c>
+      <c r="C307" t="s">
+        <v>500</v>
       </c>
       <c r="D307" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="H307" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>737</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>750</v>
+      </c>
+      <c r="C308" t="s">
+        <v>500</v>
       </c>
       <c r="D308" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
       <c r="H308" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:10" ht="12.75">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>752</v>
+      </c>
+      <c r="C309" t="s">
+        <v>500</v>
       </c>
       <c r="D309" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="H309" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>737</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>754</v>
+      </c>
+      <c r="C310" t="s">
+        <v>500</v>
       </c>
       <c r="D310" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="H310" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>757</v>
+      </c>
+      <c r="C311" t="s">
+        <v>500</v>
       </c>
       <c r="D311" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="H311" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:10" ht="12.75">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>759</v>
+      </c>
+      <c r="C312" t="s">
+        <v>500</v>
       </c>
       <c r="D312" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="H312" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>756</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>762</v>
+      </c>
+      <c r="C313" t="s">
+        <v>500</v>
       </c>
       <c r="D313" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="H313" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:10" ht="12.75">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>764</v>
+      </c>
+      <c r="C314" t="s">
+        <v>500</v>
       </c>
       <c r="D314" t="s">
-        <v>743</v>
+        <v>765</v>
       </c>
       <c r="H314" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>756</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>767</v>
+      </c>
+      <c r="C315" t="s">
+        <v>500</v>
       </c>
       <c r="D315" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="H315" t="s">
-        <v>741</v>
+        <v>544</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>770</v>
+      </c>
+      <c r="C316" t="s">
+        <v>500</v>
       </c>
       <c r="D316" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="H316" t="s">
-        <v>741</v>
+        <v>772</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>773</v>
+      </c>
+      <c r="C317" t="s">
+        <v>500</v>
       </c>
       <c r="D317" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="H317" t="s">
-        <v>685</v>
+        <v>775</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>776</v>
+      </c>
+      <c r="C318" t="s">
+        <v>500</v>
       </c>
       <c r="D318" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="H318" t="s">
-        <v>685</v>
+        <v>756</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>778</v>
+      </c>
+      <c r="C319" t="s">
+        <v>15</v>
       </c>
       <c r="D319" t="s">
-        <v>785</v>
+        <v>779</v>
+      </c>
+      <c r="F319" t="s">
+        <v>33</v>
       </c>
       <c r="H319" t="s">
-        <v>685</v>
+        <v>13</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="C320" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D320" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>781</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="C321" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D321" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>783</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
+        <v>784</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="C322" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D322" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>786</v>
       </c>
       <c r="H322" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>787</v>
+      </c>
+      <c r="C323" t="s">
+        <v>500</v>
       </c>
       <c r="D323" t="s">
-        <v>500</v>
+        <v>788</v>
       </c>
       <c r="H323" t="s">
-        <v>14</v>
+        <v>756</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>790</v>
+      </c>
+      <c r="C324" t="s">
+        <v>500</v>
       </c>
       <c r="D324" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="H324" t="s">
-        <v>14</v>
+        <v>756</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>792</v>
+      </c>
+      <c r="C325" t="s">
+        <v>500</v>
       </c>
       <c r="D325" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="H325" t="s">
-        <v>14</v>
+        <v>756</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>499</v>
+        <v>795</v>
       </c>
       <c r="D326" t="s">
-        <v>798</v>
+        <v>796</v>
+      </c>
+      <c r="F326" t="s">
+        <v>33</v>
       </c>
       <c r="H326" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D327" t="s">
         <v>799</v>
       </c>
-      <c r="C327" s="1" t="s">
-[...3 lines deleted...]
-        <v>801</v>
+      <c r="F327" t="s">
+        <v>33</v>
       </c>
       <c r="H327" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D328" t="s">
         <v>802</v>
       </c>
-      <c r="C328" s="1" t="s">
-[...3 lines deleted...]
-        <v>804</v>
+      <c r="F328" t="s">
+        <v>33</v>
       </c>
       <c r="H328" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>496</v>
+        <v>801</v>
       </c>
       <c r="D329" t="s">
-        <v>806</v>
+        <v>804</v>
+      </c>
+      <c r="F329" t="s">
+        <v>33</v>
       </c>
       <c r="H329" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="D330" t="s">
         <v>807</v>
       </c>
-      <c r="C330" s="1" t="s">
-[...3 lines deleted...]
-        <v>809</v>
+      <c r="F330" t="s">
+        <v>33</v>
       </c>
       <c r="H330" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D331" t="s">
         <v>810</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D331" t="s">
+      <c r="F331" t="s">
         <v>811</v>
       </c>
       <c r="H331" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D332" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="H332" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="D333" t="s">
-        <v>816</v>
+        <v>818</v>
+      </c>
+      <c r="F333" t="s">
+        <v>811</v>
       </c>
       <c r="H333" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="D334" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H334" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>821</v>
+        <v>809</v>
       </c>
       <c r="D335" t="s">
         <v>822</v>
       </c>
       <c r="F335" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H335" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C336" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D336" t="s">
         <v>824</v>
       </c>
-      <c r="D336" t="s">
-        <v>825</v>
+      <c r="F336" t="s">
+        <v>811</v>
       </c>
       <c r="H336" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D337" t="s">
         <v>826</v>
       </c>
-      <c r="C337" s="1" t="s">
-[...3 lines deleted...]
-        <v>828</v>
+      <c r="F337" t="s">
+        <v>811</v>
       </c>
       <c r="H337" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="D338" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H338" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>832</v>
+        <v>809</v>
       </c>
       <c r="D339" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H339" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>835</v>
+        <v>809</v>
       </c>
       <c r="D340" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H340" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="D341" t="s">
-        <v>838</v>
+        <v>834</v>
+      </c>
+      <c r="F341" t="s">
+        <v>811</v>
       </c>
       <c r="H341" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="D342" t="s">
-        <v>840</v>
+        <v>836</v>
+      </c>
+      <c r="F342" t="s">
+        <v>811</v>
       </c>
       <c r="H342" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>842</v>
+        <v>809</v>
       </c>
       <c r="D343" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F343" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H343" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>845</v>
+        <v>809</v>
       </c>
       <c r="D344" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="F344" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H344" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>848</v>
+        <v>809</v>
       </c>
       <c r="D345" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F345" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H345" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>851</v>
+        <v>809</v>
       </c>
       <c r="D346" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="F346" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H346" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>854</v>
+        <v>809</v>
       </c>
       <c r="D347" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H347" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>851</v>
+        <v>809</v>
       </c>
       <c r="D348" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H348" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>244</v>
+        <v>809</v>
       </c>
       <c r="D349" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="F349" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H349" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>406</v>
+        <v>852</v>
       </c>
       <c r="D350" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="F350" t="s">
-        <v>68</v>
+        <v>854</v>
+      </c>
+      <c r="G350" t="s">
+        <v>855</v>
       </c>
       <c r="H350" t="s">
-        <v>14</v>
+        <v>856</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>863</v>
+        <v>809</v>
       </c>
       <c r="D351" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="F351" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H351" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>866</v>
+        <v>809</v>
       </c>
       <c r="D352" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="F352" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H352" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>869</v>
+        <v>809</v>
       </c>
       <c r="D353" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H353" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>872</v>
+        <v>809</v>
       </c>
       <c r="D354" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="F354" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H354" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>875</v>
+        <v>852</v>
       </c>
       <c r="D355" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="F355" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G355" t="s">
+        <v>855</v>
       </c>
       <c r="H355" t="s">
-        <v>14</v>
+        <v>856</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>878</v>
+        <v>809</v>
       </c>
       <c r="D356" t="s">
-        <v>879</v>
+        <v>868</v>
       </c>
       <c r="F356" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H356" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>880</v>
+        <v>869</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>881</v>
+        <v>809</v>
       </c>
       <c r="D357" t="s">
-        <v>882</v>
+        <v>870</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H357" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>883</v>
+        <v>871</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>884</v>
+        <v>809</v>
       </c>
       <c r="D358" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="F358" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H358" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>886</v>
+        <v>873</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>887</v>
+        <v>809</v>
       </c>
       <c r="D359" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
       <c r="F359" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H359" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>890</v>
+        <v>809</v>
       </c>
       <c r="D360" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="F360" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H360" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>877</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D361" t="s">
-        <v>893</v>
+        <v>878</v>
       </c>
       <c r="F361" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H361" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>895</v>
+        <v>809</v>
       </c>
       <c r="D362" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
       <c r="F362" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H362" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="D363" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>883</v>
       </c>
       <c r="H363" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>899</v>
+        <v>885</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>900</v>
+        <v>882</v>
       </c>
       <c r="D364" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>886</v>
       </c>
       <c r="H364" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>505</v>
+        <v>882</v>
       </c>
       <c r="D365" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>888</v>
       </c>
       <c r="H365" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>505</v>
+        <v>882</v>
       </c>
       <c r="D366" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>890</v>
       </c>
       <c r="H366" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>907</v>
+        <v>882</v>
       </c>
       <c r="D367" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>892</v>
       </c>
       <c r="H367" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>907</v>
+        <v>894</v>
       </c>
       <c r="D368" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>895</v>
       </c>
       <c r="H368" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="D369" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>898</v>
       </c>
       <c r="H369" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>914</v>
+        <v>899</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>915</v>
+        <v>894</v>
       </c>
       <c r="D370" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>900</v>
       </c>
       <c r="H370" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>915</v>
+        <v>894</v>
       </c>
       <c r="D371" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>902</v>
       </c>
       <c r="H371" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="D372" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>906</v>
       </c>
       <c r="H372" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>508</v>
+        <v>905</v>
       </c>
       <c r="D373" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>910</v>
       </c>
       <c r="H373" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="D374" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>913</v>
       </c>
       <c r="H374" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>928</v>
+        <v>905</v>
       </c>
       <c r="D375" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>916</v>
       </c>
       <c r="H375" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>156</v>
+        <v>905</v>
       </c>
       <c r="D376" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>918</v>
       </c>
       <c r="H376" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>931</v>
+        <v>905</v>
       </c>
       <c r="D377" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>920</v>
       </c>
       <c r="H377" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>934</v>
+        <v>905</v>
       </c>
       <c r="D378" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>922</v>
       </c>
       <c r="H378" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>936</v>
+        <v>923</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>568</v>
+        <v>905</v>
       </c>
       <c r="D379" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>924</v>
       </c>
       <c r="H379" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>939</v>
+        <v>905</v>
       </c>
       <c r="D380" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>926</v>
       </c>
       <c r="H380" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>941</v>
+        <v>927</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>942</v>
+        <v>809</v>
       </c>
       <c r="D381" t="s">
-        <v>943</v>
+        <v>928</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H381" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>944</v>
+        <v>929</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>156</v>
+        <v>809</v>
       </c>
       <c r="D382" t="s">
-        <v>945</v>
+        <v>930</v>
       </c>
       <c r="F382" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H382" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>947</v>
+        <v>809</v>
       </c>
       <c r="D383" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="F383" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H383" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>949</v>
+        <v>933</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>950</v>
+        <v>809</v>
       </c>
       <c r="D384" t="s">
-        <v>951</v>
+        <v>934</v>
       </c>
       <c r="F384" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H384" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>952</v>
+        <v>935</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>210</v>
+        <v>809</v>
       </c>
       <c r="D385" t="s">
-        <v>953</v>
+        <v>936</v>
       </c>
       <c r="F385" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H385" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>187</v>
+        <v>809</v>
       </c>
       <c r="D386" t="s">
-        <v>955</v>
+        <v>938</v>
       </c>
       <c r="F386" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H386" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>956</v>
+        <v>939</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>195</v>
+        <v>809</v>
       </c>
       <c r="D387" t="s">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="F387" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H387" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>845</v>
+        <v>905</v>
       </c>
       <c r="D388" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>942</v>
       </c>
       <c r="H388" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>960</v>
+        <v>943</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>403</v>
+        <v>905</v>
       </c>
       <c r="D389" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>944</v>
       </c>
       <c r="H389" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>945</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>905</v>
       </c>
       <c r="D390" t="s">
-        <v>963</v>
+        <v>946</v>
       </c>
       <c r="H390" t="s">
-        <v>964</v>
+        <v>907</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="C391" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D391" t="s">
-        <v>966</v>
+        <v>948</v>
       </c>
       <c r="H391" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="C392" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D392" t="s">
-        <v>968</v>
+        <v>951</v>
       </c>
       <c r="H392" t="s">
-        <v>969</v>
+        <v>949</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>970</v>
+        <v>952</v>
       </c>
       <c r="C393" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D393" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="H393" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>972</v>
+        <v>955</v>
       </c>
       <c r="C394" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D394" t="s">
-        <v>973</v>
+        <v>956</v>
       </c>
       <c r="H394" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>974</v>
+        <v>958</v>
       </c>
       <c r="C395" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D395" t="s">
-        <v>975</v>
+        <v>959</v>
       </c>
       <c r="H395" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="C396" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D396" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="H396" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>978</v>
+        <v>964</v>
       </c>
       <c r="C397" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D397" t="s">
-        <v>979</v>
+        <v>965</v>
       </c>
       <c r="H397" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>980</v>
+        <v>967</v>
       </c>
       <c r="C398" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D398" t="s">
-        <v>981</v>
+        <v>968</v>
       </c>
       <c r="H398" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>970</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D399" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
       <c r="H399" t="s">
-        <v>969</v>
+        <v>816</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>972</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D400" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="H400" t="s">
-        <v>969</v>
+        <v>816</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>974</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D401" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="H401" t="s">
-        <v>969</v>
+        <v>816</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>976</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D402" t="s">
-        <v>989</v>
+        <v>977</v>
+      </c>
+      <c r="F402" t="s">
+        <v>811</v>
       </c>
       <c r="H402" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>978</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D403" t="s">
-        <v>991</v>
+        <v>979</v>
+      </c>
+      <c r="F403" t="s">
+        <v>811</v>
       </c>
       <c r="H403" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>980</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D404" t="s">
-        <v>993</v>
+        <v>981</v>
+      </c>
+      <c r="F404" t="s">
+        <v>811</v>
       </c>
       <c r="H404" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>982</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D405" t="s">
-        <v>995</v>
+        <v>983</v>
+      </c>
+      <c r="F405" t="s">
+        <v>811</v>
       </c>
       <c r="H405" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="C406" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D406" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="H406" t="s">
-        <v>969</v>
+        <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>998</v>
+        <v>986</v>
       </c>
       <c r="C407" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D407" t="s">
-        <v>999</v>
+        <v>987</v>
+      </c>
+      <c r="F407" t="s">
+        <v>33</v>
       </c>
       <c r="H407" t="s">
-        <v>969</v>
+        <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1000</v>
+        <v>988</v>
       </c>
       <c r="C408" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D408" t="s">
-        <v>1001</v>
+        <v>989</v>
+      </c>
+      <c r="F408" t="s">
+        <v>33</v>
       </c>
       <c r="H408" t="s">
-        <v>969</v>
+        <v>13</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="C409" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D409" t="s">
-        <v>1003</v>
+        <v>991</v>
+      </c>
+      <c r="F409" t="s">
+        <v>25</v>
       </c>
       <c r="H409" t="s">
-        <v>969</v>
+        <v>13</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="C410" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D410" t="s">
-        <v>1005</v>
+        <v>993</v>
+      </c>
+      <c r="F410" t="s">
+        <v>25</v>
       </c>
       <c r="H410" t="s">
-        <v>969</v>
+        <v>13</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="C411" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D411" t="s">
-        <v>1007</v>
+        <v>995</v>
+      </c>
+      <c r="F411" t="s">
+        <v>25</v>
       </c>
       <c r="H411" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1009</v>
+        <v>996</v>
       </c>
       <c r="C412" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D412" t="s">
-        <v>1010</v>
+        <v>997</v>
+      </c>
+      <c r="F412" t="s">
+        <v>25</v>
       </c>
       <c r="H412" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1011</v>
+        <v>998</v>
       </c>
       <c r="C413" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D413" t="s">
-        <v>1012</v>
+        <v>999</v>
+      </c>
+      <c r="F413" t="s">
+        <v>25</v>
       </c>
       <c r="H413" t="s">
-        <v>1008</v>
+        <v>13</v>
+      </c>
+      <c r="J413" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1013</v>
+        <v>1000</v>
       </c>
       <c r="C414" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D414" t="s">
-        <v>1014</v>
+        <v>1001</v>
+      </c>
+      <c r="F414" t="s">
+        <v>25</v>
       </c>
       <c r="H414" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1015</v>
+        <v>1002</v>
       </c>
       <c r="C415" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D415" t="s">
-        <v>1016</v>
+        <v>1003</v>
+      </c>
+      <c r="F415" t="s">
+        <v>25</v>
       </c>
       <c r="H415" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1017</v>
+        <v>1004</v>
       </c>
       <c r="C416" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D416" t="s">
-        <v>1018</v>
+        <v>1005</v>
+      </c>
+      <c r="F416" t="s">
+        <v>25</v>
       </c>
       <c r="H416" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1019</v>
+        <v>1006</v>
       </c>
       <c r="C417" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D417" t="s">
-        <v>1020</v>
+        <v>1007</v>
+      </c>
+      <c r="F417" t="s">
+        <v>25</v>
       </c>
       <c r="H417" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="C418" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D418" t="s">
-        <v>1022</v>
+        <v>1009</v>
+      </c>
+      <c r="F418" t="s">
+        <v>25</v>
       </c>
       <c r="H418" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="C419" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D419" t="s">
-        <v>1024</v>
+        <v>1011</v>
+      </c>
+      <c r="F419" t="s">
+        <v>25</v>
       </c>
       <c r="H419" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="C420" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D420" t="s">
-        <v>1026</v>
+        <v>1013</v>
+      </c>
+      <c r="F420" t="s">
+        <v>25</v>
       </c>
       <c r="H420" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1028</v>
+        <v>1014</v>
       </c>
       <c r="C421" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D421" t="s">
-        <v>1029</v>
+        <v>1015</v>
+      </c>
+      <c r="F421" t="s">
+        <v>25</v>
       </c>
       <c r="H421" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1030</v>
+        <v>1016</v>
       </c>
       <c r="C422" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D422" t="s">
-        <v>1031</v>
+        <v>1017</v>
+      </c>
+      <c r="F422" t="s">
+        <v>25</v>
       </c>
       <c r="H422" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1033</v>
+        <v>1018</v>
       </c>
       <c r="C423" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D423" t="s">
-        <v>1034</v>
+        <v>1019</v>
+      </c>
+      <c r="F423" t="s">
+        <v>25</v>
       </c>
       <c r="H423" t="s">
-        <v>1035</v>
+        <v>13</v>
+      </c>
+      <c r="J423" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="C424" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D424" t="s">
-        <v>1037</v>
+        <v>1021</v>
+      </c>
+      <c r="F424" t="s">
+        <v>25</v>
       </c>
       <c r="H424" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1039</v>
+        <v>1022</v>
       </c>
       <c r="C425" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D425" t="s">
-        <v>1040</v>
+        <v>1023</v>
+      </c>
+      <c r="F425" t="s">
+        <v>25</v>
       </c>
       <c r="H425" t="s">
-        <v>1035</v>
+        <v>13</v>
+      </c>
+      <c r="J425" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1042</v>
+        <v>1024</v>
       </c>
       <c r="C426" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D426" t="s">
-        <v>1043</v>
+        <v>1025</v>
+      </c>
+      <c r="F426" t="s">
+        <v>25</v>
       </c>
       <c r="H426" t="s">
-        <v>1044</v>
+        <v>13</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="C427" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D427" t="s">
-        <v>1046</v>
+        <v>1027</v>
+      </c>
+      <c r="F427" t="s">
+        <v>25</v>
       </c>
       <c r="H427" t="s">
-        <v>1047</v>
+        <v>13</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1048</v>
+        <v>1028</v>
       </c>
       <c r="C428" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D428" t="s">
-        <v>1049</v>
+        <v>1029</v>
+      </c>
+      <c r="F428" t="s">
+        <v>25</v>
       </c>
       <c r="H428" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1050</v>
+        <v>1030</v>
       </c>
       <c r="C429" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D429" t="s">
-        <v>1051</v>
+        <v>1031</v>
+      </c>
+      <c r="F429" t="s">
+        <v>25</v>
       </c>
       <c r="H429" t="s">
-        <v>1052</v>
+        <v>13</v>
+      </c>
+      <c r="J429" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1054</v>
+        <v>1032</v>
       </c>
       <c r="C430" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D430" t="s">
-        <v>1055</v>
+        <v>1033</v>
       </c>
       <c r="H430" t="s">
-        <v>1035</v>
+        <v>13</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1056</v>
+        <v>1034</v>
       </c>
       <c r="C431" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D431" t="s">
-        <v>1057</v>
+        <v>1035</v>
+      </c>
+      <c r="F431" t="s">
+        <v>25</v>
       </c>
       <c r="H431" t="s">
-        <v>1052</v>
+        <v>13</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1058</v>
+        <v>1036</v>
       </c>
       <c r="C432" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D432" t="s">
-        <v>1059</v>
+        <v>1037</v>
+      </c>
+      <c r="F432" t="s">
+        <v>25</v>
       </c>
       <c r="H432" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1061</v>
+        <v>1038</v>
       </c>
       <c r="C433" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D433" t="s">
-        <v>1062</v>
+        <v>1039</v>
+      </c>
+      <c r="F433" t="s">
+        <v>25</v>
       </c>
       <c r="H433" t="s">
-        <v>1052</v>
+        <v>13</v>
+      </c>
+      <c r="J433" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1063</v>
+        <v>1040</v>
       </c>
       <c r="C434" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D434" t="s">
-        <v>1064</v>
+        <v>1041</v>
       </c>
       <c r="H434" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1066</v>
+        <v>1042</v>
       </c>
       <c r="C435" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D435" t="s">
-        <v>1067</v>
+        <v>1043</v>
       </c>
       <c r="H435" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1068</v>
+        <v>1044</v>
       </c>
       <c r="C436" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D436" t="s">
-        <v>1069</v>
+        <v>1045</v>
       </c>
       <c r="H436" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1070</v>
+        <v>1046</v>
       </c>
       <c r="C437" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D437" t="s">
-        <v>1071</v>
+        <v>1047</v>
       </c>
       <c r="H437" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1073</v>
+        <v>1048</v>
       </c>
       <c r="C438" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D438" t="s">
-        <v>1074</v>
+        <v>1049</v>
       </c>
       <c r="H438" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-    <row r="439" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1076</v>
+        <v>1050</v>
       </c>
       <c r="C439" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D439" t="s">
-        <v>1077</v>
+        <v>1051</v>
       </c>
       <c r="H439" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1078</v>
+        <v>1052</v>
       </c>
       <c r="C440" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D440" t="s">
-        <v>1079</v>
+        <v>1053</v>
+      </c>
+      <c r="F440" t="s">
+        <v>33</v>
       </c>
       <c r="H440" t="s">
-        <v>1075</v>
+        <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1080</v>
+        <v>1054</v>
       </c>
       <c r="C441" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D441" t="s">
-        <v>1081</v>
+        <v>1055</v>
+      </c>
+      <c r="F441" t="s">
+        <v>33</v>
       </c>
       <c r="H441" t="s">
-        <v>1075</v>
+        <v>13</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1082</v>
+        <v>1056</v>
       </c>
       <c r="C442" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D442" t="s">
-        <v>1083</v>
+        <v>1057</v>
+      </c>
+      <c r="F442" t="s">
+        <v>33</v>
       </c>
       <c r="H442" t="s">
-        <v>1075</v>
+        <v>13</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="C443" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D443" t="s">
-        <v>1085</v>
+        <v>1059</v>
+      </c>
+      <c r="F443" t="s">
+        <v>33</v>
       </c>
       <c r="H443" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1087</v>
+        <v>1060</v>
       </c>
       <c r="C444" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D444" t="s">
-        <v>1088</v>
+        <v>1061</v>
+      </c>
+      <c r="F444" t="s">
+        <v>33</v>
       </c>
       <c r="H444" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J444" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
       <c r="C445" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D445" t="s">
-        <v>1090</v>
+        <v>1063</v>
+      </c>
+      <c r="F445" t="s">
+        <v>33</v>
       </c>
       <c r="H445" t="s">
-        <v>1091</v>
+        <v>13</v>
+      </c>
+      <c r="J445" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1092</v>
+        <v>1064</v>
       </c>
       <c r="C446" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D446" t="s">
-        <v>1093</v>
+        <v>1065</v>
+      </c>
+      <c r="F446" t="s">
+        <v>33</v>
       </c>
       <c r="H446" t="s">
-        <v>1094</v>
+        <v>13</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1095</v>
+        <v>1066</v>
       </c>
       <c r="C447" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D447" t="s">
-        <v>1096</v>
+        <v>1067</v>
+      </c>
+      <c r="F447" t="s">
+        <v>33</v>
       </c>
       <c r="H447" t="s">
-        <v>1097</v>
+        <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>1068</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>403</v>
       </c>
       <c r="D448" t="s">
-        <v>1099</v>
+        <v>1069</v>
+      </c>
+      <c r="F448" t="s">
+        <v>33</v>
       </c>
       <c r="H448" t="s">
-        <v>1100</v>
+        <v>13</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1102</v>
+        <v>1070</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>590</v>
+        <v>126</v>
       </c>
       <c r="D449" t="s">
-        <v>1103</v>
+        <v>1071</v>
       </c>
       <c r="H449" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1072</v>
+      </c>
+      <c r="C450" t="s">
+        <v>15</v>
       </c>
       <c r="D450" t="s">
-        <v>1105</v>
+        <v>1073</v>
+      </c>
+      <c r="F450" t="s">
+        <v>33</v>
       </c>
       <c r="H450" t="s">
-        <v>592</v>
+        <v>13</v>
+      </c>
+      <c r="J450" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1074</v>
+      </c>
+      <c r="C451" t="s">
+        <v>15</v>
       </c>
       <c r="D451" t="s">
-        <v>1107</v>
+        <v>1075</v>
+      </c>
+      <c r="F451" t="s">
+        <v>33</v>
       </c>
       <c r="H451" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1076</v>
+      </c>
+      <c r="C452" t="s">
+        <v>15</v>
       </c>
       <c r="D452" t="s">
-        <v>1109</v>
+        <v>1077</v>
+      </c>
+      <c r="F452" t="s">
+        <v>33</v>
       </c>
       <c r="H452" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1078</v>
+      </c>
+      <c r="C453" t="s">
+        <v>15</v>
       </c>
       <c r="D453" t="s">
-        <v>1111</v>
+        <v>1079</v>
+      </c>
+      <c r="F453" t="s">
+        <v>33</v>
       </c>
       <c r="H453" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1080</v>
+      </c>
+      <c r="C454" t="s">
+        <v>15</v>
       </c>
       <c r="D454" t="s">
-        <v>1113</v>
+        <v>1081</v>
+      </c>
+      <c r="F454" t="s">
+        <v>33</v>
       </c>
       <c r="H454" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1082</v>
+      </c>
+      <c r="C455" t="s">
+        <v>15</v>
       </c>
       <c r="D455" t="s">
-        <v>1115</v>
+        <v>1083</v>
+      </c>
+      <c r="F455" t="s">
+        <v>33</v>
       </c>
       <c r="H455" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1084</v>
+      </c>
+      <c r="C456" t="s">
+        <v>15</v>
       </c>
       <c r="D456" t="s">
-        <v>1117</v>
+        <v>1085</v>
+      </c>
+      <c r="F456" t="s">
+        <v>33</v>
       </c>
       <c r="H456" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1086</v>
+      </c>
+      <c r="C457" t="s">
+        <v>15</v>
       </c>
       <c r="D457" t="s">
-        <v>1119</v>
+        <v>1087</v>
+      </c>
+      <c r="F457" t="s">
+        <v>33</v>
       </c>
       <c r="H457" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1088</v>
+      </c>
+      <c r="C458" t="s">
+        <v>15</v>
       </c>
       <c r="D458" t="s">
-        <v>1121</v>
+        <v>1089</v>
+      </c>
+      <c r="F458" t="s">
+        <v>33</v>
       </c>
       <c r="H458" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1090</v>
+      </c>
+      <c r="C459" t="s">
+        <v>15</v>
       </c>
       <c r="D459" t="s">
-        <v>1123</v>
+        <v>1091</v>
       </c>
       <c r="H459" t="s">
-        <v>592</v>
+        <v>13</v>
+      </c>
+      <c r="J459" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1092</v>
+      </c>
+      <c r="C460" t="s">
+        <v>15</v>
       </c>
       <c r="D460" t="s">
-        <v>1125</v>
+        <v>1093</v>
+      </c>
+      <c r="F460" t="s">
+        <v>33</v>
       </c>
       <c r="H460" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1094</v>
+      </c>
+      <c r="C461" t="s">
+        <v>15</v>
       </c>
       <c r="D461" t="s">
-        <v>1127</v>
+        <v>1095</v>
+      </c>
+      <c r="F461" t="s">
+        <v>33</v>
       </c>
       <c r="H461" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1096</v>
+      </c>
+      <c r="C462" t="s">
+        <v>15</v>
       </c>
       <c r="D462" t="s">
-        <v>1129</v>
+        <v>1097</v>
+      </c>
+      <c r="F462" t="s">
+        <v>33</v>
       </c>
       <c r="H462" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1098</v>
+      </c>
+      <c r="C463" t="s">
+        <v>15</v>
       </c>
       <c r="D463" t="s">
-        <v>1131</v>
+        <v>1099</v>
+      </c>
+      <c r="F463" t="s">
+        <v>33</v>
       </c>
       <c r="H463" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1100</v>
+      </c>
+      <c r="C464" t="s">
+        <v>15</v>
       </c>
       <c r="D464" t="s">
-        <v>1133</v>
+        <v>1101</v>
+      </c>
+      <c r="F464" t="s">
+        <v>33</v>
       </c>
       <c r="H464" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1102</v>
+      </c>
+      <c r="C465" t="s">
+        <v>15</v>
       </c>
       <c r="D465" t="s">
-        <v>1135</v>
+        <v>1103</v>
+      </c>
+      <c r="F465" t="s">
+        <v>25</v>
       </c>
       <c r="H465" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1104</v>
+      </c>
+      <c r="C466" t="s">
+        <v>15</v>
       </c>
       <c r="D466" t="s">
-        <v>1137</v>
+        <v>1105</v>
+      </c>
+      <c r="F466" t="s">
+        <v>25</v>
       </c>
       <c r="H466" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>1106</v>
+      </c>
+      <c r="C467" t="s">
+        <v>15</v>
       </c>
       <c r="D467" t="s">
-        <v>1139</v>
+        <v>1107</v>
       </c>
       <c r="F467" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>25</v>
       </c>
       <c r="H467" t="s">
-        <v>613</v>
+        <v>13</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>1108</v>
+      </c>
+      <c r="C468" t="s">
+        <v>15</v>
       </c>
       <c r="D468" t="s">
-        <v>1141</v>
+        <v>1109</v>
       </c>
       <c r="F468" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>25</v>
       </c>
       <c r="H468" t="s">
-        <v>613</v>
+        <v>13</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1142</v>
+        <v>1110</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>615</v>
+        <v>1111</v>
       </c>
       <c r="D469" t="s">
-        <v>1143</v>
+        <v>1112</v>
+      </c>
+      <c r="F469" t="s">
+        <v>25</v>
       </c>
       <c r="H469" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1144</v>
+        <v>1113</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1145</v>
+        <v>485</v>
       </c>
       <c r="D470" t="s">
-        <v>1146</v>
+        <v>1114</v>
+      </c>
+      <c r="F470" t="s">
+        <v>25</v>
       </c>
       <c r="H470" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1147</v>
+        <v>1115</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1145</v>
+        <v>1116</v>
       </c>
       <c r="D471" t="s">
-        <v>1148</v>
+        <v>1117</v>
+      </c>
+      <c r="F471" t="s">
+        <v>25</v>
       </c>
       <c r="H471" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1149</v>
+        <v>1118</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1150</v>
+        <v>1119</v>
       </c>
       <c r="D472" t="s">
-        <v>1151</v>
+        <v>1120</v>
+      </c>
+      <c r="F472" t="s">
+        <v>25</v>
       </c>
       <c r="H472" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1153</v>
+        <v>1121</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1150</v>
+        <v>1122</v>
       </c>
       <c r="D473" t="s">
-        <v>1154</v>
+        <v>1123</v>
+      </c>
+      <c r="F473" t="s">
+        <v>25</v>
       </c>
       <c r="H473" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1155</v>
+        <v>1124</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1150</v>
+        <v>216</v>
       </c>
       <c r="D474" t="s">
-        <v>1156</v>
+        <v>1125</v>
       </c>
       <c r="H474" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1157</v>
+        <v>1126</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1150</v>
+        <v>232</v>
       </c>
       <c r="D475" t="s">
-        <v>1158</v>
+        <v>1127</v>
       </c>
       <c r="H475" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1159</v>
+        <v>1128</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>641</v>
+        <v>210</v>
       </c>
       <c r="D476" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1129</v>
       </c>
       <c r="H476" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1161</v>
+        <v>1130</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>641</v>
+        <v>216</v>
       </c>
       <c r="D477" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1125</v>
       </c>
       <c r="H477" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1163</v>
+        <v>1131</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>641</v>
+        <v>223</v>
       </c>
       <c r="D478" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1132</v>
       </c>
       <c r="H478" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1133</v>
+      </c>
+      <c r="C479" t="s">
+        <v>15</v>
       </c>
       <c r="D479" t="s">
-        <v>1166</v>
+        <v>1134</v>
       </c>
       <c r="F479" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H479" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1135</v>
+      </c>
+      <c r="C480" t="s">
+        <v>15</v>
       </c>
       <c r="D480" t="s">
-        <v>1168</v>
+        <v>1136</v>
       </c>
       <c r="F480" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H480" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1137</v>
+      </c>
+      <c r="C481" t="s">
+        <v>15</v>
       </c>
       <c r="D481" t="s">
-        <v>1170</v>
+        <v>1138</v>
       </c>
       <c r="F481" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H481" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1139</v>
+      </c>
+      <c r="C482" t="s">
+        <v>15</v>
       </c>
       <c r="D482" t="s">
-        <v>1172</v>
+        <v>1140</v>
       </c>
       <c r="F482" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H482" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1141</v>
+      </c>
+      <c r="C483" t="s">
+        <v>15</v>
       </c>
       <c r="D483" t="s">
-        <v>1174</v>
+        <v>1142</v>
       </c>
       <c r="F483" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H483" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1175</v>
+        <v>1143</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>641</v>
+        <v>1144</v>
       </c>
       <c r="D484" t="s">
-        <v>1176</v>
+        <v>1145</v>
       </c>
       <c r="F484" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H484" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1177</v>
+        <v>1146</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>636</v>
+        <v>1147</v>
       </c>
       <c r="D485" t="s">
-        <v>1178</v>
+        <v>1148</v>
       </c>
       <c r="F485" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>33</v>
       </c>
       <c r="H485" t="s">
-        <v>609</v>
+        <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1179</v>
+        <v>1149</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>636</v>
+        <v>1150</v>
       </c>
       <c r="D486" t="s">
-        <v>1180</v>
+        <v>1151</v>
       </c>
       <c r="F486" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>33</v>
       </c>
       <c r="H486" t="s">
-        <v>609</v>
+        <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1152</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1147</v>
       </c>
       <c r="D487" t="s">
-        <v>1182</v>
+        <v>1153</v>
+      </c>
+      <c r="F487" t="s">
+        <v>33</v>
       </c>
       <c r="H487" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1183</v>
+        <v>1154</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>641</v>
+        <v>298</v>
       </c>
       <c r="D488" t="s">
-        <v>1184</v>
+        <v>1155</v>
       </c>
       <c r="F488" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H488" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1185</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1156</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1150</v>
       </c>
       <c r="D489" t="s">
-        <v>1186</v>
+        <v>1157</v>
+      </c>
+      <c r="F489" t="s">
+        <v>33</v>
       </c>
       <c r="H489" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1158</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>1144</v>
       </c>
       <c r="D490" t="s">
-        <v>1189</v>
+        <v>1159</v>
+      </c>
+      <c r="F490" t="s">
+        <v>33</v>
       </c>
       <c r="H490" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1190</v>
+        <v>1160</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D491" t="s">
-        <v>1191</v>
+        <v>1161</v>
+      </c>
+      <c r="F491" t="s">
+        <v>33</v>
       </c>
       <c r="H491" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1192</v>
+        <v>1162</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1150</v>
+        <v>384</v>
       </c>
       <c r="D492" t="s">
-        <v>1193</v>
+        <v>1163</v>
+      </c>
+      <c r="F492" t="s">
+        <v>33</v>
       </c>
       <c r="H492" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1194</v>
+        <v>1164</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1150</v>
+        <v>467</v>
       </c>
       <c r="D493" t="s">
-        <v>1195</v>
+        <v>1165</v>
+      </c>
+      <c r="F493" t="s">
+        <v>33</v>
       </c>
       <c r="H493" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1196</v>
+        <v>1166</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1197</v>
+        <v>1167</v>
       </c>
       <c r="D494" t="s">
-        <v>1198</v>
+        <v>1168</v>
+      </c>
+      <c r="F494" t="s">
+        <v>33</v>
       </c>
       <c r="H494" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1199</v>
+        <v>1169</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1197</v>
+        <v>394</v>
       </c>
       <c r="D495" t="s">
-        <v>1200</v>
+        <v>1170</v>
+      </c>
+      <c r="F495" t="s">
+        <v>33</v>
       </c>
       <c r="H495" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1201</v>
+        <v>1171</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1197</v>
+        <v>1172</v>
       </c>
       <c r="D496" t="s">
-        <v>1202</v>
+        <v>1173</v>
+      </c>
+      <c r="F496" t="s">
+        <v>33</v>
       </c>
       <c r="H496" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1203</v>
+        <v>1174</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1197</v>
+        <v>1175</v>
       </c>
       <c r="D497" t="s">
-        <v>1204</v>
+        <v>1176</v>
+      </c>
+      <c r="F497" t="s">
+        <v>33</v>
       </c>
       <c r="H497" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1205</v>
+        <v>1177</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1197</v>
+        <v>379</v>
       </c>
       <c r="D498" t="s">
-        <v>1206</v>
+        <v>1178</v>
+      </c>
+      <c r="F498" t="s">
+        <v>33</v>
       </c>
       <c r="H498" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1207</v>
+        <v>1179</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1197</v>
+        <v>1180</v>
       </c>
       <c r="D499" t="s">
-        <v>1208</v>
+        <v>1181</v>
+      </c>
+      <c r="F499" t="s">
+        <v>33</v>
       </c>
       <c r="H499" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1209</v>
+        <v>1182</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1210</v>
+        <v>1183</v>
       </c>
       <c r="D500" t="s">
-        <v>1211</v>
+        <v>1184</v>
+      </c>
+      <c r="F500" t="s">
+        <v>33</v>
       </c>
       <c r="H500" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1213</v>
+        <v>1185</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1210</v>
+        <v>391</v>
       </c>
       <c r="D501" t="s">
-        <v>1214</v>
+        <v>1186</v>
+      </c>
+      <c r="F501" t="s">
+        <v>33</v>
       </c>
       <c r="H501" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1215</v>
+        <v>1187</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1210</v>
+        <v>1188</v>
       </c>
       <c r="D502" t="s">
-        <v>1216</v>
+        <v>1189</v>
+      </c>
+      <c r="F502" t="s">
+        <v>33</v>
       </c>
       <c r="H502" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1217</v>
+        <v>1190</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1210</v>
+        <v>368</v>
       </c>
       <c r="D503" t="s">
-        <v>1218</v>
+        <v>1191</v>
+      </c>
+      <c r="F503" t="s">
+        <v>33</v>
       </c>
       <c r="H503" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1219</v>
+        <v>1192</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>641</v>
+        <v>1193</v>
       </c>
       <c r="D504" t="s">
-        <v>1220</v>
+        <v>1194</v>
       </c>
       <c r="F504" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H504" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1221</v>
+        <v>1195</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>641</v>
+        <v>368</v>
       </c>
       <c r="D505" t="s">
-        <v>1222</v>
+        <v>1196</v>
       </c>
       <c r="F505" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H505" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1223</v>
+        <v>1197</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>641</v>
+        <v>1198</v>
       </c>
       <c r="D506" t="s">
-        <v>1224</v>
+        <v>1199</v>
       </c>
       <c r="F506" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H506" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1225</v>
+        <v>1200</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>641</v>
+        <v>1193</v>
       </c>
       <c r="D507" t="s">
-        <v>1226</v>
+        <v>1201</v>
       </c>
       <c r="F507" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H507" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1227</v>
+        <v>1202</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>641</v>
+        <v>1183</v>
       </c>
       <c r="D508" t="s">
-        <v>1228</v>
+        <v>1203</v>
       </c>
       <c r="F508" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H508" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1229</v>
+        <v>1204</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>641</v>
+        <v>1205</v>
       </c>
       <c r="D509" t="s">
-        <v>1230</v>
+        <v>1206</v>
       </c>
       <c r="F509" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H509" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1231</v>
+        <v>1207</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>641</v>
+        <v>1205</v>
       </c>
       <c r="D510" t="s">
-        <v>1232</v>
+        <v>1208</v>
       </c>
       <c r="F510" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H510" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1233</v>
+        <v>1209</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>641</v>
+        <v>1210</v>
       </c>
       <c r="D511" t="s">
-        <v>1234</v>
+        <v>1211</v>
       </c>
       <c r="F511" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H511" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1235</v>
+        <v>1212</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>641</v>
+        <v>1210</v>
       </c>
       <c r="D512" t="s">
-        <v>1236</v>
+        <v>1213</v>
       </c>
       <c r="F512" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H512" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1237</v>
+        <v>1214</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>641</v>
+        <v>1215</v>
       </c>
       <c r="D513" t="s">
-        <v>1238</v>
+        <v>1216</v>
       </c>
       <c r="F513" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H513" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1239</v>
+        <v>1217</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>641</v>
+        <v>397</v>
       </c>
       <c r="D514" t="s">
-        <v>1240</v>
+        <v>1218</v>
       </c>
       <c r="F514" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H514" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1241</v>
+        <v>1219</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>641</v>
+        <v>1220</v>
       </c>
       <c r="D515" t="s">
-        <v>1242</v>
+        <v>1221</v>
       </c>
       <c r="F515" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H515" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1243</v>
+        <v>1222</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>641</v>
+        <v>1223</v>
       </c>
       <c r="D516" t="s">
-        <v>1244</v>
+        <v>1224</v>
       </c>
       <c r="F516" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H516" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1245</v>
+        <v>1225</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>641</v>
+        <v>415</v>
       </c>
       <c r="D517" t="s">
-        <v>1246</v>
+        <v>1226</v>
       </c>
       <c r="F517" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H517" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1247</v>
+        <v>1227</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>641</v>
+        <v>1228</v>
       </c>
       <c r="D518" t="s">
-        <v>1248</v>
+        <v>1229</v>
       </c>
       <c r="F518" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H518" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1249</v>
+        <v>1230</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>641</v>
+        <v>1231</v>
       </c>
       <c r="D519" t="s">
-        <v>1250</v>
+        <v>1140</v>
       </c>
       <c r="F519" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H519" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1251</v>
+        <v>1232</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>641</v>
+        <v>262</v>
       </c>
       <c r="D520" t="s">
-        <v>1252</v>
+        <v>263</v>
       </c>
       <c r="F520" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H520" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1253</v>
+        <v>1233</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>641</v>
+        <v>1234</v>
       </c>
       <c r="D521" t="s">
-        <v>1254</v>
+        <v>1235</v>
       </c>
       <c r="F521" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H521" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1255</v>
+        <v>1236</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>641</v>
+        <v>1237</v>
       </c>
       <c r="D522" t="s">
-        <v>1256</v>
+        <v>1238</v>
       </c>
       <c r="F522" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H522" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1257</v>
+        <v>1239</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>641</v>
+        <v>1240</v>
       </c>
       <c r="D523" t="s">
-        <v>1258</v>
+        <v>1241</v>
       </c>
       <c r="F523" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H523" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1259</v>
+        <v>1242</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>641</v>
+        <v>701</v>
       </c>
       <c r="D524" t="s">
-        <v>1260</v>
+        <v>1243</v>
       </c>
       <c r="F524" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H524" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1261</v>
+        <v>1244</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>641</v>
+        <v>1240</v>
       </c>
       <c r="D525" t="s">
-        <v>1262</v>
+        <v>1245</v>
       </c>
       <c r="F525" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H525" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1263</v>
+        <v>1246</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>641</v>
+        <v>490</v>
       </c>
       <c r="D526" t="s">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="F526" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H526" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1265</v>
+        <v>1248</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>641</v>
+        <v>467</v>
       </c>
       <c r="D527" t="s">
-        <v>1266</v>
+        <v>1249</v>
       </c>
       <c r="F527" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H527" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1267</v>
+        <v>1250</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>641</v>
+        <v>1251</v>
       </c>
       <c r="D528" t="s">
-        <v>1268</v>
+        <v>1252</v>
       </c>
       <c r="F528" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H528" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1269</v>
+        <v>1253</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>641</v>
+        <v>701</v>
       </c>
       <c r="D529" t="s">
-        <v>1270</v>
+        <v>1254</v>
       </c>
       <c r="F529" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H529" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1271</v>
+        <v>1255</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>641</v>
+        <v>1256</v>
       </c>
       <c r="D530" t="s">
-        <v>1272</v>
+        <v>1257</v>
       </c>
       <c r="F530" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H530" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1273</v>
+        <v>1258</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>641</v>
+        <v>168</v>
       </c>
       <c r="D531" t="s">
-        <v>1274</v>
+        <v>1259</v>
       </c>
       <c r="F531" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H531" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1275</v>
+        <v>1260</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>641</v>
+        <v>148</v>
       </c>
       <c r="D532" t="s">
-        <v>1276</v>
+        <v>1261</v>
       </c>
       <c r="F532" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H532" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1277</v>
+        <v>1262</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>641</v>
+        <v>1220</v>
       </c>
       <c r="D533" t="s">
-        <v>1278</v>
+        <v>1263</v>
       </c>
       <c r="F533" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H533" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1279</v>
+        <v>1264</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>641</v>
+        <v>1223</v>
       </c>
       <c r="D534" t="s">
-        <v>1280</v>
+        <v>1265</v>
       </c>
       <c r="F534" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H534" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1281</v>
+        <v>1266</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>641</v>
+        <v>1267</v>
       </c>
       <c r="D535" t="s">
-        <v>1282</v>
+        <v>1268</v>
       </c>
       <c r="F535" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H535" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1283</v>
+        <v>1269</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>641</v>
+        <v>1270</v>
       </c>
       <c r="D536" t="s">
-        <v>1284</v>
+        <v>1271</v>
       </c>
       <c r="F536" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H536" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1272</v>
+      </c>
+      <c r="C537" t="s">
+        <v>500</v>
       </c>
       <c r="D537" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1273</v>
       </c>
       <c r="H537" t="s">
-        <v>644</v>
+        <v>502</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1287</v>
+        <v>1274</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>641</v>
+        <v>470</v>
       </c>
       <c r="D538" t="s">
-        <v>1288</v>
+        <v>1275</v>
       </c>
       <c r="F538" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H538" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1289</v>
+        <v>1276</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>641</v>
+        <v>384</v>
       </c>
       <c r="D539" t="s">
-        <v>1290</v>
+        <v>1277</v>
       </c>
       <c r="F539" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H539" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1291</v>
+        <v>1278</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>641</v>
+        <v>464</v>
       </c>
       <c r="D540" t="s">
-        <v>1292</v>
+        <v>1279</v>
       </c>
       <c r="F540" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H540" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1293</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1280</v>
+      </c>
+      <c r="C541" t="s">
+        <v>500</v>
       </c>
       <c r="D541" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1281</v>
       </c>
       <c r="H541" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:8" ht="12.75">
+        <v>1282</v>
+      </c>
+      <c r="J541" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1283</v>
+      </c>
+      <c r="C542" t="s">
+        <v>500</v>
       </c>
       <c r="D542" t="s">
-        <v>1296</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1284</v>
       </c>
       <c r="H542" t="s">
-        <v>644</v>
+        <v>1282</v>
+      </c>
+      <c r="J542" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1297</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1285</v>
+      </c>
+      <c r="C543" t="s">
+        <v>500</v>
       </c>
       <c r="D543" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1286</v>
       </c>
       <c r="H543" t="s">
-        <v>644</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1287</v>
+      </c>
+      <c r="C544" t="s">
+        <v>500</v>
       </c>
       <c r="D544" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1288</v>
       </c>
       <c r="H544" t="s">
-        <v>644</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1289</v>
+      </c>
+      <c r="C545" t="s">
+        <v>500</v>
       </c>
       <c r="D545" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1290</v>
       </c>
       <c r="H545" t="s">
-        <v>644</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1303</v>
+        <v>1291</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D546" t="s">
-        <v>1304</v>
+        <v>1292</v>
       </c>
       <c r="F546" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H546" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1305</v>
+        <v>1293</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D547" t="s">
-        <v>1306</v>
+        <v>1294</v>
       </c>
       <c r="F547" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H547" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1307</v>
+        <v>1295</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D548" t="s">
-        <v>1308</v>
+        <v>1296</v>
       </c>
       <c r="F548" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H548" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1309</v>
+        <v>1297</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>641</v>
+        <v>1298</v>
       </c>
       <c r="D549" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1299</v>
       </c>
       <c r="H549" t="s">
-        <v>644</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1311</v>
+        <v>1301</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>641</v>
+        <v>1298</v>
       </c>
       <c r="D550" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1302</v>
       </c>
       <c r="H550" t="s">
-        <v>644</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1313</v>
+        <v>1303</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>641</v>
+        <v>1298</v>
       </c>
       <c r="D551" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1304</v>
       </c>
       <c r="H551" t="s">
-        <v>644</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>641</v>
+        <v>1306</v>
       </c>
       <c r="D552" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1307</v>
       </c>
       <c r="H552" t="s">
-        <v>644</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>641</v>
+        <v>1306</v>
       </c>
       <c r="D553" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1310</v>
       </c>
       <c r="H553" t="s">
-        <v>644</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D554" t="s">
-        <v>1320</v>
+        <v>1312</v>
       </c>
       <c r="F554" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H554" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1321</v>
+        <v>1313</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D555" t="s">
-        <v>1322</v>
+        <v>1314</v>
       </c>
       <c r="F555" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H555" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D556" t="s">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="F556" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H556" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D557" t="s">
-        <v>1326</v>
+        <v>1318</v>
       </c>
       <c r="F557" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H557" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1319</v>
+      </c>
+      <c r="C558" t="s">
+        <v>15</v>
       </c>
       <c r="D558" t="s">
-        <v>1328</v>
+        <v>1320</v>
       </c>
       <c r="F558" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G558" t="s">
+        <v>855</v>
       </c>
       <c r="H558" t="s">
-        <v>644</v>
+        <v>856</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1321</v>
+      </c>
+      <c r="C559" t="s">
+        <v>15</v>
       </c>
       <c r="D559" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="F559" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1323</v>
       </c>
       <c r="H559" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1331</v>
+        <v>1325</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D560" t="s">
-        <v>1332</v>
+        <v>1327</v>
       </c>
       <c r="F560" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G560" t="s">
+        <v>1323</v>
       </c>
       <c r="H560" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1333</v>
+        <v>1328</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D561" t="s">
-        <v>1334</v>
+        <v>1329</v>
       </c>
       <c r="F561" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1323</v>
       </c>
       <c r="H561" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1335</v>
+        <v>1330</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D562" t="s">
-        <v>1336</v>
+        <v>1331</v>
       </c>
       <c r="F562" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1323</v>
       </c>
       <c r="H562" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1337</v>
+        <v>1332</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D563" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="F563" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1323</v>
       </c>
       <c r="H563" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D564" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="F564" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1323</v>
       </c>
       <c r="H564" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D565" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="F565" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1323</v>
       </c>
       <c r="H565" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1343</v>
+        <v>1338</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>641</v>
+        <v>1326</v>
       </c>
       <c r="D566" t="s">
-        <v>1344</v>
+        <v>1339</v>
       </c>
       <c r="F566" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G566" t="s">
+        <v>1323</v>
       </c>
       <c r="H566" t="s">
-        <v>644</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1345</v>
+        <v>1340</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D567" t="s">
-        <v>1346</v>
+        <v>1341</v>
       </c>
       <c r="F567" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H567" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1347</v>
+        <v>1342</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D568" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="F568" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H568" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>641</v>
+        <v>852</v>
       </c>
       <c r="D569" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="F569" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G569" t="s">
+        <v>855</v>
       </c>
       <c r="H569" t="s">
-        <v>644</v>
+        <v>856</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>641</v>
+        <v>852</v>
       </c>
       <c r="D570" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="F570" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G570" t="s">
+        <v>855</v>
       </c>
       <c r="H570" t="s">
-        <v>644</v>
+        <v>856</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>641</v>
+        <v>852</v>
       </c>
       <c r="D571" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="F571" t="s">
-        <v>643</v>
+        <v>854</v>
+      </c>
+      <c r="G571" t="s">
+        <v>855</v>
       </c>
       <c r="H571" t="s">
-        <v>644</v>
+        <v>856</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D572" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="F572" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H572" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1352</v>
+      </c>
+      <c r="C573" t="s">
+        <v>15</v>
       </c>
       <c r="D573" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1353</v>
       </c>
       <c r="H573" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1354</v>
+      </c>
+      <c r="C574" t="s">
+        <v>15</v>
       </c>
       <c r="D574" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1355</v>
       </c>
       <c r="H574" t="s">
-        <v>644</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1356</v>
+      </c>
+      <c r="C575" t="s">
+        <v>15</v>
       </c>
       <c r="D575" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1357</v>
       </c>
       <c r="H575" t="s">
-        <v>644</v>
+        <v>884</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1358</v>
+      </c>
+      <c r="C576" t="s">
+        <v>15</v>
       </c>
       <c r="D576" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1359</v>
       </c>
       <c r="H576" t="s">
-        <v>644</v>
+        <v>816</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>641</v>
+        <v>814</v>
       </c>
       <c r="D577" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1361</v>
       </c>
       <c r="H577" t="s">
-        <v>644</v>
+        <v>816</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1362</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D578" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
       <c r="H578" t="s">
-        <v>1369</v>
+        <v>816</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1371</v>
+        <v>814</v>
       </c>
       <c r="D579" t="s">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="H579" t="s">
-        <v>1369</v>
+        <v>816</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1374</v>
+        <v>882</v>
       </c>
       <c r="D580" t="s">
-        <v>1375</v>
+        <v>1367</v>
       </c>
       <c r="H580" t="s">
-        <v>1369</v>
+        <v>884</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1376</v>
+        <v>1368</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1374</v>
+        <v>809</v>
       </c>
       <c r="D581" t="s">
-        <v>1377</v>
+        <v>1369</v>
+      </c>
+      <c r="F581" t="s">
+        <v>811</v>
       </c>
       <c r="H581" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1378</v>
+        <v>1370</v>
       </c>
       <c r="C582" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D582" t="s">
         <v>1371</v>
       </c>
-      <c r="D582" t="s">
-        <v>1379</v>
+      <c r="F582" t="s">
+        <v>811</v>
       </c>
       <c r="H582" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1380</v>
+        <v>1372</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D583" t="s">
-        <v>1381</v>
+        <v>1373</v>
+      </c>
+      <c r="F583" t="s">
+        <v>811</v>
       </c>
       <c r="H583" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1382</v>
+        <v>1374</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D584" t="s">
-        <v>1383</v>
+        <v>1375</v>
+      </c>
+      <c r="F584" t="s">
+        <v>811</v>
       </c>
       <c r="H584" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1384</v>
+        <v>1376</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D585" t="s">
-        <v>1385</v>
+        <v>1377</v>
+      </c>
+      <c r="F585" t="s">
+        <v>811</v>
       </c>
       <c r="H585" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1386</v>
+        <v>1378</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1374</v>
+        <v>809</v>
       </c>
       <c r="D586" t="s">
-        <v>1387</v>
+        <v>1379</v>
+      </c>
+      <c r="F586" t="s">
+        <v>811</v>
       </c>
       <c r="H586" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1388</v>
+        <v>1380</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D587" t="s">
-        <v>1389</v>
+        <v>1381</v>
+      </c>
+      <c r="F587" t="s">
+        <v>811</v>
       </c>
       <c r="H587" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1390</v>
+        <v>1382</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D588" t="s">
-        <v>1391</v>
+        <v>1383</v>
+      </c>
+      <c r="F588" t="s">
+        <v>811</v>
       </c>
       <c r="H588" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1392</v>
+        <v>1384</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D589" t="s">
-        <v>1393</v>
+        <v>1385</v>
+      </c>
+      <c r="F589" t="s">
+        <v>811</v>
       </c>
       <c r="H589" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1394</v>
+        <v>1386</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D590" t="s">
-        <v>1395</v>
+        <v>1387</v>
+      </c>
+      <c r="F590" t="s">
+        <v>811</v>
       </c>
       <c r="H590" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1396</v>
+        <v>1388</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1374</v>
+        <v>809</v>
       </c>
       <c r="D591" t="s">
-        <v>1397</v>
+        <v>1389</v>
+      </c>
+      <c r="F591" t="s">
+        <v>811</v>
       </c>
       <c r="H591" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D592" t="s">
-        <v>1399</v>
+        <v>1391</v>
+      </c>
+      <c r="F592" t="s">
+        <v>811</v>
       </c>
       <c r="H592" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1400</v>
+        <v>1392</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D593" t="s">
-        <v>1401</v>
+        <v>1393</v>
+      </c>
+      <c r="F593" t="s">
+        <v>811</v>
       </c>
       <c r="H593" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1402</v>
+        <v>1394</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1374</v>
+        <v>809</v>
       </c>
       <c r="D594" t="s">
-        <v>1403</v>
+        <v>1395</v>
+      </c>
+      <c r="F594" t="s">
+        <v>811</v>
       </c>
       <c r="H594" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1404</v>
+        <v>1396</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D595" t="s">
-        <v>1405</v>
+        <v>1397</v>
+      </c>
+      <c r="F595" t="s">
+        <v>811</v>
       </c>
       <c r="H595" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1406</v>
+        <v>1398</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1374</v>
+        <v>809</v>
       </c>
       <c r="D596" t="s">
-        <v>1407</v>
+        <v>1399</v>
+      </c>
+      <c r="F596" t="s">
+        <v>811</v>
       </c>
       <c r="H596" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1408</v>
+        <v>1400</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D597" t="s">
-        <v>1409</v>
+        <v>1401</v>
+      </c>
+      <c r="F597" t="s">
+        <v>811</v>
       </c>
       <c r="H597" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1410</v>
+        <v>1402</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D598" t="s">
-        <v>1411</v>
+        <v>1403</v>
+      </c>
+      <c r="F598" t="s">
+        <v>811</v>
       </c>
       <c r="H598" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1412</v>
+        <v>1404</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D599" t="s">
-        <v>1413</v>
+        <v>1405</v>
+      </c>
+      <c r="F599" t="s">
+        <v>811</v>
       </c>
       <c r="H599" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1414</v>
+        <v>1406</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D600" t="s">
-        <v>1415</v>
+        <v>1407</v>
+      </c>
+      <c r="F600" t="s">
+        <v>811</v>
       </c>
       <c r="H600" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1416</v>
+        <v>1408</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D601" t="s">
-        <v>1417</v>
+        <v>1409</v>
+      </c>
+      <c r="F601" t="s">
+        <v>811</v>
       </c>
       <c r="H601" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1418</v>
+        <v>1410</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D602" t="s">
-        <v>1419</v>
+        <v>1411</v>
+      </c>
+      <c r="F602" t="s">
+        <v>811</v>
       </c>
       <c r="H602" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1420</v>
+        <v>1412</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D603" t="s">
-        <v>1421</v>
+        <v>1413</v>
+      </c>
+      <c r="F603" t="s">
+        <v>811</v>
       </c>
       <c r="H603" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1422</v>
+        <v>1414</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1371</v>
+        <v>809</v>
       </c>
       <c r="D604" t="s">
-        <v>1423</v>
+        <v>1415</v>
+      </c>
+      <c r="F604" t="s">
+        <v>811</v>
       </c>
       <c r="H604" t="s">
-        <v>1369</v>
+        <v>812</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1424</v>
+        <v>1416</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D605" t="s">
-        <v>1425</v>
+        <v>1417</v>
       </c>
       <c r="F605" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H605" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1426</v>
+        <v>1418</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D606" t="s">
-        <v>1427</v>
+        <v>1419</v>
       </c>
       <c r="F606" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H606" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1428</v>
+        <v>1420</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D607" t="s">
-        <v>1429</v>
+        <v>1421</v>
       </c>
       <c r="F607" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H607" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1430</v>
+        <v>1422</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D608" t="s">
-        <v>1431</v>
+        <v>1423</v>
       </c>
       <c r="F608" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H608" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1432</v>
+        <v>1424</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D609" t="s">
-        <v>1433</v>
+        <v>1425</v>
       </c>
       <c r="F609" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H609" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1434</v>
+        <v>1426</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D610" t="s">
-        <v>1435</v>
+        <v>1427</v>
       </c>
       <c r="F610" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H610" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1436</v>
+        <v>1428</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D611" t="s">
-        <v>1437</v>
+        <v>1429</v>
       </c>
       <c r="F611" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H611" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1438</v>
+        <v>1430</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D612" t="s">
-        <v>1439</v>
+        <v>1431</v>
       </c>
       <c r="F612" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H612" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1440</v>
+        <v>1432</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D613" t="s">
-        <v>1441</v>
+        <v>1433</v>
       </c>
       <c r="F613" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H613" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D614" t="s">
-        <v>1443</v>
+        <v>1435</v>
       </c>
       <c r="F614" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H614" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1444</v>
+        <v>1436</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D615" t="s">
-        <v>1445</v>
+        <v>1437</v>
       </c>
       <c r="F615" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H615" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1446</v>
+        <v>1438</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D616" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
       <c r="F616" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H616" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1448</v>
+        <v>1440</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D617" t="s">
-        <v>1449</v>
+        <v>1441</v>
       </c>
       <c r="F617" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H617" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1450</v>
+        <v>1442</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D618" t="s">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="F618" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H618" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1452</v>
+        <v>1444</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D619" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="F619" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H619" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D620" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="F620" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H620" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D621" t="s">
-        <v>1457</v>
+        <v>1449</v>
       </c>
       <c r="F621" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H621" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D622" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
       <c r="F622" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H622" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D623" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="F623" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H623" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D624" t="s">
-        <v>1463</v>
+        <v>1455</v>
       </c>
       <c r="F624" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H624" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D625" t="s">
-        <v>1465</v>
+        <v>1457</v>
       </c>
       <c r="F625" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H625" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D626" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
       <c r="F626" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H626" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1468</v>
+        <v>1460</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D627" t="s">
-        <v>1469</v>
+        <v>1461</v>
       </c>
       <c r="F627" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H627" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1470</v>
+        <v>1462</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D628" t="s">
-        <v>1471</v>
+        <v>1463</v>
       </c>
       <c r="F628" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H628" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1472</v>
+        <v>1464</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D629" t="s">
-        <v>1473</v>
+        <v>1465</v>
       </c>
       <c r="F629" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H629" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1474</v>
+        <v>1466</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D630" t="s">
-        <v>1475</v>
+        <v>1467</v>
       </c>
       <c r="F630" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H630" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1476</v>
+        <v>1468</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D631" t="s">
-        <v>1477</v>
+        <v>1469</v>
       </c>
       <c r="F631" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H631" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D632" t="s">
-        <v>1479</v>
+        <v>1471</v>
       </c>
       <c r="F632" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H632" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1480</v>
+        <v>1472</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D633" t="s">
-        <v>1481</v>
+        <v>1473</v>
       </c>
       <c r="F633" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H633" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1482</v>
+        <v>1474</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D634" t="s">
-        <v>1483</v>
+        <v>1475</v>
       </c>
       <c r="F634" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H634" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1484</v>
+        <v>1476</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D635" t="s">
-        <v>1485</v>
+        <v>1477</v>
       </c>
       <c r="F635" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H635" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1486</v>
+        <v>1478</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D636" t="s">
-        <v>1487</v>
+        <v>1479</v>
       </c>
       <c r="F636" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H636" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1488</v>
+        <v>1480</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D637" t="s">
-        <v>1489</v>
+        <v>1481</v>
       </c>
       <c r="F637" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H637" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1490</v>
+        <v>1482</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D638" t="s">
-        <v>1491</v>
+        <v>1483</v>
       </c>
       <c r="F638" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H638" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1492</v>
+        <v>1484</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D639" t="s">
-        <v>1493</v>
+        <v>1485</v>
       </c>
       <c r="F639" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H639" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D640" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="F640" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H640" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D641" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="F641" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H641" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1498</v>
+        <v>1490</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D642" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
       <c r="F642" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H642" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D643" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
       <c r="F643" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H643" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1502</v>
+        <v>1494</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D644" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="F644" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H644" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1504</v>
+        <v>1496</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D645" t="s">
-        <v>1505</v>
+        <v>1497</v>
       </c>
       <c r="F645" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H645" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1506</v>
+        <v>1498</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D646" t="s">
-        <v>1507</v>
+        <v>1499</v>
       </c>
       <c r="F646" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H646" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1508</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1500</v>
+      </c>
+      <c r="C647" t="s">
+        <v>15</v>
       </c>
       <c r="D647" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1501</v>
       </c>
       <c r="H647" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>641</v>
+        <v>1504</v>
       </c>
       <c r="D648" t="s">
-        <v>1511</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1505</v>
       </c>
       <c r="H648" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>641</v>
+        <v>1507</v>
       </c>
       <c r="D649" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1508</v>
       </c>
       <c r="H649" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1514</v>
+        <v>1509</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>641</v>
+        <v>1507</v>
       </c>
       <c r="D650" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1510</v>
       </c>
       <c r="H650" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>641</v>
+        <v>1504</v>
       </c>
       <c r="D651" t="s">
-        <v>1517</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1512</v>
       </c>
       <c r="H651" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>641</v>
+        <v>1504</v>
       </c>
       <c r="D652" t="s">
-        <v>1519</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1514</v>
       </c>
       <c r="H652" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>641</v>
+        <v>1504</v>
       </c>
       <c r="D653" t="s">
-        <v>1521</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1516</v>
       </c>
       <c r="H653" t="s">
-        <v>644</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>641</v>
+        <v>1504</v>
       </c>
       <c r="D654" t="s">
-        <v>1523</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1518</v>
       </c>
       <c r="H654" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:4" ht="12.75">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>1519</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D655" t="s">
-        <v>1525</v>
+        <v>1520</v>
+      </c>
+      <c r="H655" t="s">
+        <v>1502</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1521</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D656" t="s">
-        <v>1527</v>
+        <v>1522</v>
       </c>
       <c r="H656" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1528</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1523</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D657" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
       <c r="H657" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1525</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D658" t="s">
-        <v>1531</v>
+        <v>1526</v>
       </c>
       <c r="H658" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1532</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1527</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D659" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
       <c r="H659" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1529</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D660" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="H660" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1531</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D661" t="s">
-        <v>1537</v>
+        <v>1532</v>
       </c>
       <c r="H661" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1533</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D662" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="H662" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1535</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D663" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1536</v>
       </c>
       <c r="H663" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1537</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D664" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="H664" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1539</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D665" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1540</v>
       </c>
       <c r="H665" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1541</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D666" t="s">
-        <v>1547</v>
+        <v>1542</v>
       </c>
       <c r="H666" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1543</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D667" t="s">
-        <v>1549</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1544</v>
       </c>
       <c r="H667" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1545</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D668" t="s">
-        <v>1551</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1546</v>
       </c>
       <c r="H668" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1547</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D669" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1548</v>
       </c>
       <c r="H669" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1549</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D670" t="s">
-        <v>1555</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1550</v>
       </c>
       <c r="H670" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1551</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D671" t="s">
-        <v>1557</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1552</v>
       </c>
       <c r="H671" t="s">
-        <v>14</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1553</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D672" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1554</v>
       </c>
       <c r="H672" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="673" spans="1:10" ht="12.75">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1555</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D673" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1556</v>
       </c>
       <c r="H673" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="C674" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D674" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="F674" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H674" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1560</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>1561</v>
       </c>
       <c r="D675" t="s">
-        <v>1565</v>
+        <v>1562</v>
       </c>
       <c r="F675" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H675" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1563</v>
+      </c>
+      <c r="C676" s="1" t="s">
+        <v>1561</v>
       </c>
       <c r="D676" t="s">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="F676" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H676" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1566</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>1561</v>
       </c>
       <c r="D677" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="F677" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H677" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C678" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D678" t="s">
         <v>1570</v>
       </c>
-      <c r="C678" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F678" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H678" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C679" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D679" t="s">
         <v>1572</v>
       </c>
-      <c r="C679" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F679" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H679" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C680" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D680" t="s">
         <v>1574</v>
       </c>
-      <c r="C680" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F680" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H680" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1575</v>
+      </c>
+      <c r="C681" s="1" t="s">
+        <v>1561</v>
       </c>
       <c r="D681" t="s">
-        <v>1577</v>
+        <v>1570</v>
       </c>
       <c r="F681" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H681" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1578</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1576</v>
+      </c>
+      <c r="C682" s="1" t="s">
+        <v>1561</v>
       </c>
       <c r="D682" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F682" t="s">
+        <v>854</v>
+      </c>
+      <c r="H682" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8" ht="12.75">
+      <c r="A683" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="F682" t="s">
-[...7 lines deleted...]
-      <c r="A683" s="1" t="s">
+      <c r="C683" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D683" t="s">
         <v>1580</v>
       </c>
-      <c r="C683" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F683" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H683" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C684" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D684" t="s">
         <v>1582</v>
       </c>
-      <c r="C684" t="s">
-[...2 lines deleted...]
-      <c r="D684" t="s">
+      <c r="F684" t="s">
+        <v>33</v>
+      </c>
+      <c r="H684" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8" ht="12.75">
+      <c r="A685" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="F684" t="s">
-[...7 lines deleted...]
-      <c r="A685" s="1" t="s">
+      <c r="C685" s="1" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D685" t="s">
         <v>1585</v>
       </c>
       <c r="F685" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H685" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="C686" t="s">
-        <v>11</v>
+      <c r="C686" s="1" t="s">
+        <v>1587</v>
       </c>
       <c r="D686" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F686" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H686" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1589</v>
+      </c>
+      <c r="C687" s="1" t="s">
+        <v>1587</v>
       </c>
       <c r="D687" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="F687" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H687" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1590</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1591</v>
+      </c>
+      <c r="C688" s="1" t="s">
+        <v>1587</v>
       </c>
       <c r="D688" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="F688" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H688" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="689" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1593</v>
+      </c>
+      <c r="C689" s="1" t="s">
+        <v>1594</v>
       </c>
       <c r="D689" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="F689" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H689" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1596</v>
+      </c>
+      <c r="C690" s="1" t="s">
+        <v>262</v>
       </c>
       <c r="D690" t="s">
-        <v>1595</v>
+        <v>1597</v>
+      </c>
+      <c r="F690" t="s">
+        <v>25</v>
       </c>
       <c r="H690" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="C691" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D691" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="F691" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H691" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="C692" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D692" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H692" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="693" spans="1:10" ht="12.75">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="C693" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D693" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1604</v>
       </c>
       <c r="H693" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C694" t="s">
+        <v>500</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H694" t="s">
         <v>1602</v>
       </c>
-      <c r="C694" t="s">
-[...9 lines deleted...]
-    <row r="695" spans="1:10" ht="12.75">
+    </row>
+    <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="C695" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D695" t="s">
-        <v>1605</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>1608</v>
       </c>
       <c r="H695" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="C696" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D696" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="H696" t="s">
-        <v>14</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="C697" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D697" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="H697" t="s">
-        <v>14</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="C698" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D698" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="H698" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1612</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1617</v>
+      </c>
+      <c r="C699" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D699" t="s">
-        <v>1613</v>
+        <v>1618</v>
+      </c>
+      <c r="F699" t="s">
+        <v>811</v>
       </c>
       <c r="H699" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1619</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D700" t="s">
-        <v>1615</v>
+        <v>1620</v>
+      </c>
+      <c r="F700" t="s">
+        <v>811</v>
       </c>
       <c r="H700" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1616</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1621</v>
+      </c>
+      <c r="C701" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D701" t="s">
-        <v>1617</v>
+        <v>1622</v>
+      </c>
+      <c r="F701" t="s">
+        <v>811</v>
       </c>
       <c r="H701" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1618</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1623</v>
+      </c>
+      <c r="C702" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D702" t="s">
-        <v>1619</v>
+        <v>1624</v>
+      </c>
+      <c r="F702" t="s">
+        <v>811</v>
       </c>
       <c r="H702" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1620</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1625</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D703" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="F703" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H703" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1622</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1627</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D704" t="s">
-        <v>1623</v>
+        <v>1628</v>
+      </c>
+      <c r="F704" t="s">
+        <v>811</v>
       </c>
       <c r="H704" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1629</v>
+      </c>
+      <c r="C705" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D705" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="F705" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H705" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1631</v>
+      </c>
+      <c r="C706" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D706" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="F706" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H706" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1633</v>
+      </c>
+      <c r="C707" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D707" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="F707" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H707" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1635</v>
+      </c>
+      <c r="C708" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D708" t="s">
-        <v>1631</v>
+        <v>1636</v>
+      </c>
+      <c r="F708" t="s">
+        <v>811</v>
       </c>
       <c r="H708" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1632</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1637</v>
+      </c>
+      <c r="C709" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D709" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="F709" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H709" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1639</v>
+      </c>
+      <c r="C710" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D710" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="F710" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H710" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1641</v>
+      </c>
+      <c r="C711" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D711" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="F711" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H711" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1643</v>
+      </c>
+      <c r="C712" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D712" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="F712" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H712" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="713" spans="1:10" ht="12.75">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1645</v>
+      </c>
+      <c r="C713" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D713" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="F713" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H713" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>812</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1647</v>
+      </c>
+      <c r="C714" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D714" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="F714" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H714" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1644</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1649</v>
+      </c>
+      <c r="C715" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D715" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="F715" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H715" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1646</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1651</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D716" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="F716" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H716" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1653</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D717" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="F717" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H717" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1650</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1655</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D718" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="F718" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H718" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1657</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D719" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="F719" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H719" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1654</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1659</v>
+      </c>
+      <c r="C720" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D720" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="F720" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H720" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1656</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1661</v>
+      </c>
+      <c r="C721" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D721" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="F721" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H721" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1658</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1663</v>
+      </c>
+      <c r="C722" s="1" t="s">
+        <v>905</v>
       </c>
       <c r="D722" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1664</v>
       </c>
       <c r="H722" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D723" t="s">
-        <v>1661</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1666</v>
       </c>
       <c r="H723" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D724" t="s">
-        <v>1663</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1668</v>
       </c>
       <c r="H724" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D725" t="s">
-        <v>1665</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1670</v>
       </c>
       <c r="H725" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D726" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1672</v>
       </c>
       <c r="H726" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D727" t="s">
-        <v>1669</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1674</v>
       </c>
       <c r="H727" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D728" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1676</v>
       </c>
       <c r="H728" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>641</v>
+        <v>905</v>
       </c>
       <c r="D729" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1678</v>
       </c>
       <c r="H729" t="s">
-        <v>644</v>
+        <v>907</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D730" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="F730" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H730" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D731" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="F731" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H731" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>636</v>
+        <v>1298</v>
       </c>
       <c r="D732" t="s">
-        <v>1679</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>1684</v>
       </c>
       <c r="H732" t="s">
-        <v>609</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>641</v>
+        <v>1298</v>
       </c>
       <c r="D733" t="s">
-        <v>1681</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1686</v>
       </c>
       <c r="H733" t="s">
-        <v>644</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>641</v>
+        <v>1298</v>
       </c>
       <c r="D734" t="s">
-        <v>1683</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1688</v>
       </c>
       <c r="H734" t="s">
-        <v>644</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D735" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="F735" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H735" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D736" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="F736" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H736" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D737" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="F737" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H737" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D738" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="F738" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H738" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D739" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="F739" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H739" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D740" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="F740" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H740" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D741" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="F741" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H741" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D742" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="F742" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H742" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1705</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D743" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="F743" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H743" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D744" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="F744" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H744" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D745" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="F745" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H745" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D746" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="F746" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H746" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D747" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="F747" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H747" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D748" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="F748" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H748" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D749" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="F749" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H749" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D750" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="F750" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H750" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D751" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="F751" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H751" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D752" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="F752" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H752" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D753" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="F753" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H753" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D754" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F754" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H754" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D755" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="F755" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H755" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D756" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="F756" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H756" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D757" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="F757" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H757" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D758" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F758" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H758" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D759" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="F759" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H759" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D760" t="s">
-        <v>1739</v>
+        <v>1740</v>
+      </c>
+      <c r="F760" t="s">
+        <v>811</v>
       </c>
       <c r="H760" t="s">
-        <v>669</v>
+        <v>812</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D761" t="s">
-        <v>1741</v>
+        <v>1742</v>
+      </c>
+      <c r="F761" t="s">
+        <v>811</v>
       </c>
       <c r="H761" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="762" spans="1:10" ht="12.75">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D762" t="s">
-        <v>1743</v>
+        <v>1744</v>
+      </c>
+      <c r="F762" t="s">
+        <v>811</v>
       </c>
       <c r="H762" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>812</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D763" t="s">
-        <v>1745</v>
+        <v>1746</v>
+      </c>
+      <c r="F763" t="s">
+        <v>811</v>
       </c>
       <c r="H763" t="s">
-        <v>669</v>
+        <v>812</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C764" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D764" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H764" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C765" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="D765" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="F765" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H765" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1752</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>1753</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D766" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="H766" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-    <row r="767" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="C767" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D767" t="s">
         <v>1756</v>
       </c>
       <c r="H767" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-    <row r="768" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="C768" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D768" t="s">
         <v>1758</v>
       </c>
       <c r="H768" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-    <row r="769" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="C769" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D769" t="s">
         <v>1760</v>
       </c>
       <c r="H769" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-    <row r="770" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="C770" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D770" t="s">
         <v>1762</v>
       </c>
       <c r="H770" t="s">
-        <v>1075</v>
-[...5 lines deleted...]
-    <row r="771" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="C771" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D771" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="H771" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C772" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D772" t="s">
-        <v>1765</v>
+        <v>1766</v>
+      </c>
+      <c r="F772" t="s">
+        <v>25</v>
       </c>
       <c r="H772" t="s">
-        <v>1075</v>
+        <v>13</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C773" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D773" t="s">
-        <v>1767</v>
+        <v>1768</v>
+      </c>
+      <c r="F773" t="s">
+        <v>25</v>
       </c>
       <c r="H773" t="s">
-        <v>1097</v>
+        <v>13</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C774" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D774" t="s">
-        <v>1769</v>
+        <v>1770</v>
+      </c>
+      <c r="F774" t="s">
+        <v>25</v>
       </c>
       <c r="H774" t="s">
-        <v>1086</v>
+        <v>13</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1771</v>
+      </c>
+      <c r="C775" t="s">
+        <v>15</v>
       </c>
       <c r="D775" t="s">
-        <v>1771</v>
+        <v>1772</v>
+      </c>
+      <c r="F775" t="s">
+        <v>25</v>
       </c>
       <c r="H775" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1773</v>
+      </c>
+      <c r="C776" t="s">
+        <v>15</v>
       </c>
       <c r="D776" t="s">
-        <v>1773</v>
+        <v>1774</v>
+      </c>
+      <c r="F776" t="s">
+        <v>25</v>
       </c>
       <c r="H776" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1775</v>
+      </c>
+      <c r="C777" t="s">
+        <v>15</v>
       </c>
       <c r="D777" t="s">
-        <v>1775</v>
+        <v>1776</v>
+      </c>
+      <c r="F777" t="s">
+        <v>25</v>
       </c>
       <c r="H777" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1777</v>
+      </c>
+      <c r="C778" t="s">
+        <v>15</v>
       </c>
       <c r="D778" t="s">
-        <v>1777</v>
+        <v>1778</v>
+      </c>
+      <c r="F778" t="s">
+        <v>25</v>
       </c>
       <c r="H778" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1779</v>
+      </c>
+      <c r="C779" t="s">
+        <v>15</v>
       </c>
       <c r="D779" t="s">
-        <v>1779</v>
+        <v>1780</v>
+      </c>
+      <c r="F779" t="s">
+        <v>25</v>
       </c>
       <c r="H779" t="s">
-        <v>617</v>
+        <v>13</v>
+      </c>
+      <c r="J779" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1781</v>
+      </c>
+      <c r="C780" t="s">
+        <v>15</v>
       </c>
       <c r="D780" t="s">
-        <v>1781</v>
+        <v>1782</v>
+      </c>
+      <c r="F780" t="s">
+        <v>25</v>
       </c>
       <c r="H780" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="781" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>1782</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1783</v>
+      </c>
+      <c r="C781" t="s">
+        <v>15</v>
       </c>
       <c r="D781" t="s">
-        <v>1783</v>
+        <v>1784</v>
+      </c>
+      <c r="F781" t="s">
+        <v>25</v>
       </c>
       <c r="H781" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="782" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J781" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1785</v>
+      </c>
+      <c r="C782" t="s">
+        <v>15</v>
       </c>
       <c r="D782" t="s">
-        <v>1785</v>
+        <v>1786</v>
+      </c>
+      <c r="F782" t="s">
+        <v>25</v>
       </c>
       <c r="H782" t="s">
-        <v>617</v>
+        <v>13</v>
+      </c>
+      <c r="J782" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>1786</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1787</v>
+      </c>
+      <c r="C783" t="s">
+        <v>15</v>
       </c>
       <c r="D783" t="s">
-        <v>1787</v>
+        <v>1788</v>
+      </c>
+      <c r="F783" t="s">
+        <v>25</v>
       </c>
       <c r="H783" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="784" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="784" spans="1:10" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>1788</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1789</v>
+      </c>
+      <c r="C784" t="s">
+        <v>15</v>
       </c>
       <c r="D784" t="s">
-        <v>1789</v>
+        <v>1790</v>
+      </c>
+      <c r="F784" t="s">
+        <v>25</v>
       </c>
       <c r="H784" t="s">
-        <v>617</v>
+        <v>13</v>
+      </c>
+      <c r="J784" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1791</v>
+      </c>
+      <c r="C785" t="s">
+        <v>15</v>
       </c>
       <c r="D785" t="s">
-        <v>1791</v>
+        <v>1792</v>
+      </c>
+      <c r="F785" t="s">
+        <v>25</v>
       </c>
       <c r="H785" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1793</v>
+      </c>
+      <c r="C786" t="s">
+        <v>15</v>
       </c>
       <c r="D786" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H786" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1795</v>
+      </c>
+      <c r="C787" t="s">
+        <v>15</v>
       </c>
       <c r="D787" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H787" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1797</v>
+      </c>
+      <c r="C788" t="s">
+        <v>15</v>
       </c>
       <c r="D788" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H788" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>1799</v>
+      </c>
+      <c r="C789" t="s">
+        <v>15</v>
       </c>
       <c r="D789" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="H789" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>1800</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>1801</v>
+      </c>
+      <c r="C790" t="s">
+        <v>15</v>
       </c>
       <c r="D790" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="H790" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>1802</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1803</v>
+      </c>
+      <c r="C791" t="s">
+        <v>15</v>
       </c>
       <c r="D791" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1804</v>
       </c>
       <c r="H791" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>1804</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1805</v>
+      </c>
+      <c r="C792" t="s">
+        <v>15</v>
       </c>
       <c r="D792" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="F792" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H792" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>1806</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1807</v>
+      </c>
+      <c r="C793" t="s">
+        <v>15</v>
       </c>
       <c r="D793" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1808</v>
       </c>
       <c r="H793" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1809</v>
+      </c>
+      <c r="C794" t="s">
+        <v>15</v>
       </c>
       <c r="D794" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="F794" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H794" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>1810</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1811</v>
+      </c>
+      <c r="C795" t="s">
+        <v>15</v>
       </c>
       <c r="D795" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1812</v>
       </c>
       <c r="H795" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1812</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1813</v>
+      </c>
+      <c r="C796" t="s">
+        <v>15</v>
       </c>
       <c r="D796" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="F796" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H796" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1814</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1815</v>
+      </c>
+      <c r="C797" t="s">
+        <v>15</v>
       </c>
       <c r="D797" t="s">
-        <v>1815</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1816</v>
       </c>
       <c r="H797" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1816</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1817</v>
+      </c>
+      <c r="C798" t="s">
+        <v>15</v>
       </c>
       <c r="D798" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="F798" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H798" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1818</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1819</v>
+      </c>
+      <c r="C799" t="s">
+        <v>15</v>
       </c>
       <c r="D799" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1820</v>
       </c>
       <c r="H799" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1820</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1821</v>
+      </c>
+      <c r="C800" t="s">
+        <v>15</v>
       </c>
       <c r="D800" t="s">
-        <v>1821</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1822</v>
       </c>
       <c r="H800" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1822</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1823</v>
+      </c>
+      <c r="C801" t="s">
+        <v>15</v>
       </c>
       <c r="D801" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1824</v>
       </c>
       <c r="H801" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1824</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1825</v>
+      </c>
+      <c r="C802" t="s">
+        <v>15</v>
       </c>
       <c r="D802" t="s">
-        <v>1825</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1826</v>
       </c>
       <c r="H802" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1826</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1827</v>
+      </c>
+      <c r="C803" t="s">
+        <v>15</v>
       </c>
       <c r="D803" t="s">
-        <v>1827</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1828</v>
       </c>
       <c r="H803" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1828</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1829</v>
+      </c>
+      <c r="C804" t="s">
+        <v>15</v>
       </c>
       <c r="D804" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1830</v>
       </c>
       <c r="H804" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C805" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D805" t="s">
-        <v>1831</v>
+        <v>1832</v>
+      </c>
+      <c r="F805" t="s">
+        <v>33</v>
       </c>
       <c r="H805" t="s">
-        <v>592</v>
+        <v>13</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1832</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>1833</v>
+      </c>
+      <c r="C806" t="s">
+        <v>15</v>
       </c>
       <c r="D806" t="s">
-        <v>1833</v>
+        <v>1834</v>
+      </c>
+      <c r="F806" t="s">
+        <v>33</v>
       </c>
       <c r="H806" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>1835</v>
+      </c>
+      <c r="C807" t="s">
+        <v>15</v>
       </c>
       <c r="D807" t="s">
-        <v>1835</v>
+        <v>1836</v>
+      </c>
+      <c r="F807" t="s">
+        <v>33</v>
       </c>
       <c r="H807" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1836</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>1837</v>
+      </c>
+      <c r="C808" t="s">
+        <v>15</v>
       </c>
       <c r="D808" t="s">
-        <v>1837</v>
+        <v>1838</v>
+      </c>
+      <c r="F808" t="s">
+        <v>33</v>
       </c>
       <c r="H808" t="s">
-        <v>1152</v>
+        <v>13</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1838</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1839</v>
+      </c>
+      <c r="C809" t="s">
+        <v>15</v>
       </c>
       <c r="D809" t="s">
-        <v>1839</v>
+        <v>1840</v>
+      </c>
+      <c r="F809" t="s">
+        <v>33</v>
       </c>
       <c r="H809" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1841</v>
+      </c>
+      <c r="C810" t="s">
+        <v>15</v>
       </c>
       <c r="D810" t="s">
-        <v>1841</v>
+        <v>1842</v>
+      </c>
+      <c r="F810" t="s">
+        <v>33</v>
       </c>
       <c r="H810" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1843</v>
+      </c>
+      <c r="C811" t="s">
+        <v>15</v>
       </c>
       <c r="D811" t="s">
-        <v>1843</v>
+        <v>1844</v>
+      </c>
+      <c r="F811" t="s">
+        <v>33</v>
       </c>
       <c r="H811" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1845</v>
+      </c>
+      <c r="C812" t="s">
+        <v>15</v>
       </c>
       <c r="D812" t="s">
-        <v>1845</v>
+        <v>1846</v>
+      </c>
+      <c r="F812" t="s">
+        <v>33</v>
       </c>
       <c r="H812" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1847</v>
+      </c>
+      <c r="C813" t="s">
+        <v>15</v>
       </c>
       <c r="D813" t="s">
-        <v>1847</v>
+        <v>1848</v>
+      </c>
+      <c r="F813" t="s">
+        <v>33</v>
       </c>
       <c r="H813" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1849</v>
+      </c>
+      <c r="C814" t="s">
+        <v>15</v>
       </c>
       <c r="D814" t="s">
-        <v>1849</v>
+        <v>517</v>
+      </c>
+      <c r="F814" t="s">
+        <v>33</v>
       </c>
       <c r="H814" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="C815" s="1" t="s">
-        <v>1197</v>
+      <c r="C815" t="s">
+        <v>15</v>
       </c>
       <c r="D815" t="s">
         <v>1851</v>
       </c>
+      <c r="F815" t="s">
+        <v>33</v>
+      </c>
       <c r="H815" t="s">
-        <v>1187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1210</v>
+        <v>98</v>
       </c>
       <c r="D816" t="s">
         <v>1853</v>
       </c>
       <c r="H816" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1210</v>
+        <v>98</v>
       </c>
       <c r="D817" t="s">
-        <v>1855</v>
+        <v>1853</v>
       </c>
       <c r="H817" t="s">
-        <v>1212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C818" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D818" t="s">
         <v>1856</v>
       </c>
-      <c r="C818" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H818" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C819" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D819" t="s">
         <v>1858</v>
       </c>
-      <c r="C819" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H819" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>641</v>
+        <v>107</v>
       </c>
       <c r="D820" t="s">
-        <v>1861</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1858</v>
       </c>
       <c r="H820" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>1862</v>
+        <v>1860</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>641</v>
+        <v>104</v>
       </c>
       <c r="D821" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>406</v>
       </c>
       <c r="H821" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>641</v>
+        <v>117</v>
       </c>
       <c r="D822" t="s">
-        <v>1865</v>
+        <v>1862</v>
       </c>
       <c r="F822" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H822" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>1866</v>
+        <v>1863</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>641</v>
+        <v>112</v>
       </c>
       <c r="D823" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>113</v>
       </c>
       <c r="H823" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>641</v>
+        <v>117</v>
       </c>
       <c r="D824" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="F824" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H824" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>641</v>
+        <v>120</v>
       </c>
       <c r="D825" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="F825" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H825" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>641</v>
+        <v>104</v>
       </c>
       <c r="D826" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1869</v>
       </c>
       <c r="H826" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>641</v>
+        <v>120</v>
       </c>
       <c r="D827" t="s">
-        <v>1875</v>
+        <v>1867</v>
       </c>
       <c r="F827" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H827" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>641</v>
+        <v>123</v>
       </c>
       <c r="D828" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>124</v>
       </c>
       <c r="H828" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>1878</v>
+        <v>1872</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>641</v>
+        <v>123</v>
       </c>
       <c r="D829" t="s">
-        <v>1879</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1873</v>
       </c>
       <c r="H829" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>1880</v>
+        <v>1874</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>641</v>
+        <v>126</v>
       </c>
       <c r="D830" t="s">
-        <v>1881</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>127</v>
       </c>
       <c r="H830" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>1882</v>
+        <v>1875</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>641</v>
+        <v>131</v>
       </c>
       <c r="D831" t="s">
-        <v>1883</v>
+        <v>132</v>
       </c>
       <c r="F831" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H831" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>1884</v>
+        <v>1876</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>641</v>
+        <v>134</v>
       </c>
       <c r="D832" t="s">
-        <v>1885</v>
+        <v>135</v>
       </c>
       <c r="F832" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H832" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>1886</v>
+        <v>1877</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>641</v>
+        <v>131</v>
       </c>
       <c r="D833" t="s">
-        <v>1887</v>
+        <v>1878</v>
       </c>
       <c r="F833" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H833" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>1888</v>
+        <v>1879</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>641</v>
+        <v>126</v>
       </c>
       <c r="D834" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1071</v>
       </c>
       <c r="H834" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>1890</v>
+        <v>1880</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>641</v>
+        <v>134</v>
       </c>
       <c r="D835" t="s">
-        <v>1891</v>
+        <v>1881</v>
       </c>
       <c r="F835" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H835" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>1892</v>
+        <v>1882</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>641</v>
+        <v>101</v>
       </c>
       <c r="D836" t="s">
-        <v>1893</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>1883</v>
       </c>
       <c r="H836" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>1894</v>
+        <v>1884</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>641</v>
+        <v>403</v>
       </c>
       <c r="D837" t="s">
-        <v>1895</v>
+        <v>404</v>
       </c>
       <c r="F837" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H837" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>1896</v>
+        <v>1885</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>641</v>
+        <v>403</v>
       </c>
       <c r="D838" t="s">
-        <v>1897</v>
+        <v>1886</v>
       </c>
       <c r="F838" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H838" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>1898</v>
+        <v>1887</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>641</v>
+        <v>1888</v>
       </c>
       <c r="D839" t="s">
-        <v>1899</v>
+        <v>1889</v>
       </c>
       <c r="F839" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H839" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>1900</v>
+        <v>1890</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>641</v>
+        <v>1891</v>
       </c>
       <c r="D840" t="s">
-        <v>1901</v>
+        <v>1892</v>
       </c>
       <c r="F840" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H840" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>1902</v>
+        <v>1893</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>641</v>
+        <v>148</v>
       </c>
       <c r="D841" t="s">
-        <v>1903</v>
+        <v>1894</v>
       </c>
       <c r="F841" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H841" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>1904</v>
+        <v>1895</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>641</v>
+        <v>151</v>
       </c>
       <c r="D842" t="s">
-        <v>1905</v>
+        <v>1896</v>
       </c>
       <c r="F842" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H842" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>1906</v>
+        <v>1897</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>641</v>
+        <v>461</v>
       </c>
       <c r="D843" t="s">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="F843" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H843" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>1908</v>
+        <v>1899</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>641</v>
+        <v>1900</v>
       </c>
       <c r="D844" t="s">
-        <v>1909</v>
+        <v>1901</v>
       </c>
       <c r="F844" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H844" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>1910</v>
+        <v>1902</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>641</v>
+        <v>454</v>
       </c>
       <c r="D845" t="s">
-        <v>1911</v>
+        <v>1903</v>
       </c>
       <c r="F845" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H845" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>1912</v>
+        <v>1904</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>641</v>
+        <v>171</v>
       </c>
       <c r="D846" t="s">
-        <v>1913</v>
+        <v>1905</v>
       </c>
       <c r="F846" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H846" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>1914</v>
+        <v>1906</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>641</v>
+        <v>1907</v>
       </c>
       <c r="D847" t="s">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="F847" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H847" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>1916</v>
+        <v>1909</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>641</v>
+        <v>1116</v>
       </c>
       <c r="D848" t="s">
-        <v>1917</v>
+        <v>1910</v>
       </c>
       <c r="F848" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H848" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>1918</v>
+        <v>1911</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>641</v>
+        <v>177</v>
       </c>
       <c r="D849" t="s">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="F849" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H849" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>1920</v>
+        <v>1913</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>641</v>
+        <v>1116</v>
       </c>
       <c r="D850" t="s">
-        <v>1921</v>
+        <v>1914</v>
       </c>
       <c r="F850" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H850" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>641</v>
+        <v>1119</v>
       </c>
       <c r="D851" t="s">
-        <v>1923</v>
+        <v>1916</v>
       </c>
       <c r="F851" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H851" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>1924</v>
+        <v>1917</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>641</v>
+        <v>1116</v>
       </c>
       <c r="D852" t="s">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="F852" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H852" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>1926</v>
+        <v>1919</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>641</v>
+        <v>1900</v>
       </c>
       <c r="D853" t="s">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="F853" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H853" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>641</v>
+        <v>1900</v>
       </c>
       <c r="D854" t="s">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="F854" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H854" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="855" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="855" spans="1:10" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>1930</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1923</v>
+      </c>
+      <c r="C855" t="s">
+        <v>15</v>
       </c>
       <c r="D855" t="s">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="F855" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H855" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="856" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J855" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>1932</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1925</v>
+      </c>
+      <c r="C856" t="s">
+        <v>15</v>
       </c>
       <c r="D856" t="s">
-        <v>1933</v>
+        <v>1926</v>
       </c>
       <c r="F856" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H856" t="s">
-        <v>644</v>
+        <v>13</v>
+      </c>
+      <c r="J856" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>1934</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1927</v>
+      </c>
+      <c r="C857" t="s">
+        <v>15</v>
       </c>
       <c r="D857" t="s">
-        <v>1935</v>
+        <v>1928</v>
       </c>
       <c r="F857" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H857" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>1936</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1929</v>
+      </c>
+      <c r="C858" t="s">
+        <v>15</v>
       </c>
       <c r="D858" t="s">
-        <v>1937</v>
+        <v>1930</v>
       </c>
       <c r="F858" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H858" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>1938</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1931</v>
+      </c>
+      <c r="C859" t="s">
+        <v>15</v>
       </c>
       <c r="D859" t="s">
-        <v>1939</v>
+        <v>1932</v>
       </c>
       <c r="F859" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H859" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>1940</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1933</v>
+      </c>
+      <c r="C860" t="s">
+        <v>15</v>
       </c>
       <c r="D860" t="s">
-        <v>1941</v>
+        <v>1934</v>
       </c>
       <c r="F860" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H860" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>1942</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1935</v>
+      </c>
+      <c r="C861" t="s">
+        <v>15</v>
       </c>
       <c r="D861" t="s">
-        <v>1943</v>
+        <v>1936</v>
       </c>
       <c r="F861" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H861" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>1944</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1937</v>
+      </c>
+      <c r="C862" t="s">
+        <v>15</v>
       </c>
       <c r="D862" t="s">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="F862" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H862" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>1946</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1939</v>
+      </c>
+      <c r="C863" t="s">
+        <v>15</v>
       </c>
       <c r="D863" t="s">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="F863" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H863" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>1948</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1941</v>
+      </c>
+      <c r="C864" t="s">
+        <v>15</v>
       </c>
       <c r="D864" t="s">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="F864" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H864" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>1950</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1943</v>
+      </c>
+      <c r="C865" t="s">
+        <v>15</v>
       </c>
       <c r="D865" t="s">
-        <v>1951</v>
+        <v>1944</v>
       </c>
       <c r="F865" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H865" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>1952</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1945</v>
+      </c>
+      <c r="C866" t="s">
+        <v>15</v>
       </c>
       <c r="D866" t="s">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="F866" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H866" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>1954</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1947</v>
+      </c>
+      <c r="C867" t="s">
+        <v>15</v>
       </c>
       <c r="D867" t="s">
-        <v>1955</v>
+        <v>1948</v>
       </c>
       <c r="F867" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H867" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1949</v>
+      </c>
+      <c r="C868" t="s">
+        <v>15</v>
       </c>
       <c r="D868" t="s">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="F868" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H868" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1951</v>
+      </c>
+      <c r="C869" t="s">
+        <v>15</v>
       </c>
       <c r="D869" t="s">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="F869" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H869" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1953</v>
+      </c>
+      <c r="C870" t="s">
+        <v>15</v>
       </c>
       <c r="D870" t="s">
-        <v>1961</v>
+        <v>1954</v>
       </c>
       <c r="F870" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H870" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>1962</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1955</v>
+      </c>
+      <c r="C871" t="s">
+        <v>15</v>
       </c>
       <c r="D871" t="s">
-        <v>1963</v>
+        <v>1956</v>
       </c>
       <c r="F871" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H871" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1957</v>
+      </c>
+      <c r="C872" t="s">
+        <v>15</v>
       </c>
       <c r="D872" t="s">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="F872" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H872" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>1966</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1959</v>
+      </c>
+      <c r="C873" t="s">
+        <v>15</v>
       </c>
       <c r="D873" t="s">
-        <v>1967</v>
+        <v>1960</v>
       </c>
       <c r="F873" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H873" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>1968</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1961</v>
+      </c>
+      <c r="C874" t="s">
+        <v>15</v>
       </c>
       <c r="D874" t="s">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="F874" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H874" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>1970</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1963</v>
+      </c>
+      <c r="C875" t="s">
+        <v>15</v>
       </c>
       <c r="D875" t="s">
-        <v>1971</v>
+        <v>1964</v>
       </c>
       <c r="F875" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H875" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>1972</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1965</v>
+      </c>
+      <c r="C876" t="s">
+        <v>15</v>
       </c>
       <c r="D876" t="s">
-        <v>1973</v>
+        <v>1966</v>
       </c>
       <c r="F876" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H876" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1967</v>
+      </c>
+      <c r="C877" t="s">
+        <v>15</v>
       </c>
       <c r="D877" t="s">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="F877" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H877" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1969</v>
+      </c>
+      <c r="C878" t="s">
+        <v>15</v>
       </c>
       <c r="D878" t="s">
-        <v>1977</v>
+        <v>1970</v>
       </c>
       <c r="F878" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H878" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1971</v>
+      </c>
+      <c r="C879" t="s">
+        <v>15</v>
       </c>
       <c r="D879" t="s">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="F879" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H879" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1973</v>
+      </c>
+      <c r="C880" t="s">
+        <v>15</v>
       </c>
       <c r="D880" t="s">
-        <v>1981</v>
+        <v>1974</v>
       </c>
       <c r="F880" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H880" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>1982</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1975</v>
+      </c>
+      <c r="C881" t="s">
+        <v>15</v>
       </c>
       <c r="D881" t="s">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="F881" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H881" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>1984</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1977</v>
+      </c>
+      <c r="C882" t="s">
+        <v>15</v>
       </c>
       <c r="D882" t="s">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="F882" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H882" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>1986</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1979</v>
+      </c>
+      <c r="C883" t="s">
+        <v>15</v>
       </c>
       <c r="D883" t="s">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="F883" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H883" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1981</v>
+      </c>
+      <c r="C884" t="s">
+        <v>15</v>
       </c>
       <c r="D884" t="s">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="F884" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H884" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1983</v>
+      </c>
+      <c r="C885" t="s">
+        <v>15</v>
       </c>
       <c r="D885" t="s">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="F885" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H885" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>1992</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1985</v>
+      </c>
+      <c r="C886" t="s">
+        <v>15</v>
       </c>
       <c r="D886" t="s">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="F886" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H886" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1987</v>
+      </c>
+      <c r="C887" t="s">
+        <v>15</v>
       </c>
       <c r="D887" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="F887" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H887" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1989</v>
+      </c>
+      <c r="C888" t="s">
+        <v>15</v>
       </c>
       <c r="D888" t="s">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="F888" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H888" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1991</v>
+      </c>
+      <c r="C889" t="s">
+        <v>15</v>
       </c>
       <c r="D889" t="s">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="F889" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H889" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1993</v>
+      </c>
+      <c r="C890" t="s">
+        <v>15</v>
       </c>
       <c r="D890" t="s">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="F890" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H890" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1995</v>
+      </c>
+      <c r="C891" t="s">
+        <v>15</v>
       </c>
       <c r="D891" t="s">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="F891" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H891" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1997</v>
+      </c>
+      <c r="C892" t="s">
+        <v>15</v>
       </c>
       <c r="D892" t="s">
-        <v>2005</v>
+        <v>1229</v>
       </c>
       <c r="F892" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H892" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>1998</v>
+      </c>
+      <c r="C893" t="s">
+        <v>15</v>
       </c>
       <c r="D893" t="s">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="F893" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H893" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2000</v>
+      </c>
+      <c r="C894" t="s">
+        <v>15</v>
       </c>
       <c r="D894" t="s">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="F894" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H894" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2002</v>
+      </c>
+      <c r="C895" t="s">
+        <v>15</v>
       </c>
       <c r="D895" t="s">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="F895" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H895" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2004</v>
+      </c>
+      <c r="C896" t="s">
+        <v>15</v>
       </c>
       <c r="D896" t="s">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="F896" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H896" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2006</v>
+      </c>
+      <c r="C897" t="s">
+        <v>15</v>
       </c>
       <c r="D897" t="s">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="F897" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H897" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2008</v>
+      </c>
+      <c r="C898" t="s">
+        <v>15</v>
       </c>
       <c r="D898" t="s">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="F898" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H898" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>641</v>
+        <v>229</v>
       </c>
       <c r="D899" t="s">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2011</v>
       </c>
       <c r="H899" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>641</v>
+        <v>2013</v>
       </c>
       <c r="D900" t="s">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2014</v>
       </c>
       <c r="H900" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>641</v>
+        <v>2016</v>
       </c>
       <c r="D901" t="s">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2017</v>
       </c>
       <c r="H901" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>641</v>
+        <v>223</v>
       </c>
       <c r="D902" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2019</v>
       </c>
       <c r="H902" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>641</v>
+        <v>226</v>
       </c>
       <c r="D903" t="s">
-        <v>2027</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2021</v>
       </c>
       <c r="H903" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2028</v>
+        <v>2022</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>641</v>
+        <v>2016</v>
       </c>
       <c r="D904" t="s">
-        <v>2029</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2023</v>
       </c>
       <c r="H904" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2030</v>
+        <v>2024</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>641</v>
+        <v>235</v>
       </c>
       <c r="D905" t="s">
-        <v>2031</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>236</v>
       </c>
       <c r="H905" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2032</v>
+        <v>2025</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>641</v>
+        <v>2013</v>
       </c>
       <c r="D906" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2026</v>
       </c>
       <c r="H906" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2034</v>
+        <v>2027</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>641</v>
+        <v>235</v>
       </c>
       <c r="D907" t="s">
-        <v>2035</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2028</v>
       </c>
       <c r="H907" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2036</v>
+        <v>2029</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>641</v>
+        <v>259</v>
       </c>
       <c r="D908" t="s">
-        <v>2037</v>
+        <v>2030</v>
       </c>
       <c r="F908" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H908" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2038</v>
+        <v>2031</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>641</v>
+        <v>262</v>
       </c>
       <c r="D909" t="s">
-        <v>2039</v>
+        <v>1597</v>
       </c>
       <c r="F909" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H909" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2040</v>
+        <v>2032</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>641</v>
+        <v>229</v>
       </c>
       <c r="D910" t="s">
-        <v>2041</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2033</v>
       </c>
       <c r="H910" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2042</v>
+        <v>2034</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>641</v>
+        <v>241</v>
       </c>
       <c r="D911" t="s">
-        <v>2043</v>
+        <v>2035</v>
       </c>
       <c r="F911" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H911" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2044</v>
+        <v>2036</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>641</v>
+        <v>259</v>
       </c>
       <c r="D912" t="s">
-        <v>2045</v>
+        <v>2030</v>
       </c>
       <c r="F912" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H912" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2046</v>
+        <v>2037</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>641</v>
+        <v>244</v>
       </c>
       <c r="D913" t="s">
-        <v>2047</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2038</v>
       </c>
       <c r="H913" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2048</v>
+        <v>2039</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>641</v>
+        <v>259</v>
       </c>
       <c r="D914" t="s">
-        <v>2049</v>
+        <v>260</v>
       </c>
       <c r="F914" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H914" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2050</v>
+        <v>2040</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>641</v>
+        <v>251</v>
       </c>
       <c r="D915" t="s">
-        <v>2051</v>
+        <v>252</v>
       </c>
       <c r="F915" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H915" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2052</v>
+        <v>2041</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>641</v>
+        <v>251</v>
       </c>
       <c r="D916" t="s">
-        <v>2053</v>
+        <v>2042</v>
       </c>
       <c r="F916" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H916" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2054</v>
+        <v>2043</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>641</v>
+        <v>256</v>
       </c>
       <c r="D917" t="s">
-        <v>2055</v>
+        <v>2044</v>
       </c>
       <c r="F917" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H917" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2056</v>
+        <v>2045</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>641</v>
+        <v>271</v>
       </c>
       <c r="D918" t="s">
-        <v>2057</v>
+        <v>2046</v>
       </c>
       <c r="F918" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H918" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2058</v>
+        <v>2047</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>641</v>
+        <v>271</v>
       </c>
       <c r="D919" t="s">
-        <v>2059</v>
+        <v>2046</v>
       </c>
       <c r="F919" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H919" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2060</v>
+        <v>2048</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>641</v>
+        <v>241</v>
       </c>
       <c r="D920" t="s">
-        <v>2061</v>
+        <v>2049</v>
       </c>
       <c r="F920" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H920" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2062</v>
+        <v>2050</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>641</v>
+        <v>238</v>
       </c>
       <c r="D921" t="s">
-        <v>2063</v>
+        <v>239</v>
       </c>
       <c r="F921" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H921" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="922" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2064</v>
+        <v>2051</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>641</v>
+        <v>2052</v>
       </c>
       <c r="D922" t="s">
-        <v>2065</v>
+        <v>2053</v>
       </c>
       <c r="F922" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H922" t="s">
-        <v>644</v>
+        <v>13</v>
+      </c>
+      <c r="J922" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2066</v>
+        <v>2054</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>641</v>
+        <v>274</v>
       </c>
       <c r="D923" t="s">
-        <v>2067</v>
+        <v>2055</v>
       </c>
       <c r="F923" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H923" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2068</v>
+        <v>2056</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>641</v>
+        <v>274</v>
       </c>
       <c r="D924" t="s">
-        <v>2069</v>
+        <v>2057</v>
       </c>
       <c r="F924" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H924" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="925" spans="1:8" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2070</v>
+        <v>2058</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>641</v>
+        <v>287</v>
       </c>
       <c r="D925" t="s">
-        <v>2071</v>
+        <v>2059</v>
       </c>
       <c r="F925" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H925" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2072</v>
+        <v>2060</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>641</v>
+        <v>2061</v>
       </c>
       <c r="D926" t="s">
-        <v>2073</v>
+        <v>2062</v>
       </c>
       <c r="F926" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H926" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2074</v>
+        <v>2063</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>641</v>
+        <v>284</v>
       </c>
       <c r="D927" t="s">
-        <v>2075</v>
+        <v>2064</v>
       </c>
       <c r="F927" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H927" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2076</v>
+        <v>2065</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>641</v>
+        <v>287</v>
       </c>
       <c r="D928" t="s">
-        <v>2077</v>
+        <v>2066</v>
       </c>
       <c r="F928" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H928" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2078</v>
+        <v>2067</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>641</v>
+        <v>2068</v>
       </c>
       <c r="D929" t="s">
-        <v>2079</v>
+        <v>2069</v>
       </c>
       <c r="F929" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H929" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2080</v>
+        <v>2070</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>641</v>
+        <v>284</v>
       </c>
       <c r="D930" t="s">
-        <v>2081</v>
+        <v>2071</v>
       </c>
       <c r="F930" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H930" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2082</v>
+        <v>2072</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>641</v>
+        <v>287</v>
       </c>
       <c r="D931" t="s">
-        <v>2083</v>
+        <v>2073</v>
       </c>
       <c r="F931" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H931" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2084</v>
+        <v>2074</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>641</v>
+        <v>281</v>
       </c>
       <c r="D932" t="s">
-        <v>2085</v>
+        <v>2075</v>
       </c>
       <c r="F932" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H932" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2086</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2076</v>
+      </c>
+      <c r="C933" s="1" t="s">
+        <v>281</v>
       </c>
       <c r="D933" t="s">
-        <v>2087</v>
+        <v>2077</v>
+      </c>
+      <c r="F933" t="s">
+        <v>33</v>
       </c>
       <c r="H933" t="s">
-        <v>2087</v>
+        <v>13</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2088</v>
+        <v>2078</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>1371</v>
+        <v>1150</v>
       </c>
       <c r="D934" t="s">
-        <v>2089</v>
+        <v>2079</v>
+      </c>
+      <c r="F934" t="s">
+        <v>33</v>
       </c>
       <c r="H934" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2090</v>
+        <v>2080</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>1371</v>
+        <v>394</v>
       </c>
       <c r="D935" t="s">
-        <v>2091</v>
+        <v>2081</v>
+      </c>
+      <c r="F935" t="s">
+        <v>33</v>
       </c>
       <c r="H935" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2092</v>
+        <v>2082</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>1371</v>
+        <v>394</v>
       </c>
       <c r="D936" t="s">
-        <v>2093</v>
+        <v>2083</v>
+      </c>
+      <c r="F936" t="s">
+        <v>33</v>
       </c>
       <c r="H936" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2094</v>
+        <v>2084</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>1371</v>
+        <v>2085</v>
       </c>
       <c r="D937" t="s">
-        <v>2095</v>
+        <v>2086</v>
+      </c>
+      <c r="F937" t="s">
+        <v>33</v>
       </c>
       <c r="H937" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2096</v>
+        <v>2087</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>1371</v>
+        <v>2088</v>
       </c>
       <c r="D938" t="s">
-        <v>2097</v>
+        <v>2089</v>
+      </c>
+      <c r="F938" t="s">
+        <v>33</v>
       </c>
       <c r="H938" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2098</v>
+        <v>2090</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>1374</v>
+        <v>2091</v>
       </c>
       <c r="D939" t="s">
-        <v>2099</v>
+        <v>2092</v>
+      </c>
+      <c r="F939" t="s">
+        <v>33</v>
       </c>
       <c r="H939" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2100</v>
+        <v>2093</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>1371</v>
+        <v>101</v>
       </c>
       <c r="D940" t="s">
-        <v>2101</v>
+        <v>1883</v>
       </c>
       <c r="H940" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2102</v>
+        <v>2094</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1374</v>
+        <v>117</v>
       </c>
       <c r="D941" t="s">
-        <v>2103</v>
+        <v>1862</v>
+      </c>
+      <c r="F941" t="s">
+        <v>33</v>
       </c>
       <c r="H941" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="942" spans="1:8" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>2104</v>
+        <v>2095</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>1371</v>
+        <v>2096</v>
       </c>
       <c r="D942" t="s">
-        <v>2105</v>
+        <v>2097</v>
+      </c>
+      <c r="F942" t="s">
+        <v>33</v>
       </c>
       <c r="H942" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2106</v>
+        <v>2098</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>1371</v>
+        <v>2099</v>
       </c>
       <c r="D943" t="s">
-        <v>2107</v>
+        <v>2100</v>
+      </c>
+      <c r="F943" t="s">
+        <v>25</v>
       </c>
       <c r="H943" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2108</v>
+        <v>2101</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>1371</v>
+        <v>2102</v>
       </c>
       <c r="D944" t="s">
-        <v>2109</v>
+        <v>2103</v>
+      </c>
+      <c r="F944" t="s">
+        <v>25</v>
       </c>
       <c r="H944" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2110</v>
+        <v>2104</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>1371</v>
+        <v>436</v>
       </c>
       <c r="D945" t="s">
-        <v>2111</v>
+        <v>2105</v>
+      </c>
+      <c r="F945" t="s">
+        <v>25</v>
       </c>
       <c r="H945" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2112</v>
+        <v>2106</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>1371</v>
+        <v>2107</v>
       </c>
       <c r="D946" t="s">
-        <v>2113</v>
+        <v>2108</v>
+      </c>
+      <c r="F946" t="s">
+        <v>33</v>
       </c>
       <c r="H946" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2114</v>
+        <v>2109</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1374</v>
+        <v>441</v>
       </c>
       <c r="D947" t="s">
-        <v>2115</v>
+        <v>2110</v>
+      </c>
+      <c r="F947" t="s">
+        <v>33</v>
       </c>
       <c r="H947" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2116</v>
+        <v>2111</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1371</v>
+        <v>2112</v>
       </c>
       <c r="D948" t="s">
-        <v>2117</v>
+        <v>2113</v>
+      </c>
+      <c r="F948" t="s">
+        <v>33</v>
       </c>
       <c r="H948" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2118</v>
+        <v>2114</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>1371</v>
+        <v>424</v>
       </c>
       <c r="D949" t="s">
-        <v>2119</v>
+        <v>2115</v>
+      </c>
+      <c r="F949" t="s">
+        <v>33</v>
       </c>
       <c r="H949" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2120</v>
+        <v>2116</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1371</v>
+        <v>421</v>
       </c>
       <c r="D950" t="s">
-        <v>2121</v>
+        <v>2117</v>
+      </c>
+      <c r="F950" t="s">
+        <v>33</v>
       </c>
       <c r="H950" t="s">
-        <v>1369</v>
+        <v>13</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2122</v>
+        <v>2118</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>641</v>
+        <v>2112</v>
       </c>
       <c r="D951" t="s">
-        <v>2123</v>
+        <v>2119</v>
       </c>
       <c r="F951" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H951" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>641</v>
+        <v>412</v>
       </c>
       <c r="D952" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="F952" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H952" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>641</v>
+        <v>2107</v>
       </c>
       <c r="D953" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="F953" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H953" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>641</v>
+        <v>436</v>
       </c>
       <c r="D954" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="F954" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H954" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>641</v>
+        <v>2102</v>
       </c>
       <c r="D955" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="F955" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H955" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>641</v>
+        <v>145</v>
       </c>
       <c r="D956" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="F956" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H956" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>641</v>
+        <v>441</v>
       </c>
       <c r="D957" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
       <c r="F957" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H957" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>641</v>
+        <v>441</v>
       </c>
       <c r="D958" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
       <c r="F958" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H958" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>641</v>
+        <v>444</v>
       </c>
       <c r="D959" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
       <c r="F959" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H959" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>641</v>
+        <v>444</v>
       </c>
       <c r="D960" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
       <c r="F960" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H960" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>641</v>
+        <v>449</v>
       </c>
       <c r="D961" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
       <c r="F961" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H961" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>641</v>
+        <v>229</v>
       </c>
       <c r="D962" t="s">
-        <v>2145</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2141</v>
       </c>
       <c r="H962" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>641</v>
+        <v>2143</v>
       </c>
       <c r="D963" t="s">
-        <v>2147</v>
+        <v>2144</v>
       </c>
       <c r="F963" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H963" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2148</v>
+        <v>2145</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>641</v>
+        <v>2146</v>
       </c>
       <c r="D964" t="s">
-        <v>2149</v>
+        <v>2147</v>
       </c>
       <c r="F964" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H964" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C965" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D965" t="s">
         <v>2150</v>
       </c>
-      <c r="C965" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F965" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H965" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C966" s="1" t="s">
         <v>2152</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="D966" t="s">
         <v>2153</v>
       </c>
       <c r="F966" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H966" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>641</v>
+        <v>2155</v>
       </c>
       <c r="D967" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="F967" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H967" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>641</v>
+        <v>2158</v>
       </c>
       <c r="D968" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="F968" t="s">
-        <v>643</v>
+        <v>33</v>
       </c>
       <c r="H968" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>641</v>
+        <v>165</v>
       </c>
       <c r="D969" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="F969" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H969" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="970" spans="1:8" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>641</v>
+        <v>174</v>
       </c>
       <c r="D970" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="F970" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H970" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="971" spans="1:8" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>641</v>
+        <v>1891</v>
       </c>
       <c r="D971" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="F971" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H971" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>641</v>
+        <v>151</v>
       </c>
       <c r="D972" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="F972" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H972" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="973" spans="1:8" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>641</v>
+        <v>454</v>
       </c>
       <c r="D973" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="F973" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H973" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>641</v>
+        <v>145</v>
       </c>
       <c r="D974" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="F974" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H974" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>641</v>
+        <v>154</v>
       </c>
       <c r="D975" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="F975" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H975" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>641</v>
+        <v>1122</v>
       </c>
       <c r="D976" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="F976" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H976" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="977" spans="1:8" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>641</v>
+        <v>461</v>
       </c>
       <c r="D977" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="F977" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H977" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="978" spans="1:8" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>641</v>
+        <v>1220</v>
       </c>
       <c r="D978" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="F978" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H978" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="979" spans="1:8" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>641</v>
+        <v>2181</v>
       </c>
       <c r="D979" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="F979" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H979" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="980" spans="1:8" ht="12.75">
       <c r="A980" s="1" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>641</v>
+        <v>2181</v>
       </c>
       <c r="D980" t="s">
-        <v>2181</v>
+        <v>2184</v>
       </c>
       <c r="F980" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H980" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="981" spans="1:8" ht="12.75">
       <c r="A981" s="1" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>641</v>
+        <v>1223</v>
       </c>
       <c r="D981" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="F981" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H981" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="982" spans="1:8" ht="12.75">
       <c r="A982" s="1" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>641</v>
+        <v>497</v>
       </c>
       <c r="D982" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="F982" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H982" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="983" spans="1:8" ht="12.75">
       <c r="A983" s="1" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>641</v>
+        <v>2190</v>
       </c>
       <c r="D983" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="F983" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H983" t="s">
-        <v>644</v>
+        <v>13</v>
       </c>
     </row>
     <row r="984" spans="1:8" ht="12.75">
       <c r="A984" s="1" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>641</v>
+        <v>2190</v>
       </c>
       <c r="D984" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="F984" t="s">
-        <v>643</v>
+        <v>25</v>
       </c>
       <c r="H984" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="985" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10" ht="12.75">
       <c r="A985" s="1" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D985" t="s">
-        <v>2191</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2195</v>
       </c>
       <c r="H985" t="s">
-        <v>644</v>
+        <v>588</v>
+      </c>
+      <c r="J985" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="986" spans="1:8" ht="12.75">
       <c r="A986" s="1" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D986" t="s">
-        <v>2193</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2197</v>
       </c>
       <c r="H986" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="987" spans="1:8" ht="12.75">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="987" spans="1:10" ht="12.75">
       <c r="A987" s="1" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D987" t="s">
-        <v>2195</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2199</v>
       </c>
       <c r="H987" t="s">
-        <v>644</v>
+        <v>623</v>
+      </c>
+      <c r="J987" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="988" spans="1:8" ht="12.75">
       <c r="A988" s="1" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D988" t="s">
-        <v>2197</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2201</v>
       </c>
       <c r="H988" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="989" spans="1:8" ht="12.75">
       <c r="A989" s="1" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D989" t="s">
-        <v>2199</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2203</v>
       </c>
       <c r="H989" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="990" spans="1:8" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D990" t="s">
-        <v>2201</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2205</v>
       </c>
       <c r="H990" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="991" spans="1:8" ht="12.75">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="991" spans="1:10" ht="12.75">
       <c r="A991" s="1" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D991" t="s">
-        <v>2203</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2207</v>
       </c>
       <c r="H991" t="s">
-        <v>644</v>
+        <v>623</v>
+      </c>
+      <c r="J991" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="992" spans="1:8" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="C992" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D992" t="s">
-        <v>2205</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2209</v>
       </c>
       <c r="H992" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="993" spans="1:8" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="C993" s="1" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="D993" t="s">
-        <v>2207</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2211</v>
       </c>
       <c r="H993" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="994" spans="1:8" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>2208</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>2212</v>
+      </c>
+      <c r="C994" t="s">
+        <v>15</v>
       </c>
       <c r="D994" t="s">
-        <v>2209</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2213</v>
       </c>
       <c r="H994" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="995" spans="1:8" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D995" t="s">
-        <v>2211</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2215</v>
       </c>
       <c r="H995" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="996" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10" ht="12.75">
       <c r="A996" s="1" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D996" t="s">
-        <v>2213</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2217</v>
       </c>
       <c r="H996" t="s">
-        <v>644</v>
+        <v>588</v>
+      </c>
+      <c r="J996" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="997" spans="1:8" ht="12.75">
       <c r="A997" s="1" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D997" t="s">
-        <v>2215</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2219</v>
       </c>
       <c r="H997" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="998" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10" ht="12.75">
       <c r="A998" s="1" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D998" t="s">
-        <v>2217</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="H998" t="s">
-        <v>644</v>
+        <v>588</v>
+      </c>
+      <c r="J998" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="999" spans="1:8" ht="12.75">
       <c r="A999" s="1" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D999" t="s">
-        <v>2219</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2222</v>
       </c>
       <c r="H999" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="1000" spans="1:8" ht="12.75">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10" ht="12.75">
       <c r="A1000" s="1" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="D1000" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>590</v>
       </c>
       <c r="H1000" t="s">
-        <v>644</v>
+        <v>588</v>
+      </c>
+      <c r="J1000" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1001" spans="1:8" ht="12.75">
       <c r="A1001" s="1" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>117</v>
+        <v>586</v>
       </c>
       <c r="D1001" t="s">
-        <v>2223</v>
+        <v>601</v>
       </c>
       <c r="H1001" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
     </row>
     <row r="1002" spans="1:8" ht="12.75">
       <c r="A1002" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="C1002" s="1" t="s">
-        <v>123</v>
+        <v>586</v>
       </c>
       <c r="D1002" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="H1002" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
     </row>
     <row r="1003" spans="1:8" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="C1003" s="1" t="s">
-        <v>120</v>
+        <v>586</v>
       </c>
       <c r="D1003" t="s">
-        <v>121</v>
+        <v>658</v>
       </c>
       <c r="H1003" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
     </row>
     <row r="1004" spans="1:8" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="C1004" s="1" t="s">
-        <v>2228</v>
+        <v>609</v>
       </c>
       <c r="D1004" t="s">
         <v>2229</v>
       </c>
       <c r="H1004" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1005" spans="1:8" ht="12.75">
       <c r="A1005" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="C1005" s="1" t="s">
-        <v>123</v>
+        <v>609</v>
       </c>
       <c r="D1005" t="s">
         <v>2231</v>
       </c>
       <c r="H1005" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="C1006" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D1006" t="s">
         <v>2233</v>
       </c>
-      <c r="D1006" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1006" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1007" spans="1:8" ht="12.75">
       <c r="A1007" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C1007" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D1007" t="s">
         <v>2235</v>
       </c>
-      <c r="C1007" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1007" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1008" spans="1:8" ht="12.75">
       <c r="A1008" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>117</v>
+        <v>609</v>
       </c>
       <c r="D1008" t="s">
         <v>2237</v>
       </c>
       <c r="H1008" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1009" spans="1:8" ht="12.75">
       <c r="A1009" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>808</v>
+        <v>609</v>
       </c>
       <c r="D1009" t="s">
         <v>2239</v>
       </c>
       <c r="H1009" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>808</v>
+        <v>609</v>
       </c>
       <c r="D1010" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="H1010" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>496</v>
+        <v>609</v>
       </c>
       <c r="D1011" t="s">
-        <v>497</v>
+        <v>2243</v>
       </c>
       <c r="H1011" t="s">
-        <v>14</v>
+        <v>611</v>
       </c>
     </row>
     <row r="1012" spans="1:8" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>818</v>
+        <v>2245</v>
       </c>
       <c r="D1012" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="F1012" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1012" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1013" spans="1:8" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>813</v>
+        <v>2248</v>
       </c>
       <c r="D1013" t="s">
-        <v>814</v>
+        <v>2249</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>33</v>
       </c>
       <c r="H1013" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1014" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>2245</v>
+        <v>2250</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>818</v>
+        <v>2251</v>
       </c>
       <c r="D1014" t="s">
-        <v>2246</v>
+        <v>2252</v>
       </c>
       <c r="F1014" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1014" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="J1014" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1015" spans="1:8" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>821</v>
+        <v>2254</v>
       </c>
       <c r="D1015" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="F1015" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1015" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>496</v>
+        <v>210</v>
       </c>
       <c r="D1016" t="s">
-        <v>2250</v>
+        <v>211</v>
       </c>
       <c r="H1016" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1017" spans="1:8" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>821</v>
+        <v>2258</v>
       </c>
       <c r="D1017" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="F1017" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1017" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1018" spans="1:8" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>824</v>
+        <v>2261</v>
       </c>
       <c r="D1018" t="s">
-        <v>825</v>
+        <v>2262</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>33</v>
       </c>
       <c r="H1018" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1019" spans="1:8" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>2253</v>
+        <v>2263</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>824</v>
+        <v>2264</v>
       </c>
       <c r="D1019" t="s">
-        <v>2254</v>
+        <v>2265</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>33</v>
       </c>
       <c r="H1019" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1020" spans="1:8" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>2255</v>
+        <v>2266</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>827</v>
+        <v>2267</v>
       </c>
       <c r="D1020" t="s">
-        <v>828</v>
+        <v>2268</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>33</v>
       </c>
       <c r="H1020" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>2256</v>
+        <v>2269</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>832</v>
+        <v>2270</v>
       </c>
       <c r="D1021" t="s">
-        <v>833</v>
+        <v>2271</v>
       </c>
       <c r="F1021" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1021" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1022" spans="1:8" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>2257</v>
+        <v>2272</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>835</v>
+        <v>2273</v>
       </c>
       <c r="D1022" t="s">
-        <v>836</v>
+        <v>2274</v>
       </c>
       <c r="F1022" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1022" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1023" spans="1:8" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>2258</v>
+        <v>2275</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>832</v>
+        <v>2276</v>
       </c>
       <c r="D1023" t="s">
-        <v>2259</v>
+        <v>2277</v>
       </c>
       <c r="F1023" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1023" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1024" spans="1:8" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>2260</v>
+        <v>2278</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>827</v>
+        <v>2279</v>
       </c>
       <c r="D1024" t="s">
-        <v>838</v>
+        <v>2280</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>33</v>
       </c>
       <c r="H1024" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1025" spans="1:8" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>2261</v>
+        <v>2281</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>150</v>
+        <v>516</v>
       </c>
       <c r="D1025" t="s">
-        <v>2262</v>
+        <v>517</v>
       </c>
       <c r="F1025" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1025" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1026" spans="1:8" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>2282</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>15</v>
       </c>
       <c r="D1026" t="s">
-        <v>2264</v>
+        <v>2283</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>33</v>
       </c>
       <c r="H1026" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1027" spans="1:8" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>2265</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>2284</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>15</v>
       </c>
       <c r="D1027" t="s">
-        <v>2266</v>
+        <v>2285</v>
       </c>
       <c r="F1027" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1027" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1028" spans="1:8" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>2267</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>2286</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>15</v>
       </c>
       <c r="D1028" t="s">
-        <v>2268</v>
+        <v>2287</v>
       </c>
       <c r="F1028" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1028" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1029" spans="1:8" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>2269</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>2288</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>15</v>
       </c>
       <c r="D1029" t="s">
-        <v>133</v>
+        <v>2289</v>
       </c>
       <c r="F1029" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1029" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1030" spans="1:8" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>2270</v>
-[...2 lines deleted...]
-        <v>2271</v>
+        <v>2290</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>15</v>
       </c>
       <c r="D1030" t="s">
-        <v>2272</v>
+        <v>2291</v>
       </c>
       <c r="F1030" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1030" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>2273</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>2292</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>500</v>
       </c>
       <c r="D1031" t="s">
-        <v>2274</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2293</v>
       </c>
       <c r="H1031" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1032" spans="1:8" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>2294</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>500</v>
       </c>
       <c r="D1032" t="s">
-        <v>2276</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2295</v>
       </c>
       <c r="H1032" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1033" spans="1:8" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2296</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>500</v>
       </c>
       <c r="D1033" t="s">
-        <v>2278</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2297</v>
       </c>
       <c r="H1033" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1034" spans="1:8" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>2279</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2298</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>500</v>
       </c>
       <c r="D1034" t="s">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2299</v>
       </c>
       <c r="H1034" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1035" spans="1:8" ht="12.75">
       <c r="A1035" s="1" t="s">
-        <v>2281</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>2300</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>15</v>
       </c>
       <c r="D1035" t="s">
-        <v>2282</v>
+        <v>2301</v>
       </c>
       <c r="F1035" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1035" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1036" spans="1:8" ht="12.75">
       <c r="A1036" s="1" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>2302</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>15</v>
       </c>
       <c r="D1036" t="s">
-        <v>2284</v>
+        <v>2303</v>
       </c>
       <c r="F1036" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1036" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1037" spans="1:8" ht="12.75">
       <c r="A1037" s="1" t="s">
-        <v>2285</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>2304</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>15</v>
       </c>
       <c r="D1037" t="s">
-        <v>2286</v>
+        <v>2305</v>
       </c>
       <c r="F1037" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1037" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1038" spans="1:8" ht="12.75">
       <c r="A1038" s="1" t="s">
-        <v>2287</v>
+        <v>2306</v>
       </c>
       <c r="C1038" s="1" t="s">
-        <v>213</v>
+        <v>2307</v>
       </c>
       <c r="D1038" t="s">
-        <v>2288</v>
+        <v>2308</v>
       </c>
       <c r="F1038" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1038" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1039" spans="1:8" ht="12.75">
       <c r="A1039" s="1" t="s">
-        <v>2289</v>
+        <v>2309</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>2290</v>
+        <v>2310</v>
       </c>
       <c r="D1039" t="s">
-        <v>2291</v>
+        <v>2311</v>
       </c>
       <c r="F1039" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1039" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1040" spans="1:8" ht="12.75">
       <c r="A1040" s="1" t="s">
-        <v>2292</v>
+        <v>2312</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>2290</v>
+        <v>2313</v>
       </c>
       <c r="D1040" t="s">
-        <v>2293</v>
+        <v>2314</v>
       </c>
       <c r="F1040" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1040" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1041" spans="1:8" ht="12.75">
       <c r="A1041" s="1" t="s">
-        <v>2294</v>
+        <v>2315</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>2290</v>
+        <v>2316</v>
       </c>
       <c r="D1041" t="s">
-        <v>2295</v>
+        <v>2317</v>
       </c>
       <c r="F1041" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1041" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1042" spans="1:8" ht="12.75">
       <c r="A1042" s="1" t="s">
-        <v>2296</v>
+        <v>2318</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>851</v>
+        <v>2319</v>
       </c>
       <c r="D1042" t="s">
-        <v>2297</v>
+        <v>2320</v>
       </c>
       <c r="F1042" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1042" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1043" spans="1:8" ht="12.75">
       <c r="A1043" s="1" t="s">
-        <v>2298</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>2321</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>500</v>
       </c>
       <c r="D1043" t="s">
-        <v>2299</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2322</v>
       </c>
       <c r="H1043" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1044" spans="1:8" ht="12.75">
       <c r="A1044" s="1" t="s">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>2323</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>500</v>
       </c>
       <c r="D1044" t="s">
-        <v>2301</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2324</v>
       </c>
       <c r="H1044" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1045" spans="1:8" ht="12.75">
       <c r="A1045" s="1" t="s">
-        <v>2302</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>2325</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>500</v>
       </c>
       <c r="D1045" t="s">
-        <v>2303</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2326</v>
       </c>
       <c r="H1045" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1046" spans="1:8" ht="12.75">
       <c r="A1046" s="1" t="s">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>2327</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>500</v>
       </c>
       <c r="D1046" t="s">
-        <v>2305</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2328</v>
       </c>
       <c r="H1046" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1047" spans="1:8" ht="12.75">
       <c r="A1047" s="1" t="s">
-        <v>2306</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>2329</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>500</v>
       </c>
       <c r="D1047" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2330</v>
       </c>
       <c r="H1047" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1048" spans="1:8" ht="12.75">
       <c r="A1048" s="1" t="s">
-        <v>2308</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>2331</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>500</v>
       </c>
       <c r="D1048" t="s">
-        <v>2309</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2332</v>
       </c>
       <c r="H1048" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1049" spans="1:8" ht="12.75">
       <c r="A1049" s="1" t="s">
-        <v>2310</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>2333</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>500</v>
       </c>
       <c r="D1049" t="s">
-        <v>2311</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2334</v>
       </c>
       <c r="H1049" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1050" spans="1:8" ht="12.75">
       <c r="A1050" s="1" t="s">
-        <v>2312</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>2335</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>500</v>
       </c>
       <c r="D1050" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2336</v>
       </c>
       <c r="H1050" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1051" spans="1:8" ht="12.75">
       <c r="A1051" s="1" t="s">
-        <v>2314</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>2337</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>500</v>
       </c>
       <c r="D1051" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2338</v>
       </c>
       <c r="H1051" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1052" spans="1:8" ht="12.75">
       <c r="A1052" s="1" t="s">
-        <v>2316</v>
-[...2 lines deleted...]
-        <v>2317</v>
+        <v>2339</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>500</v>
       </c>
       <c r="D1052" t="s">
-        <v>2318</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2340</v>
       </c>
       <c r="H1052" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1053" spans="1:8" ht="12.75">
       <c r="A1053" s="1" t="s">
-        <v>2319</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>2341</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>500</v>
       </c>
       <c r="D1053" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2342</v>
       </c>
       <c r="H1053" t="s">
-        <v>14</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1054" spans="1:8" ht="12.75">
       <c r="A1054" s="1" t="s">
-        <v>2321</v>
-[...2 lines deleted...]
-        <v>2317</v>
+        <v>2343</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>500</v>
       </c>
       <c r="D1054" t="s">
-        <v>2322</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2344</v>
       </c>
       <c r="H1054" t="s">
-        <v>14</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1055" spans="1:8" ht="12.75">
       <c r="A1055" s="1" t="s">
-        <v>2323</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>2345</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>500</v>
       </c>
       <c r="D1055" t="s">
-        <v>2324</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2346</v>
       </c>
       <c r="H1055" t="s">
-        <v>14</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1056" spans="1:8" ht="12.75">
       <c r="A1056" s="1" t="s">
-        <v>2325</v>
-[...2 lines deleted...]
-        <v>2317</v>
+        <v>2347</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>500</v>
       </c>
       <c r="D1056" t="s">
-        <v>2326</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2348</v>
       </c>
       <c r="H1056" t="s">
-        <v>14</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="1057" spans="1:8" ht="12.75">
       <c r="A1057" s="1" t="s">
-        <v>2327</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>2350</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>500</v>
       </c>
       <c r="D1057" t="s">
-        <v>2328</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2351</v>
       </c>
       <c r="H1057" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1058" spans="1:10" ht="12.75">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8" ht="12.75">
       <c r="A1058" s="1" t="s">
-        <v>2329</v>
+        <v>2352</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>2330</v>
+        <v>2353</v>
       </c>
       <c r="D1058" t="s">
-        <v>2331</v>
+        <v>2354</v>
       </c>
       <c r="F1058" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1058" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="1059" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8" ht="12.75">
       <c r="A1059" s="1" t="s">
-        <v>2332</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>2355</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>500</v>
       </c>
       <c r="D1059" t="s">
-        <v>2333</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2356</v>
       </c>
       <c r="H1059" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="1060" spans="1:10" ht="12.75">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8" ht="12.75">
       <c r="A1060" s="1" t="s">
-        <v>2334</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>2357</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>500</v>
       </c>
       <c r="D1060" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2358</v>
       </c>
       <c r="H1060" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1061" spans="1:8" ht="12.75">
       <c r="A1061" s="1" t="s">
-        <v>2336</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>2359</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>500</v>
       </c>
       <c r="D1061" t="s">
-        <v>2337</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2360</v>
       </c>
       <c r="H1061" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1062" spans="1:8" ht="12.75">
       <c r="A1062" s="1" t="s">
-        <v>2338</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>2361</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>500</v>
       </c>
       <c r="D1062" t="s">
-        <v>2339</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2362</v>
       </c>
       <c r="H1062" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1063" spans="1:10" ht="12.75">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8" ht="12.75">
       <c r="A1063" s="1" t="s">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>2341</v>
+        <v>2363</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>500</v>
       </c>
       <c r="D1063" t="s">
-        <v>2342</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2364</v>
       </c>
       <c r="H1063" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="1064" spans="1:10" ht="12.75">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8" ht="12.75">
       <c r="A1064" s="1" t="s">
-        <v>2343</v>
-[...2 lines deleted...]
-        <v>2330</v>
+        <v>2366</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>500</v>
       </c>
       <c r="D1064" t="s">
-        <v>2344</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2367</v>
       </c>
       <c r="H1064" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1065" spans="1:8" ht="12.75">
       <c r="A1065" s="1" t="s">
-        <v>2345</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>2369</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>500</v>
       </c>
       <c r="D1065" t="s">
-        <v>2346</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2370</v>
       </c>
       <c r="H1065" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1066" spans="1:10" ht="12.75">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8" ht="12.75">
       <c r="A1066" s="1" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>2371</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>500</v>
       </c>
       <c r="D1066" t="s">
-        <v>2348</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2372</v>
       </c>
       <c r="H1066" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="1067" spans="1:10" ht="12.75">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8" ht="12.75">
       <c r="A1067" s="1" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>2330</v>
+        <v>2373</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>500</v>
       </c>
       <c r="D1067" t="s">
-        <v>2350</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2374</v>
       </c>
       <c r="H1067" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="1068" spans="1:10" ht="12.75">
       <c r="A1068" s="1" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>2376</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>500</v>
       </c>
       <c r="D1068" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2377</v>
       </c>
       <c r="H1068" t="s">
-        <v>14</v>
+        <v>1282</v>
       </c>
       <c r="J1068" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="1069" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10" ht="12.75">
       <c r="A1069" s="1" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>2378</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>500</v>
       </c>
       <c r="D1069" t="s">
-        <v>2354</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2379</v>
       </c>
       <c r="H1069" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1070" spans="1:8" ht="12.75">
+        <v>1282</v>
+      </c>
+      <c r="J1069" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:10" ht="12.75">
       <c r="A1070" s="1" t="s">
-        <v>2355</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>2380</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>500</v>
       </c>
       <c r="D1070" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2381</v>
       </c>
       <c r="H1070" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1071" spans="1:8" ht="12.75">
+        <v>1282</v>
+      </c>
+      <c r="J1070" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:10" ht="12.75">
       <c r="A1071" s="1" t="s">
-        <v>2357</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>2382</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>500</v>
       </c>
       <c r="D1071" t="s">
-        <v>2358</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2383</v>
       </c>
       <c r="H1071" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1072" spans="1:8" ht="12.75">
+        <v>1282</v>
+      </c>
+      <c r="J1071" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10" ht="12.75">
       <c r="A1072" s="1" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>2384</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>500</v>
       </c>
       <c r="D1072" t="s">
-        <v>2360</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2383</v>
       </c>
       <c r="H1072" t="s">
-        <v>14</v>
+        <v>1282</v>
+      </c>
+      <c r="J1072" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1073" spans="1:8" ht="12.75">
       <c r="A1073" s="1" t="s">
-        <v>2361</v>
+        <v>2385</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>298</v>
+        <v>809</v>
       </c>
       <c r="D1073" t="s">
-        <v>2362</v>
+        <v>2386</v>
       </c>
       <c r="F1073" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1073" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1074" spans="1:8" ht="12.75">
       <c r="A1074" s="1" t="s">
-        <v>2363</v>
+        <v>2387</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>316</v>
+        <v>809</v>
       </c>
       <c r="D1074" t="s">
-        <v>2364</v>
+        <v>2388</v>
       </c>
       <c r="F1074" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1074" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1075" spans="1:8" ht="12.75">
       <c r="A1075" s="1" t="s">
-        <v>2365</v>
+        <v>2389</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>370</v>
+        <v>809</v>
       </c>
       <c r="D1075" t="s">
-        <v>2366</v>
+        <v>2390</v>
       </c>
       <c r="F1075" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1075" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1076" spans="1:8" ht="12.75">
       <c r="A1076" s="1" t="s">
-        <v>2367</v>
+        <v>2391</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>326</v>
+        <v>809</v>
       </c>
       <c r="D1076" t="s">
-        <v>2368</v>
+        <v>2392</v>
       </c>
       <c r="F1076" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1076" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1077" spans="1:8" ht="12.75">
       <c r="A1077" s="1" t="s">
-        <v>2369</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>2393</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>500</v>
       </c>
       <c r="D1077" t="s">
-        <v>2370</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2394</v>
       </c>
       <c r="H1077" t="s">
-        <v>14</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1078" spans="1:8" ht="12.75">
       <c r="A1078" s="1" t="s">
-        <v>2371</v>
-[...2 lines deleted...]
-        <v>2372</v>
+        <v>2395</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>500</v>
       </c>
       <c r="D1078" t="s">
-        <v>2373</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2396</v>
       </c>
       <c r="H1078" t="s">
-        <v>14</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1079" spans="1:8" ht="12.75">
       <c r="A1079" s="1" t="s">
-        <v>2374</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>2397</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>500</v>
       </c>
       <c r="D1079" t="s">
-        <v>2375</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2398</v>
       </c>
       <c r="H1079" t="s">
-        <v>14</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1080" spans="1:8" ht="12.75">
       <c r="A1080" s="1" t="s">
-        <v>2376</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>2399</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>500</v>
       </c>
       <c r="D1080" t="s">
-        <v>2377</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2400</v>
       </c>
       <c r="H1080" t="s">
-        <v>14</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="1081" spans="1:8" ht="12.75">
       <c r="A1081" s="1" t="s">
-        <v>2378</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>2402</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>500</v>
       </c>
       <c r="D1081" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2403</v>
       </c>
       <c r="H1081" t="s">
-        <v>14</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1082" spans="1:8" ht="12.75">
       <c r="A1082" s="1" t="s">
-        <v>2380</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>2404</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>500</v>
       </c>
       <c r="D1082" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2405</v>
       </c>
       <c r="H1082" t="s">
-        <v>14</v>
+        <v>969</v>
       </c>
     </row>
     <row r="1083" spans="1:8" ht="12.75">
       <c r="A1083" s="1" t="s">
-        <v>2382</v>
+        <v>2406</v>
       </c>
       <c r="C1083" s="1" t="s">
-        <v>2372</v>
+        <v>1326</v>
       </c>
       <c r="D1083" t="s">
-        <v>2383</v>
+        <v>2407</v>
       </c>
       <c r="F1083" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>1323</v>
       </c>
       <c r="H1083" t="s">
-        <v>14</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1084" spans="1:8" ht="12.75">
       <c r="A1084" s="1" t="s">
-        <v>2384</v>
+        <v>2408</v>
       </c>
       <c r="C1084" s="1" t="s">
-        <v>2385</v>
+        <v>1326</v>
       </c>
       <c r="D1084" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="F1084" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>1323</v>
       </c>
       <c r="H1084" t="s">
-        <v>14</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1085" spans="1:8" ht="12.75">
       <c r="A1085" s="1" t="s">
-        <v>2387</v>
+        <v>2410</v>
       </c>
       <c r="C1085" s="1" t="s">
-        <v>340</v>
+        <v>1326</v>
       </c>
       <c r="D1085" t="s">
-        <v>2388</v>
+        <v>2411</v>
       </c>
       <c r="F1085" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>1323</v>
       </c>
       <c r="H1085" t="s">
-        <v>14</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1086" spans="1:8" ht="12.75">
       <c r="A1086" s="1" t="s">
-        <v>2389</v>
+        <v>2412</v>
       </c>
       <c r="C1086" s="1" t="s">
-        <v>2372</v>
+        <v>852</v>
       </c>
       <c r="D1086" t="s">
-        <v>2390</v>
+        <v>2413</v>
       </c>
       <c r="F1086" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>855</v>
       </c>
       <c r="H1086" t="s">
-        <v>14</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1087" spans="1:8" ht="12.75">
       <c r="A1087" s="1" t="s">
-        <v>2391</v>
+        <v>2414</v>
       </c>
       <c r="C1087" s="1" t="s">
-        <v>326</v>
+        <v>852</v>
       </c>
       <c r="D1087" t="s">
-        <v>2392</v>
+        <v>2415</v>
       </c>
       <c r="F1087" t="s">
-        <v>13</v>
+        <v>854</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>855</v>
       </c>
       <c r="H1087" t="s">
-        <v>14</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1088" spans="1:8" ht="12.75">
       <c r="A1088" s="1" t="s">
-        <v>2393</v>
+        <v>2416</v>
       </c>
       <c r="C1088" s="1" t="s">
-        <v>321</v>
+        <v>809</v>
       </c>
       <c r="D1088" t="s">
-        <v>2394</v>
+        <v>2417</v>
       </c>
       <c r="F1088" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1088" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1089" spans="1:8" ht="12.75">
       <c r="A1089" s="1" t="s">
-        <v>2395</v>
+        <v>2418</v>
       </c>
       <c r="C1089" s="1" t="s">
-        <v>331</v>
+        <v>809</v>
       </c>
       <c r="D1089" t="s">
-        <v>2396</v>
+        <v>2419</v>
       </c>
       <c r="F1089" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1089" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1090" spans="1:8" ht="12.75">
       <c r="A1090" s="1" t="s">
-        <v>2397</v>
+        <v>2420</v>
       </c>
       <c r="C1090" s="1" t="s">
-        <v>337</v>
+        <v>809</v>
       </c>
       <c r="D1090" t="s">
-        <v>2398</v>
+        <v>2421</v>
       </c>
       <c r="F1090" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1090" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1091" spans="1:8" ht="12.75">
       <c r="A1091" s="1" t="s">
-        <v>2399</v>
+        <v>2422</v>
       </c>
       <c r="C1091" s="1" t="s">
-        <v>2385</v>
+        <v>809</v>
       </c>
       <c r="D1091" t="s">
-        <v>2400</v>
+        <v>2423</v>
       </c>
       <c r="F1091" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1091" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1092" spans="1:8" ht="12.75">
       <c r="A1092" s="1" t="s">
-        <v>2401</v>
+        <v>2424</v>
       </c>
       <c r="C1092" s="1" t="s">
-        <v>2402</v>
+        <v>809</v>
       </c>
       <c r="D1092" t="s">
-        <v>2403</v>
+        <v>2425</v>
       </c>
       <c r="F1092" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1092" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1093" spans="1:8" ht="12.75">
       <c r="A1093" s="1" t="s">
-        <v>2404</v>
+        <v>2426</v>
       </c>
       <c r="C1093" s="1" t="s">
-        <v>331</v>
+        <v>809</v>
       </c>
       <c r="D1093" t="s">
-        <v>2405</v>
+        <v>2427</v>
       </c>
       <c r="F1093" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1093" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1094" spans="1:8" ht="12.75">
       <c r="A1094" s="1" t="s">
-        <v>2406</v>
+        <v>2428</v>
       </c>
       <c r="C1094" s="1" t="s">
-        <v>2402</v>
+        <v>809</v>
       </c>
       <c r="D1094" t="s">
-        <v>2407</v>
+        <v>2429</v>
       </c>
       <c r="F1094" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1094" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1095" spans="1:8" ht="12.75">
       <c r="A1095" s="1" t="s">
-        <v>2408</v>
+        <v>2430</v>
       </c>
       <c r="C1095" s="1" t="s">
-        <v>362</v>
+        <v>809</v>
       </c>
       <c r="D1095" t="s">
-        <v>2409</v>
+        <v>2431</v>
       </c>
       <c r="F1095" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1095" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1096" spans="1:8" ht="12.75">
       <c r="A1096" s="1" t="s">
-        <v>2410</v>
-[...2 lines deleted...]
-        <v>2402</v>
+        <v>2432</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>15</v>
       </c>
       <c r="D1096" t="s">
-        <v>2411</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2433</v>
       </c>
       <c r="H1096" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1097" spans="1:8" ht="12.75">
       <c r="A1097" s="1" t="s">
-        <v>2412</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>2434</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>15</v>
       </c>
       <c r="D1097" t="s">
-        <v>2413</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2435</v>
       </c>
       <c r="H1097" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="1098" spans="1:8" ht="12.75">
       <c r="A1098" s="1" t="s">
-        <v>2414</v>
+        <v>2436</v>
       </c>
       <c r="C1098" s="1" t="s">
-        <v>2415</v>
+        <v>814</v>
       </c>
       <c r="D1098" t="s">
-        <v>2416</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2437</v>
       </c>
       <c r="H1098" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1099" spans="1:8" ht="12.75">
       <c r="A1099" s="1" t="s">
-        <v>2417</v>
+        <v>2438</v>
       </c>
       <c r="C1099" s="1" t="s">
-        <v>370</v>
+        <v>814</v>
       </c>
       <c r="D1099" t="s">
-        <v>2418</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2439</v>
       </c>
       <c r="H1099" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1100" spans="1:8" ht="12.75">
       <c r="A1100" s="1" t="s">
-        <v>2419</v>
+        <v>2440</v>
       </c>
       <c r="C1100" s="1" t="s">
-        <v>362</v>
+        <v>809</v>
       </c>
       <c r="D1100" t="s">
-        <v>2420</v>
+        <v>2441</v>
       </c>
       <c r="F1100" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1100" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1101" spans="1:8" ht="12.75">
       <c r="A1101" s="1" t="s">
-        <v>2421</v>
+        <v>2442</v>
       </c>
       <c r="C1101" s="1" t="s">
-        <v>2402</v>
+        <v>809</v>
       </c>
       <c r="D1101" t="s">
-        <v>2422</v>
+        <v>2443</v>
       </c>
       <c r="F1101" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1101" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1102" spans="1:8" ht="12.75">
       <c r="A1102" s="1" t="s">
-        <v>2423</v>
+        <v>2444</v>
       </c>
       <c r="C1102" s="1" t="s">
-        <v>365</v>
+        <v>809</v>
       </c>
       <c r="D1102" t="s">
-        <v>2424</v>
+        <v>2445</v>
       </c>
       <c r="F1102" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1102" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1103" spans="1:8" ht="12.75">
       <c r="A1103" s="1" t="s">
-        <v>2425</v>
+        <v>2446</v>
       </c>
       <c r="C1103" s="1" t="s">
-        <v>2415</v>
+        <v>809</v>
       </c>
       <c r="D1103" t="s">
-        <v>2426</v>
+        <v>2447</v>
       </c>
       <c r="F1103" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1103" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1104" spans="1:8" ht="12.75">
       <c r="A1104" s="1" t="s">
-        <v>2427</v>
+        <v>2448</v>
       </c>
       <c r="C1104" s="1" t="s">
-        <v>2402</v>
+        <v>809</v>
       </c>
       <c r="D1104" t="s">
-        <v>2428</v>
+        <v>2449</v>
       </c>
       <c r="F1104" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1104" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1105" spans="1:8" ht="12.75">
       <c r="A1105" s="1" t="s">
-        <v>2429</v>
+        <v>2450</v>
       </c>
       <c r="C1105" s="1" t="s">
-        <v>365</v>
+        <v>882</v>
       </c>
       <c r="D1105" t="s">
-        <v>2430</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2451</v>
       </c>
       <c r="H1105" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1106" spans="1:8" ht="12.75">
       <c r="A1106" s="1" t="s">
-        <v>2431</v>
+        <v>2452</v>
       </c>
       <c r="C1106" s="1" t="s">
-        <v>357</v>
+        <v>882</v>
       </c>
       <c r="D1106" t="s">
-        <v>2432</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2453</v>
       </c>
       <c r="H1106" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1107" spans="1:8" ht="12.75">
       <c r="A1107" s="1" t="s">
-        <v>2433</v>
+        <v>2454</v>
       </c>
       <c r="C1107" s="1" t="s">
-        <v>2415</v>
+        <v>894</v>
       </c>
       <c r="D1107" t="s">
-        <v>2434</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2455</v>
       </c>
       <c r="H1107" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1108" spans="1:8" ht="12.75">
       <c r="A1108" s="1" t="s">
-        <v>2435</v>
+        <v>2456</v>
       </c>
       <c r="C1108" s="1" t="s">
-        <v>375</v>
+        <v>894</v>
       </c>
       <c r="D1108" t="s">
-        <v>2436</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2457</v>
       </c>
       <c r="H1108" t="s">
-        <v>14</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1109" spans="1:8" ht="12.75">
       <c r="A1109" s="1" t="s">
-        <v>2437</v>
+        <v>2458</v>
       </c>
       <c r="C1109" s="1" t="s">
-        <v>2385</v>
+        <v>809</v>
       </c>
       <c r="D1109" t="s">
-        <v>2438</v>
+        <v>2459</v>
       </c>
       <c r="F1109" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1109" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1110" spans="1:8" ht="12.75">
       <c r="A1110" s="1" t="s">
-        <v>2439</v>
+        <v>2460</v>
       </c>
       <c r="C1110" s="1" t="s">
-        <v>380</v>
+        <v>809</v>
       </c>
       <c r="D1110" t="s">
-        <v>2440</v>
+        <v>2461</v>
       </c>
       <c r="F1110" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1110" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1111" spans="1:8" ht="12.75">
       <c r="A1111" s="1" t="s">
-        <v>2441</v>
+        <v>2462</v>
       </c>
       <c r="C1111" s="1" t="s">
-        <v>380</v>
+        <v>809</v>
       </c>
       <c r="D1111" t="s">
-        <v>2442</v>
+        <v>2463</v>
       </c>
       <c r="F1111" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1111" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1112" spans="1:8" ht="12.75">
       <c r="A1112" s="1" t="s">
-        <v>2443</v>
+        <v>2464</v>
       </c>
       <c r="C1112" s="1" t="s">
-        <v>397</v>
+        <v>809</v>
       </c>
       <c r="D1112" t="s">
-        <v>2444</v>
+        <v>2465</v>
       </c>
       <c r="F1112" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1112" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1113" spans="1:8" ht="12.75">
       <c r="A1113" s="1" t="s">
-        <v>2445</v>
+        <v>2466</v>
       </c>
       <c r="C1113" s="1" t="s">
-        <v>400</v>
+        <v>809</v>
       </c>
       <c r="D1113" t="s">
-        <v>2446</v>
+        <v>2467</v>
       </c>
       <c r="F1113" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1113" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1114" spans="1:8" ht="12.75">
       <c r="A1114" s="1" t="s">
-        <v>2447</v>
+        <v>2468</v>
       </c>
       <c r="C1114" s="1" t="s">
-        <v>2448</v>
+        <v>809</v>
       </c>
       <c r="D1114" t="s">
-        <v>2449</v>
+        <v>2469</v>
       </c>
       <c r="F1114" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1114" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1115" spans="1:8" ht="12.75">
       <c r="A1115" s="1" t="s">
-        <v>2450</v>
+        <v>2470</v>
       </c>
       <c r="C1115" s="1" t="s">
-        <v>863</v>
+        <v>809</v>
       </c>
       <c r="D1115" t="s">
-        <v>2451</v>
+        <v>2471</v>
       </c>
       <c r="F1115" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1115" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1116" spans="1:8" ht="12.75">
       <c r="A1116" s="1" t="s">
-        <v>2452</v>
+        <v>2472</v>
       </c>
       <c r="C1116" s="1" t="s">
-        <v>2453</v>
+        <v>809</v>
       </c>
       <c r="D1116" t="s">
-        <v>2454</v>
+        <v>2473</v>
       </c>
       <c r="F1116" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1116" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1117" spans="1:8" ht="12.75">
       <c r="A1117" s="1" t="s">
-        <v>2455</v>
+        <v>2474</v>
       </c>
       <c r="C1117" s="1" t="s">
-        <v>848</v>
+        <v>809</v>
       </c>
       <c r="D1117" t="s">
-        <v>2456</v>
+        <v>2475</v>
       </c>
       <c r="F1117" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1117" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1118" spans="1:8" ht="12.75">
       <c r="A1118" s="1" t="s">
-        <v>2457</v>
+        <v>2476</v>
       </c>
       <c r="C1118" s="1" t="s">
-        <v>2271</v>
+        <v>809</v>
       </c>
       <c r="D1118" t="s">
-        <v>2458</v>
+        <v>2477</v>
       </c>
       <c r="F1118" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1118" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1119" spans="1:8" ht="12.75">
       <c r="A1119" s="1" t="s">
-        <v>2459</v>
+        <v>2478</v>
       </c>
       <c r="C1119" s="1" t="s">
-        <v>210</v>
+        <v>809</v>
       </c>
       <c r="D1119" t="s">
-        <v>2460</v>
+        <v>2479</v>
       </c>
       <c r="F1119" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1119" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1120" spans="1:8" ht="12.75">
       <c r="A1120" s="1" t="s">
-        <v>2461</v>
+        <v>2480</v>
       </c>
       <c r="C1120" s="1" t="s">
-        <v>842</v>
+        <v>809</v>
       </c>
       <c r="D1120" t="s">
-        <v>2462</v>
+        <v>2481</v>
       </c>
       <c r="F1120" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1120" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1121" spans="1:8" ht="12.75">
       <c r="A1121" s="1" t="s">
-        <v>2463</v>
+        <v>2482</v>
       </c>
       <c r="C1121" s="1" t="s">
-        <v>187</v>
+        <v>809</v>
       </c>
       <c r="D1121" t="s">
-        <v>2464</v>
+        <v>2483</v>
       </c>
       <c r="F1121" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1121" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1122" spans="1:8" ht="12.75">
       <c r="A1122" s="1" t="s">
-        <v>2465</v>
+        <v>2484</v>
       </c>
       <c r="C1122" s="1" t="s">
-        <v>219</v>
+        <v>809</v>
       </c>
       <c r="D1122" t="s">
-        <v>2466</v>
+        <v>2485</v>
       </c>
       <c r="F1122" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1122" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1123" spans="1:8" ht="12.75">
       <c r="A1123" s="1" t="s">
-        <v>2467</v>
+        <v>2486</v>
       </c>
       <c r="C1123" s="1" t="s">
-        <v>462</v>
+        <v>809</v>
       </c>
       <c r="D1123" t="s">
-        <v>2468</v>
+        <v>2487</v>
       </c>
       <c r="F1123" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1123" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1124" spans="1:8" ht="12.75">
       <c r="A1124" s="1" t="s">
-        <v>2469</v>
+        <v>2488</v>
       </c>
       <c r="C1124" s="1" t="s">
-        <v>433</v>
+        <v>809</v>
       </c>
       <c r="D1124" t="s">
-        <v>2470</v>
+        <v>2489</v>
       </c>
       <c r="F1124" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1124" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1125" spans="1:8" ht="12.75">
       <c r="A1125" s="1" t="s">
-        <v>2471</v>
+        <v>2490</v>
       </c>
       <c r="C1125" s="1" t="s">
-        <v>430</v>
+        <v>809</v>
       </c>
       <c r="D1125" t="s">
-        <v>2472</v>
+        <v>2491</v>
       </c>
       <c r="F1125" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1125" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1126" spans="1:8" ht="12.75">
       <c r="A1126" s="1" t="s">
-        <v>2473</v>
+        <v>2492</v>
       </c>
       <c r="C1126" s="1" t="s">
-        <v>448</v>
+        <v>809</v>
       </c>
       <c r="D1126" t="s">
-        <v>2474</v>
+        <v>2493</v>
       </c>
       <c r="F1126" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1126" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1127" spans="1:8" ht="12.75">
       <c r="A1127" s="1" t="s">
-        <v>2475</v>
+        <v>2494</v>
       </c>
       <c r="C1127" s="1" t="s">
-        <v>424</v>
+        <v>809</v>
       </c>
       <c r="D1127" t="s">
-        <v>2476</v>
+        <v>2495</v>
       </c>
       <c r="F1127" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1127" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1128" spans="1:8" ht="12.75">
       <c r="A1128" s="1" t="s">
-        <v>2477</v>
+        <v>2496</v>
       </c>
       <c r="C1128" s="1" t="s">
-        <v>2478</v>
+        <v>809</v>
       </c>
       <c r="D1128" t="s">
-        <v>2479</v>
+        <v>2497</v>
       </c>
       <c r="F1128" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1128" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1129" spans="1:8" ht="12.75">
       <c r="A1129" s="1" t="s">
-        <v>2480</v>
+        <v>2498</v>
       </c>
       <c r="C1129" s="1" t="s">
-        <v>438</v>
+        <v>809</v>
       </c>
       <c r="D1129" t="s">
-        <v>2481</v>
+        <v>2499</v>
       </c>
       <c r="F1129" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1129" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1130" spans="1:8" ht="12.75">
       <c r="A1130" s="1" t="s">
-        <v>2482</v>
+        <v>2500</v>
       </c>
       <c r="C1130" s="1" t="s">
-        <v>462</v>
+        <v>809</v>
       </c>
       <c r="D1130" t="s">
-        <v>2483</v>
+        <v>2501</v>
       </c>
       <c r="F1130" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1130" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1131" spans="1:8" ht="12.75">
       <c r="A1131" s="1" t="s">
-        <v>2484</v>
+        <v>2502</v>
       </c>
       <c r="C1131" s="1" t="s">
-        <v>421</v>
+        <v>809</v>
       </c>
       <c r="D1131" t="s">
-        <v>2485</v>
+        <v>2503</v>
       </c>
       <c r="F1131" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1131" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1132" spans="1:8" ht="12.75">
       <c r="A1132" s="1" t="s">
-        <v>2486</v>
+        <v>2504</v>
       </c>
       <c r="C1132" s="1" t="s">
-        <v>462</v>
+        <v>809</v>
       </c>
       <c r="D1132" t="s">
-        <v>2487</v>
+        <v>2505</v>
       </c>
       <c r="F1132" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1132" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1133" spans="1:8" ht="12.75">
       <c r="A1133" s="1" t="s">
-        <v>2488</v>
+        <v>2506</v>
       </c>
       <c r="C1133" s="1" t="s">
-        <v>2478</v>
+        <v>809</v>
       </c>
       <c r="D1133" t="s">
-        <v>2489</v>
+        <v>2507</v>
       </c>
       <c r="F1133" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1133" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1134" spans="1:8" ht="12.75">
       <c r="A1134" s="1" t="s">
-        <v>2490</v>
+        <v>2508</v>
       </c>
       <c r="C1134" s="1" t="s">
-        <v>2478</v>
+        <v>809</v>
       </c>
       <c r="D1134" t="s">
-        <v>2491</v>
+        <v>2509</v>
       </c>
       <c r="F1134" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1134" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1135" spans="1:8" ht="12.75">
       <c r="A1135" s="1" t="s">
-        <v>2492</v>
+        <v>2510</v>
       </c>
       <c r="C1135" s="1" t="s">
-        <v>2493</v>
+        <v>809</v>
       </c>
       <c r="D1135" t="s">
-        <v>2494</v>
+        <v>2511</v>
       </c>
       <c r="F1135" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1135" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1136" spans="1:8" ht="12.75">
       <c r="A1136" s="1" t="s">
-        <v>2495</v>
+        <v>2512</v>
       </c>
       <c r="C1136" s="1" t="s">
-        <v>448</v>
+        <v>809</v>
       </c>
       <c r="D1136" t="s">
-        <v>2496</v>
+        <v>2513</v>
       </c>
       <c r="F1136" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1136" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1137" spans="1:8" ht="12.75">
       <c r="A1137" s="1" t="s">
-        <v>2497</v>
+        <v>2514</v>
       </c>
       <c r="C1137" s="1" t="s">
-        <v>443</v>
+        <v>809</v>
       </c>
       <c r="D1137" t="s">
-        <v>2498</v>
+        <v>2515</v>
       </c>
       <c r="F1137" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1137" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1138" spans="1:8" ht="12.75">
       <c r="A1138" s="1" t="s">
-        <v>2499</v>
+        <v>2516</v>
       </c>
       <c r="C1138" s="1" t="s">
-        <v>478</v>
+        <v>809</v>
       </c>
       <c r="D1138" t="s">
-        <v>2500</v>
+        <v>2517</v>
       </c>
       <c r="F1138" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1138" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1139" spans="1:8" ht="12.75">
       <c r="A1139" s="1" t="s">
-        <v>2501</v>
+        <v>2518</v>
       </c>
       <c r="C1139" s="1" t="s">
-        <v>478</v>
+        <v>809</v>
       </c>
       <c r="D1139" t="s">
-        <v>2502</v>
+        <v>2519</v>
       </c>
       <c r="F1139" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1139" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1140" spans="1:8" ht="12.75">
       <c r="A1140" s="1" t="s">
-        <v>2503</v>
+        <v>2520</v>
       </c>
       <c r="C1140" s="1" t="s">
-        <v>2504</v>
+        <v>809</v>
       </c>
       <c r="D1140" t="s">
-        <v>2505</v>
+        <v>2521</v>
       </c>
       <c r="F1140" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1140" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1141" spans="1:8" ht="12.75">
       <c r="A1141" s="1" t="s">
-        <v>2506</v>
+        <v>2522</v>
       </c>
       <c r="C1141" s="1" t="s">
-        <v>2507</v>
+        <v>809</v>
       </c>
       <c r="D1141" t="s">
-        <v>2508</v>
+        <v>2523</v>
       </c>
       <c r="F1141" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1141" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1142" spans="1:8" ht="12.75">
       <c r="A1142" s="1" t="s">
-        <v>2509</v>
+        <v>2524</v>
       </c>
       <c r="C1142" s="1" t="s">
-        <v>2510</v>
+        <v>809</v>
       </c>
       <c r="D1142" t="s">
-        <v>2511</v>
+        <v>2525</v>
       </c>
       <c r="F1142" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1142" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1143" spans="1:8" ht="12.75">
       <c r="A1143" s="1" t="s">
-        <v>2512</v>
+        <v>2526</v>
       </c>
       <c r="C1143" s="1" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="D1143" t="s">
-        <v>2264</v>
+        <v>2527</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>811</v>
       </c>
       <c r="H1143" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1144" spans="1:8" ht="12.75">
       <c r="A1144" s="1" t="s">
-        <v>2513</v>
+        <v>2528</v>
       </c>
       <c r="C1144" s="1" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="D1144" t="s">
-        <v>2243</v>
+        <v>2529</v>
       </c>
       <c r="F1144" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1144" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1145" spans="1:8" ht="12.75">
       <c r="A1145" s="1" t="s">
-        <v>2514</v>
+        <v>2530</v>
       </c>
       <c r="C1145" s="1" t="s">
-        <v>502</v>
+        <v>809</v>
       </c>
       <c r="D1145" t="s">
-        <v>2515</v>
+        <v>2531</v>
       </c>
       <c r="F1145" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1145" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1146" spans="1:8" ht="12.75">
       <c r="A1146" s="1" t="s">
-        <v>2516</v>
+        <v>2532</v>
       </c>
       <c r="C1146" s="1" t="s">
-        <v>2517</v>
+        <v>809</v>
       </c>
       <c r="D1146" t="s">
-        <v>2518</v>
+        <v>2533</v>
       </c>
       <c r="F1146" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1146" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1147" spans="1:8" ht="12.75">
       <c r="A1147" s="1" t="s">
-        <v>2519</v>
+        <v>2534</v>
       </c>
       <c r="C1147" s="1" t="s">
-        <v>2520</v>
+        <v>809</v>
       </c>
       <c r="D1147" t="s">
-        <v>2521</v>
+        <v>2535</v>
       </c>
       <c r="F1147" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1147" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1148" spans="1:8" ht="12.75">
       <c r="A1148" s="1" t="s">
-        <v>2522</v>
+        <v>2536</v>
       </c>
       <c r="C1148" s="1" t="s">
-        <v>907</v>
+        <v>809</v>
       </c>
       <c r="D1148" t="s">
-        <v>2523</v>
+        <v>2537</v>
       </c>
       <c r="F1148" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1148" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1149" spans="1:8" ht="12.75">
       <c r="A1149" s="1" t="s">
-        <v>2524</v>
+        <v>2538</v>
       </c>
       <c r="C1149" s="1" t="s">
-        <v>2525</v>
+        <v>809</v>
       </c>
       <c r="D1149" t="s">
-        <v>2526</v>
+        <v>2539</v>
       </c>
       <c r="F1149" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1149" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1150" spans="1:8" ht="12.75">
       <c r="A1150" s="1" t="s">
-        <v>2527</v>
+        <v>2540</v>
       </c>
       <c r="C1150" s="1" t="s">
-        <v>912</v>
+        <v>809</v>
       </c>
       <c r="D1150" t="s">
-        <v>2528</v>
+        <v>2541</v>
       </c>
       <c r="F1150" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1150" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1151" spans="1:8" ht="12.75">
       <c r="A1151" s="1" t="s">
-        <v>2529</v>
+        <v>2542</v>
       </c>
       <c r="C1151" s="1" t="s">
-        <v>2530</v>
+        <v>809</v>
       </c>
       <c r="D1151" t="s">
-        <v>2531</v>
+        <v>2543</v>
       </c>
       <c r="F1151" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1151" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1152" spans="1:8" ht="12.75">
       <c r="A1152" s="1" t="s">
-        <v>2532</v>
+        <v>2544</v>
       </c>
       <c r="C1152" s="1" t="s">
-        <v>895</v>
+        <v>809</v>
       </c>
       <c r="D1152" t="s">
-        <v>2533</v>
+        <v>2545</v>
       </c>
       <c r="F1152" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1152" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1153" spans="1:8" ht="12.75">
       <c r="A1153" s="1" t="s">
-        <v>2534</v>
+        <v>2546</v>
       </c>
       <c r="C1153" s="1" t="s">
-        <v>514</v>
+        <v>809</v>
       </c>
       <c r="D1153" t="s">
-        <v>2535</v>
+        <v>2547</v>
       </c>
       <c r="F1153" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1153" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1154" spans="1:8" ht="12.75">
       <c r="A1154" s="1" t="s">
-        <v>2536</v>
+        <v>2548</v>
       </c>
       <c r="C1154" s="1" t="s">
-        <v>2530</v>
+        <v>809</v>
       </c>
       <c r="D1154" t="s">
-        <v>2537</v>
+        <v>2549</v>
       </c>
       <c r="F1154" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1154" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1155" spans="1:8" ht="12.75">
       <c r="A1155" s="1" t="s">
-        <v>2538</v>
+        <v>2550</v>
       </c>
       <c r="C1155" s="1" t="s">
-        <v>900</v>
+        <v>809</v>
       </c>
       <c r="D1155" t="s">
-        <v>2539</v>
+        <v>2551</v>
       </c>
       <c r="F1155" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1155" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1156" spans="1:8" ht="12.75">
       <c r="A1156" s="1" t="s">
-        <v>2540</v>
+        <v>2552</v>
       </c>
       <c r="C1156" s="1" t="s">
-        <v>505</v>
+        <v>809</v>
       </c>
       <c r="D1156" t="s">
-        <v>2541</v>
+        <v>2553</v>
       </c>
       <c r="F1156" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1156" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1157" spans="1:8" ht="12.75">
       <c r="A1157" s="1" t="s">
-        <v>2542</v>
+        <v>2554</v>
       </c>
       <c r="C1157" s="1" t="s">
-        <v>2525</v>
+        <v>809</v>
       </c>
       <c r="D1157" t="s">
-        <v>2543</v>
+        <v>2555</v>
       </c>
       <c r="F1157" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1157" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1158" spans="1:8" ht="12.75">
       <c r="A1158" s="1" t="s">
-        <v>2544</v>
+        <v>2556</v>
       </c>
       <c r="C1158" s="1" t="s">
-        <v>907</v>
+        <v>809</v>
       </c>
       <c r="D1158" t="s">
-        <v>2545</v>
+        <v>2557</v>
       </c>
       <c r="F1158" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1158" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1159" spans="1:8" ht="12.75">
       <c r="A1159" s="1" t="s">
-        <v>2546</v>
+        <v>2558</v>
       </c>
       <c r="C1159" s="1" t="s">
-        <v>2520</v>
+        <v>809</v>
       </c>
       <c r="D1159" t="s">
-        <v>2547</v>
+        <v>2559</v>
       </c>
       <c r="F1159" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1159" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1160" spans="1:8" ht="12.75">
       <c r="A1160" s="1" t="s">
-        <v>2548</v>
+        <v>2560</v>
       </c>
       <c r="C1160" s="1" t="s">
-        <v>2517</v>
+        <v>809</v>
       </c>
       <c r="D1160" t="s">
-        <v>2549</v>
+        <v>2561</v>
       </c>
       <c r="F1160" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1160" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1161" spans="1:8" ht="12.75">
       <c r="A1161" s="1" t="s">
-        <v>2550</v>
+        <v>2562</v>
       </c>
       <c r="C1161" s="1" t="s">
-        <v>2551</v>
+        <v>809</v>
       </c>
       <c r="D1161" t="s">
-        <v>2552</v>
+        <v>2563</v>
       </c>
       <c r="F1161" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1161" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1162" spans="1:8" ht="12.75">
       <c r="A1162" s="1" t="s">
-        <v>2553</v>
+        <v>2564</v>
       </c>
       <c r="C1162" s="1" t="s">
-        <v>912</v>
+        <v>809</v>
       </c>
       <c r="D1162" t="s">
-        <v>2554</v>
+        <v>2565</v>
       </c>
       <c r="F1162" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1162" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1163" spans="1:8" ht="12.75">
       <c r="A1163" s="1" t="s">
-        <v>2555</v>
+        <v>2566</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>915</v>
+        <v>809</v>
       </c>
       <c r="D1163" t="s">
-        <v>2556</v>
+        <v>2567</v>
       </c>
       <c r="F1163" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1163" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1164" spans="1:8" ht="12.75">
       <c r="A1164" s="1" t="s">
-        <v>2557</v>
+        <v>2568</v>
       </c>
       <c r="C1164" s="1" t="s">
-        <v>915</v>
+        <v>809</v>
       </c>
       <c r="D1164" t="s">
-        <v>2558</v>
+        <v>2569</v>
       </c>
       <c r="F1164" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1164" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1165" spans="1:8" ht="12.75">
       <c r="A1165" s="1" t="s">
-        <v>2559</v>
+        <v>2570</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>920</v>
+        <v>809</v>
       </c>
       <c r="D1165" t="s">
-        <v>2560</v>
+        <v>2571</v>
       </c>
       <c r="F1165" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1165" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1166" spans="1:8" ht="12.75">
       <c r="A1166" s="1" t="s">
-        <v>2561</v>
+        <v>2572</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>123</v>
+        <v>809</v>
       </c>
       <c r="D1166" t="s">
-        <v>2225</v>
+        <v>2573</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>811</v>
       </c>
       <c r="H1166" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1167" spans="1:8" ht="12.75">
       <c r="A1167" s="1" t="s">
-        <v>2562</v>
+        <v>2574</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>2563</v>
+        <v>809</v>
       </c>
       <c r="D1167" t="s">
-        <v>2564</v>
+        <v>2575</v>
       </c>
       <c r="F1167" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1167" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1168" spans="1:8" ht="12.75">
       <c r="A1168" s="1" t="s">
-        <v>2565</v>
+        <v>2576</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>2566</v>
+        <v>809</v>
       </c>
       <c r="D1168" t="s">
-        <v>2567</v>
+        <v>2577</v>
       </c>
       <c r="F1168" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1168" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1169" spans="1:8" ht="12.75">
       <c r="A1169" s="1" t="s">
-        <v>2568</v>
+        <v>2578</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>2569</v>
+        <v>809</v>
       </c>
       <c r="D1169" t="s">
-        <v>2570</v>
+        <v>2579</v>
       </c>
       <c r="F1169" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1169" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1170" spans="1:8" ht="12.75">
       <c r="A1170" s="1" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>2572</v>
+        <v>809</v>
       </c>
       <c r="D1170" t="s">
-        <v>2573</v>
+        <v>2581</v>
       </c>
       <c r="F1170" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1170" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1171" spans="1:8" ht="12.75">
       <c r="A1171" s="1" t="s">
-        <v>2574</v>
+        <v>2582</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>2575</v>
+        <v>809</v>
       </c>
       <c r="D1171" t="s">
-        <v>2576</v>
+        <v>2583</v>
       </c>
       <c r="F1171" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1171" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1172" spans="1:8" ht="12.75">
       <c r="A1172" s="1" t="s">
-        <v>2577</v>
+        <v>2584</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>2578</v>
+        <v>809</v>
       </c>
       <c r="D1172" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
       <c r="F1172" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1172" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1173" spans="1:8" ht="12.75">
       <c r="A1173" s="1" t="s">
-        <v>2580</v>
+        <v>2586</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>2581</v>
+        <v>809</v>
       </c>
       <c r="D1173" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
       <c r="F1173" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1173" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1174" spans="1:8" ht="12.75">
       <c r="A1174" s="1" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>2584</v>
+        <v>809</v>
       </c>
       <c r="D1174" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="F1174" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1174" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1175" spans="1:8" ht="12.75">
       <c r="A1175" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>2587</v>
+        <v>809</v>
       </c>
       <c r="D1175" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="F1175" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1175" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1176" spans="1:8" ht="12.75">
       <c r="A1176" s="1" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>511</v>
+        <v>809</v>
       </c>
       <c r="D1176" t="s">
-        <v>512</v>
+        <v>2593</v>
       </c>
       <c r="F1176" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1176" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1177" spans="1:8" ht="12.75">
       <c r="A1177" s="1" t="s">
-        <v>2590</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2594</v>
+      </c>
+      <c r="C1177" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1177" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
       <c r="F1177" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1177" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1178" spans="1:8" ht="12.75">
       <c r="A1178" s="1" t="s">
-        <v>2592</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2596</v>
+      </c>
+      <c r="C1178" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1178" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
       <c r="F1178" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1178" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1179" spans="1:8" ht="12.75">
       <c r="A1179" s="1" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="C1179" s="1" t="s">
-        <v>181</v>
+        <v>809</v>
       </c>
       <c r="D1179" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="F1179" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1179" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1180" spans="1:8" ht="12.75">
       <c r="A1180" s="1" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="C1180" s="1" t="s">
-        <v>219</v>
+        <v>809</v>
       </c>
       <c r="D1180" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="F1180" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1180" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1181" spans="1:8" ht="12.75">
       <c r="A1181" s="1" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="C1181" s="1" t="s">
-        <v>418</v>
+        <v>809</v>
       </c>
       <c r="D1181" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
       <c r="F1181" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1181" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1182" spans="1:8" ht="12.75">
       <c r="A1182" s="1" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="C1182" s="1" t="s">
-        <v>403</v>
+        <v>809</v>
       </c>
       <c r="D1182" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="F1182" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1182" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1183" spans="1:8" ht="12.75">
       <c r="A1183" s="1" t="s">
-        <v>2602</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2606</v>
+      </c>
+      <c r="C1183" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1183" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
       <c r="F1183" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1183" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1184" spans="1:8" ht="12.75">
       <c r="A1184" s="1" t="s">
-        <v>2604</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2608</v>
+      </c>
+      <c r="C1184" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1184" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
       <c r="F1184" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1184" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1185" spans="1:8" ht="12.75">
       <c r="A1185" s="1" t="s">
-        <v>2606</v>
+        <v>2610</v>
       </c>
       <c r="C1185" s="1" t="s">
-        <v>2607</v>
+        <v>809</v>
       </c>
       <c r="D1185" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="F1185" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1185" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1186" spans="1:8" ht="12.75">
       <c r="A1186" s="1" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="C1186" s="1" t="s">
-        <v>2610</v>
+        <v>809</v>
       </c>
       <c r="D1186" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="F1186" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1186" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1187" spans="1:8" ht="12.75">
       <c r="A1187" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="C1187" s="1" t="s">
-        <v>2613</v>
+        <v>809</v>
       </c>
       <c r="D1187" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="F1187" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1187" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1188" spans="1:8" ht="12.75">
       <c r="A1188" s="1" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="C1188" s="1" t="s">
-        <v>2616</v>
+        <v>809</v>
       </c>
       <c r="D1188" t="s">
         <v>2617</v>
       </c>
       <c r="F1188" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1188" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1189" spans="1:8" ht="12.75">
       <c r="A1189" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="C1189" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1189" t="s">
         <v>2619</v>
       </c>
-      <c r="D1189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1189" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1189" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1190" spans="1:8" ht="12.75">
       <c r="A1190" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1190" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1190" t="s">
         <v>2621</v>
       </c>
-      <c r="C1190" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1190" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1190" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1191" spans="1:8" ht="12.75">
       <c r="A1191" s="1" t="s">
-        <v>2624</v>
+        <v>2622</v>
       </c>
       <c r="C1191" s="1" t="s">
-        <v>549</v>
+        <v>809</v>
       </c>
       <c r="D1191" t="s">
-        <v>2625</v>
+        <v>2623</v>
       </c>
       <c r="F1191" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1191" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1192" spans="1:8" ht="12.75">
       <c r="A1192" s="1" t="s">
-        <v>2626</v>
+        <v>2624</v>
       </c>
       <c r="C1192" s="1" t="s">
-        <v>554</v>
+        <v>809</v>
       </c>
       <c r="D1192" t="s">
-        <v>2627</v>
+        <v>2625</v>
       </c>
       <c r="F1192" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1192" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1193" spans="1:8" ht="12.75">
       <c r="A1193" s="1" t="s">
-        <v>2628</v>
+        <v>2626</v>
       </c>
       <c r="C1193" s="1" t="s">
-        <v>554</v>
+        <v>809</v>
       </c>
       <c r="D1193" t="s">
-        <v>2629</v>
+        <v>2627</v>
       </c>
       <c r="F1193" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1193" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1194" spans="1:8" ht="12.75">
       <c r="A1194" s="1" t="s">
-        <v>2630</v>
+        <v>2628</v>
       </c>
       <c r="C1194" s="1" t="s">
-        <v>557</v>
+        <v>809</v>
       </c>
       <c r="D1194" t="s">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="F1194" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1194" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1195" spans="1:8" ht="12.75">
       <c r="A1195" s="1" t="s">
-        <v>2632</v>
+        <v>2630</v>
       </c>
       <c r="C1195" s="1" t="s">
-        <v>557</v>
+        <v>809</v>
       </c>
       <c r="D1195" t="s">
-        <v>2633</v>
+        <v>2631</v>
       </c>
       <c r="F1195" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1195" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1196" spans="1:8" ht="12.75">
       <c r="A1196" s="1" t="s">
-        <v>2634</v>
+        <v>2632</v>
       </c>
       <c r="C1196" s="1" t="s">
-        <v>560</v>
+        <v>809</v>
       </c>
       <c r="D1196" t="s">
-        <v>2635</v>
+        <v>2633</v>
       </c>
       <c r="F1196" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1196" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1197" spans="1:8" ht="12.75">
       <c r="A1197" s="1" t="s">
-        <v>2636</v>
+        <v>2634</v>
       </c>
       <c r="C1197" s="1" t="s">
-        <v>2637</v>
+        <v>809</v>
       </c>
       <c r="D1197" t="s">
-        <v>2638</v>
+        <v>2635</v>
       </c>
       <c r="F1197" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1197" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1198" spans="1:8" ht="12.75">
       <c r="A1198" s="1" t="s">
-        <v>2639</v>
+        <v>2636</v>
       </c>
       <c r="C1198" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1198" t="s">
         <v>2637</v>
       </c>
-      <c r="D1198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1198" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1198" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1199" spans="1:8" ht="12.75">
       <c r="A1199" s="1" t="s">
-        <v>2641</v>
+        <v>2638</v>
       </c>
       <c r="C1199" s="1" t="s">
-        <v>2637</v>
+        <v>809</v>
       </c>
       <c r="D1199" t="s">
-        <v>2642</v>
+        <v>2639</v>
       </c>
       <c r="F1199" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1199" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1200" spans="1:8" ht="12.75">
       <c r="A1200" s="1" t="s">
-        <v>2643</v>
+        <v>2640</v>
       </c>
       <c r="C1200" s="1" t="s">
-        <v>931</v>
+        <v>809</v>
       </c>
       <c r="D1200" t="s">
-        <v>2644</v>
+        <v>2641</v>
       </c>
       <c r="F1200" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1200" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1201" spans="1:8" ht="12.75">
       <c r="A1201" s="1" t="s">
-        <v>2645</v>
+        <v>2642</v>
       </c>
       <c r="C1201" s="1" t="s">
-        <v>931</v>
+        <v>809</v>
       </c>
       <c r="D1201" t="s">
-        <v>2646</v>
+        <v>2643</v>
       </c>
       <c r="F1201" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1201" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1202" spans="1:8" ht="12.75">
       <c r="A1202" s="1" t="s">
-        <v>2647</v>
+        <v>2644</v>
       </c>
       <c r="C1202" s="1" t="s">
-        <v>573</v>
+        <v>809</v>
       </c>
       <c r="D1202" t="s">
-        <v>2648</v>
+        <v>2645</v>
       </c>
       <c r="F1202" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1202" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1203" spans="1:8" ht="12.75">
       <c r="A1203" s="1" t="s">
-        <v>2649</v>
+        <v>2646</v>
       </c>
       <c r="C1203" s="1" t="s">
-        <v>573</v>
+        <v>809</v>
       </c>
       <c r="D1203" t="s">
-        <v>2650</v>
+        <v>2647</v>
       </c>
       <c r="F1203" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1203" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1204" spans="1:8" ht="12.75">
       <c r="A1204" s="1" t="s">
-        <v>2651</v>
+        <v>2648</v>
       </c>
       <c r="C1204" s="1" t="s">
-        <v>2652</v>
+        <v>809</v>
       </c>
       <c r="D1204" t="s">
-        <v>2653</v>
+        <v>2649</v>
       </c>
       <c r="F1204" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1204" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1205" spans="1:8" ht="12.75">
       <c r="A1205" s="1" t="s">
-        <v>2654</v>
+        <v>2650</v>
       </c>
       <c r="C1205" s="1" t="s">
-        <v>2655</v>
+        <v>809</v>
       </c>
       <c r="D1205" t="s">
-        <v>2656</v>
+        <v>2651</v>
       </c>
       <c r="F1205" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1205" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1206" spans="1:8" ht="12.75">
       <c r="A1206" s="1" t="s">
-        <v>2657</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2652</v>
+      </c>
+      <c r="C1206" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1206" t="s">
-        <v>2658</v>
+        <v>2653</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>811</v>
       </c>
       <c r="H1206" t="s">
-        <v>964</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1207" spans="1:8" ht="12.75">
       <c r="A1207" s="1" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2654</v>
+      </c>
+      <c r="C1207" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1207" t="s">
-        <v>2660</v>
+        <v>2655</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>811</v>
       </c>
       <c r="H1207" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1208" spans="1:8" ht="12.75">
       <c r="A1208" s="1" t="s">
-        <v>2661</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2656</v>
+      </c>
+      <c r="C1208" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1208" t="s">
-        <v>2662</v>
+        <v>2657</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>811</v>
       </c>
       <c r="H1208" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1209" spans="1:8" ht="12.75">
       <c r="A1209" s="1" t="s">
-        <v>2663</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2658</v>
+      </c>
+      <c r="C1209" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1209" t="s">
-        <v>2664</v>
+        <v>2659</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>811</v>
       </c>
       <c r="H1209" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1210" spans="1:8" ht="12.75">
       <c r="A1210" s="1" t="s">
-        <v>2665</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2660</v>
+      </c>
+      <c r="C1210" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1210" t="s">
-        <v>2666</v>
+        <v>2661</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>811</v>
       </c>
       <c r="H1210" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1211" spans="1:8" ht="12.75">
       <c r="A1211" s="1" t="s">
-        <v>2667</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2662</v>
+      </c>
+      <c r="C1211" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1211" t="s">
-        <v>2668</v>
+        <v>2663</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>811</v>
       </c>
       <c r="H1211" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1212" spans="1:8" ht="12.75">
       <c r="A1212" s="1" t="s">
-        <v>2669</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2664</v>
+      </c>
+      <c r="C1212" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1212" t="s">
-        <v>2670</v>
+        <v>2665</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>811</v>
       </c>
       <c r="H1212" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1213" spans="1:8" ht="12.75">
       <c r="A1213" s="1" t="s">
-        <v>2671</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2666</v>
+      </c>
+      <c r="C1213" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1213" t="s">
-        <v>2672</v>
+        <v>2667</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>811</v>
       </c>
       <c r="H1213" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1214" spans="1:8" ht="12.75">
       <c r="A1214" s="1" t="s">
-        <v>2673</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2668</v>
+      </c>
+      <c r="C1214" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1214" t="s">
-        <v>2674</v>
+        <v>2669</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>811</v>
       </c>
       <c r="H1214" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1215" spans="1:8" ht="12.75">
       <c r="A1215" s="1" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2670</v>
+      </c>
+      <c r="C1215" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1215" t="s">
-        <v>2676</v>
+        <v>2671</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>811</v>
       </c>
       <c r="H1215" t="s">
-        <v>969</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1216" spans="1:8" ht="12.75">
       <c r="A1216" s="1" t="s">
-        <v>2677</v>
+        <v>2672</v>
       </c>
       <c r="C1216" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1216" t="s">
-        <v>2678</v>
+        <v>2673</v>
       </c>
       <c r="H1216" t="s">
-        <v>969</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="1217" spans="1:8" ht="12.75">
       <c r="A1217" s="1" t="s">
-        <v>2679</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2674</v>
+      </c>
+      <c r="C1217" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1217" t="s">
-        <v>2680</v>
+        <v>2675</v>
       </c>
       <c r="H1217" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1218" spans="1:8" ht="12.75">
       <c r="A1218" s="1" t="s">
-        <v>2681</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2676</v>
+      </c>
+      <c r="C1218" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1218" t="s">
-        <v>2682</v>
+        <v>2677</v>
       </c>
       <c r="H1218" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1219" spans="1:8" ht="12.75">
       <c r="A1219" s="1" t="s">
-        <v>2683</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2678</v>
+      </c>
+      <c r="C1219" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1219" t="s">
-        <v>2684</v>
+        <v>2679</v>
       </c>
       <c r="H1219" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1220" spans="1:8" ht="12.75">
       <c r="A1220" s="1" t="s">
-        <v>2685</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2680</v>
+      </c>
+      <c r="C1220" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1220" t="s">
-        <v>2686</v>
+        <v>2681</v>
       </c>
       <c r="H1220" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1221" spans="1:8" ht="12.75">
       <c r="A1221" s="1" t="s">
-        <v>2687</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2682</v>
+      </c>
+      <c r="C1221" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1221" t="s">
-        <v>2688</v>
+        <v>2683</v>
       </c>
       <c r="H1221" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1222" spans="1:8" ht="12.75">
       <c r="A1222" s="1" t="s">
-        <v>2689</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2684</v>
+      </c>
+      <c r="C1222" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D1222" t="s">
-        <v>2690</v>
+        <v>2685</v>
       </c>
       <c r="H1222" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1223" spans="1:8" ht="12.75">
       <c r="A1223" s="1" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2686</v>
+      </c>
+      <c r="C1223" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1223" t="s">
-        <v>2692</v>
+        <v>2687</v>
       </c>
       <c r="H1223" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1224" spans="1:8" ht="12.75">
       <c r="A1224" s="1" t="s">
-        <v>2693</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2688</v>
+      </c>
+      <c r="C1224" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D1224" t="s">
-        <v>2694</v>
+        <v>2689</v>
       </c>
       <c r="H1224" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1225" spans="1:8" ht="12.75">
       <c r="A1225" s="1" t="s">
-        <v>2695</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2690</v>
+      </c>
+      <c r="C1225" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1225" t="s">
-        <v>2696</v>
+        <v>2691</v>
       </c>
       <c r="H1225" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1226" spans="1:8" ht="12.75">
       <c r="A1226" s="1" t="s">
-        <v>2697</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2692</v>
+      </c>
+      <c r="C1226" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1226" t="s">
-        <v>2698</v>
+        <v>2693</v>
       </c>
       <c r="H1226" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1227" spans="1:8" ht="12.75">
       <c r="A1227" s="1" t="s">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2694</v>
+      </c>
+      <c r="C1227" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1227" t="s">
-        <v>2700</v>
+        <v>2695</v>
       </c>
       <c r="H1227" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1228" spans="1:8" ht="12.75">
       <c r="A1228" s="1" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2696</v>
+      </c>
+      <c r="C1228" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1228" t="s">
-        <v>2702</v>
+        <v>2697</v>
       </c>
       <c r="H1228" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1229" spans="1:8" ht="12.75">
       <c r="A1229" s="1" t="s">
-        <v>2703</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2698</v>
+      </c>
+      <c r="C1229" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1229" t="s">
-        <v>2704</v>
+        <v>2699</v>
       </c>
       <c r="H1229" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1230" spans="1:8" ht="12.75">
       <c r="A1230" s="1" t="s">
-        <v>2705</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2700</v>
+      </c>
+      <c r="C1230" s="1" t="s">
+        <v>1507</v>
       </c>
       <c r="D1230" t="s">
-        <v>2706</v>
+        <v>2701</v>
       </c>
       <c r="H1230" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1231" spans="1:8" ht="12.75">
       <c r="A1231" s="1" t="s">
-        <v>2707</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2702</v>
+      </c>
+      <c r="C1231" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1231" t="s">
-        <v>2708</v>
+        <v>2703</v>
       </c>
       <c r="H1231" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1232" spans="1:8" ht="12.75">
       <c r="A1232" s="1" t="s">
-        <v>2709</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2704</v>
+      </c>
+      <c r="C1232" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1232" t="s">
-        <v>2710</v>
+        <v>2705</v>
       </c>
       <c r="H1232" t="s">
-        <v>969</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1233" spans="1:8" ht="12.75">
       <c r="A1233" s="1" t="s">
-        <v>2711</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2706</v>
+      </c>
+      <c r="C1233" s="1" t="s">
+        <v>1504</v>
       </c>
       <c r="D1233" t="s">
-        <v>2712</v>
+        <v>2707</v>
       </c>
       <c r="H1233" t="s">
-        <v>1008</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1234" spans="1:8" ht="12.75">
       <c r="A1234" s="1" t="s">
-        <v>2713</v>
+        <v>2708</v>
       </c>
       <c r="C1234" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1234" t="s">
-        <v>2714</v>
+        <v>2709</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>33</v>
       </c>
       <c r="H1234" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1235" spans="1:8" ht="12.75">
       <c r="A1235" s="1" t="s">
-        <v>2715</v>
+        <v>2710</v>
       </c>
       <c r="C1235" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1235" t="s">
-        <v>2716</v>
+        <v>2711</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>33</v>
       </c>
       <c r="H1235" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1236" spans="1:8" ht="12.75">
       <c r="A1236" s="1" t="s">
-        <v>2717</v>
+        <v>2712</v>
       </c>
       <c r="C1236" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1236" t="s">
-        <v>2718</v>
+        <v>2713</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>33</v>
       </c>
       <c r="H1236" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1237" spans="1:8" ht="12.75">
       <c r="A1237" s="1" t="s">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="C1237" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1237" t="s">
-        <v>2720</v>
+        <v>2715</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>33</v>
       </c>
       <c r="H1237" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1238" spans="1:8" ht="12.75">
       <c r="A1238" s="1" t="s">
-        <v>2721</v>
+        <v>2716</v>
       </c>
       <c r="C1238" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1238" t="s">
-        <v>2722</v>
+        <v>2717</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>33</v>
       </c>
       <c r="H1238" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1239" spans="1:8" ht="12.75">
       <c r="A1239" s="1" t="s">
-        <v>2723</v>
+        <v>2718</v>
       </c>
       <c r="C1239" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1239" t="s">
-        <v>2724</v>
+        <v>2719</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>33</v>
       </c>
       <c r="H1239" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1240" spans="1:8" ht="12.75">
       <c r="A1240" s="1" t="s">
-        <v>2725</v>
+        <v>2720</v>
       </c>
       <c r="C1240" t="s">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="D1240" t="s">
-        <v>2726</v>
+        <v>2721</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>33</v>
       </c>
       <c r="H1240" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1241" spans="1:8" ht="12.75">
       <c r="A1241" s="1" t="s">
-        <v>2727</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2722</v>
+      </c>
+      <c r="C1241" s="1" t="s">
+        <v>1900</v>
       </c>
       <c r="D1241" t="s">
-        <v>2728</v>
+        <v>2723</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>25</v>
       </c>
       <c r="H1241" t="s">
-        <v>1008</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1242" spans="1:8" ht="12.75">
       <c r="A1242" s="1" t="s">
-        <v>2729</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2724</v>
+      </c>
+      <c r="C1242" s="1" t="s">
+        <v>210</v>
       </c>
       <c r="D1242" t="s">
-        <v>2730</v>
+        <v>2725</v>
       </c>
       <c r="H1242" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1243" spans="1:8" ht="12.75">
       <c r="A1243" s="1" t="s">
-        <v>2731</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2726</v>
+      </c>
+      <c r="C1243" s="1" t="s">
+        <v>213</v>
       </c>
       <c r="D1243" t="s">
-        <v>2732</v>
+        <v>214</v>
       </c>
       <c r="H1243" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1244" spans="1:8" ht="12.75">
       <c r="A1244" s="1" t="s">
-        <v>2733</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2727</v>
+      </c>
+      <c r="C1244" s="1" t="s">
+        <v>223</v>
       </c>
       <c r="D1244" t="s">
-        <v>2734</v>
+        <v>2728</v>
       </c>
       <c r="H1244" t="s">
-        <v>2735</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1245" spans="1:8" ht="12.75">
       <c r="A1245" s="1" t="s">
-        <v>2736</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2729</v>
+      </c>
+      <c r="C1245" s="1" t="s">
+        <v>229</v>
       </c>
       <c r="D1245" t="s">
-        <v>2737</v>
+        <v>2141</v>
       </c>
       <c r="H1245" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1246" spans="1:8" ht="12.75">
       <c r="A1246" s="1" t="s">
-        <v>2738</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2730</v>
+      </c>
+      <c r="C1246" s="1" t="s">
+        <v>226</v>
       </c>
       <c r="D1246" t="s">
-        <v>2739</v>
+        <v>227</v>
       </c>
       <c r="H1246" t="s">
-        <v>2740</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1247" spans="1:8" ht="12.75">
       <c r="A1247" s="1" t="s">
-        <v>2741</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2731</v>
+      </c>
+      <c r="C1247" s="1" t="s">
+        <v>2016</v>
       </c>
       <c r="D1247" t="s">
-        <v>2742</v>
+        <v>2017</v>
       </c>
       <c r="H1247" t="s">
-        <v>1072</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1248" spans="1:8" ht="12.75">
       <c r="A1248" s="1" t="s">
-        <v>2743</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2732</v>
+      </c>
+      <c r="C1248" s="1" t="s">
+        <v>1144</v>
       </c>
       <c r="D1248" t="s">
-        <v>2744</v>
+        <v>2733</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>33</v>
       </c>
       <c r="H1248" t="s">
-        <v>1052</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1249" spans="1:8" ht="12.75">
       <c r="A1249" s="1" t="s">
-        <v>2745</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2734</v>
+      </c>
+      <c r="C1249" s="1" t="s">
+        <v>1147</v>
       </c>
       <c r="D1249" t="s">
-        <v>2746</v>
+        <v>2735</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>33</v>
       </c>
       <c r="H1249" t="s">
-        <v>1072</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1250" spans="1:8" ht="12.75">
       <c r="A1250" s="1" t="s">
-        <v>2747</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2736</v>
+      </c>
+      <c r="C1250" s="1" t="s">
+        <v>295</v>
       </c>
       <c r="D1250" t="s">
-        <v>2748</v>
+        <v>2737</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>33</v>
       </c>
       <c r="H1250" t="s">
-        <v>1052</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1251" spans="1:8" ht="12.75">
       <c r="A1251" s="1" t="s">
-        <v>2749</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2738</v>
+      </c>
+      <c r="C1251" s="1" t="s">
+        <v>298</v>
       </c>
       <c r="D1251" t="s">
-        <v>2750</v>
+        <v>2739</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>33</v>
       </c>
       <c r="H1251" t="s">
-        <v>1052</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1252" spans="1:8" ht="12.75">
       <c r="A1252" s="1" t="s">
-        <v>2751</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2740</v>
+      </c>
+      <c r="C1252" s="1" t="s">
+        <v>1147</v>
       </c>
       <c r="D1252" t="s">
-        <v>2752</v>
+        <v>2741</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>33</v>
       </c>
       <c r="H1252" t="s">
-        <v>1072</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1253" spans="1:8" ht="12.75">
       <c r="A1253" s="1" t="s">
-        <v>2754</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2742</v>
+      </c>
+      <c r="C1253" s="1" t="s">
+        <v>287</v>
       </c>
       <c r="D1253" t="s">
-        <v>2755</v>
+        <v>2743</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>33</v>
       </c>
       <c r="H1253" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1254" spans="1:8" ht="12.75">
       <c r="A1254" s="1" t="s">
-        <v>2757</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2744</v>
+      </c>
+      <c r="C1254" s="1" t="s">
+        <v>1147</v>
       </c>
       <c r="D1254" t="s">
-        <v>2758</v>
+        <v>2745</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>33</v>
       </c>
       <c r="H1254" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1255" spans="1:8" ht="12.75">
       <c r="A1255" s="1" t="s">
-        <v>2759</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2746</v>
+      </c>
+      <c r="C1255" s="1" t="s">
+        <v>2061</v>
       </c>
       <c r="D1255" t="s">
-        <v>2760</v>
+        <v>2747</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>33</v>
       </c>
       <c r="H1255" t="s">
-        <v>1027</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1256" spans="1:8" ht="12.75">
       <c r="A1256" s="1" t="s">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2748</v>
+      </c>
+      <c r="C1256" s="1" t="s">
+        <v>295</v>
       </c>
       <c r="D1256" t="s">
-        <v>2762</v>
+        <v>2749</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>33</v>
       </c>
       <c r="H1256" t="s">
-        <v>2763</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1257" spans="1:8" ht="12.75">
       <c r="A1257" s="1" t="s">
-        <v>2765</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2750</v>
+      </c>
+      <c r="C1257" s="1" t="s">
+        <v>2061</v>
       </c>
       <c r="D1257" t="s">
-        <v>2766</v>
+        <v>2751</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>33</v>
       </c>
       <c r="H1257" t="s">
-        <v>1749</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1258" spans="1:8" ht="12.75">
       <c r="A1258" s="1" t="s">
-        <v>2768</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2752</v>
+      </c>
+      <c r="C1258" s="1" t="s">
+        <v>301</v>
       </c>
       <c r="D1258" t="s">
-        <v>2769</v>
+        <v>2753</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>33</v>
       </c>
       <c r="H1258" t="s">
-        <v>1749</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1259" spans="1:10" ht="12.75">
       <c r="A1259" s="1" t="s">
-        <v>2770</v>
+        <v>2754</v>
       </c>
       <c r="C1259" s="1" t="s">
-        <v>667</v>
+        <v>2755</v>
       </c>
       <c r="D1259" t="s">
-        <v>2771</v>
+        <v>2756</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>33</v>
       </c>
       <c r="H1259" t="s">
-        <v>669</v>
+        <v>13</v>
       </c>
       <c r="J1259" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="1260" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:10" ht="12.75">
       <c r="A1260" s="1" t="s">
-        <v>2772</v>
+        <v>2757</v>
       </c>
       <c r="C1260" s="1" t="s">
-        <v>667</v>
+        <v>306</v>
       </c>
       <c r="D1260" t="s">
-        <v>2773</v>
+        <v>2758</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>33</v>
       </c>
       <c r="H1260" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="1261" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1260" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:10" ht="12.75">
       <c r="A1261" s="1" t="s">
-        <v>2774</v>
+        <v>2759</v>
       </c>
       <c r="C1261" s="1" t="s">
-        <v>667</v>
+        <v>309</v>
       </c>
       <c r="D1261" t="s">
-        <v>2775</v>
+        <v>2760</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>33</v>
       </c>
       <c r="H1261" t="s">
-        <v>669</v>
+        <v>13</v>
+      </c>
+      <c r="J1261" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1262" spans="1:8" ht="12.75">
       <c r="A1262" s="1" t="s">
-        <v>2776</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2761</v>
+      </c>
+      <c r="C1262" s="1" t="s">
+        <v>319</v>
       </c>
       <c r="D1262" t="s">
-        <v>2777</v>
+        <v>2762</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>33</v>
       </c>
       <c r="H1262" t="s">
-        <v>669</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1263" spans="1:8" ht="12.75">
       <c r="A1263" s="1" t="s">
-        <v>2778</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2763</v>
+      </c>
+      <c r="C1263" s="1" t="s">
+        <v>298</v>
       </c>
       <c r="D1263" t="s">
-        <v>2779</v>
+        <v>2764</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>33</v>
       </c>
       <c r="H1263" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="1264" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:10" ht="12.75">
       <c r="A1264" s="1" t="s">
-        <v>2780</v>
+        <v>2765</v>
       </c>
       <c r="C1264" s="1" t="s">
-        <v>683</v>
+        <v>2766</v>
       </c>
       <c r="D1264" t="s">
-        <v>2781</v>
+        <v>2767</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>33</v>
       </c>
       <c r="H1264" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="1265" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1264" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:10" ht="12.75">
       <c r="A1265" s="1" t="s">
-        <v>2782</v>
+        <v>2768</v>
       </c>
       <c r="C1265" s="1" t="s">
-        <v>683</v>
+        <v>2755</v>
       </c>
       <c r="D1265" t="s">
-        <v>2783</v>
+        <v>2769</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>33</v>
       </c>
       <c r="H1265" t="s">
-        <v>685</v>
+        <v>13</v>
+      </c>
+      <c r="J1265" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1266" spans="1:8" ht="12.75">
       <c r="A1266" s="1" t="s">
-        <v>2784</v>
+        <v>2770</v>
       </c>
       <c r="C1266" s="1" t="s">
-        <v>683</v>
+        <v>319</v>
       </c>
       <c r="D1266" t="s">
-        <v>2785</v>
+        <v>2771</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>33</v>
       </c>
       <c r="H1266" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="1267" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:10" ht="12.75">
       <c r="A1267" s="1" t="s">
-        <v>2786</v>
+        <v>2772</v>
       </c>
       <c r="C1267" s="1" t="s">
-        <v>683</v>
+        <v>326</v>
       </c>
       <c r="D1267" t="s">
-        <v>2787</v>
+        <v>2773</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>33</v>
       </c>
       <c r="H1267" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="1268" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1267" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10" ht="12.75">
       <c r="A1268" s="1" t="s">
-        <v>2788</v>
+        <v>2774</v>
       </c>
       <c r="C1268" s="1" t="s">
-        <v>683</v>
+        <v>2755</v>
       </c>
       <c r="D1268" t="s">
-        <v>2789</v>
+        <v>2775</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>33</v>
       </c>
       <c r="H1268" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="1269" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1268" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:10" ht="12.75">
       <c r="A1269" s="1" t="s">
-        <v>2790</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2776</v>
+      </c>
+      <c r="C1269" s="1" t="s">
+        <v>326</v>
       </c>
       <c r="D1269" t="s">
-        <v>2791</v>
+        <v>2777</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>33</v>
       </c>
       <c r="H1269" t="s">
-        <v>741</v>
+        <v>13</v>
+      </c>
+      <c r="J1269" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1270" spans="1:8" ht="12.75">
       <c r="A1270" s="1" t="s">
-        <v>2793</v>
+        <v>2778</v>
       </c>
       <c r="C1270" s="1" t="s">
-        <v>711</v>
+        <v>332</v>
       </c>
       <c r="D1270" t="s">
-        <v>2794</v>
+        <v>2779</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>33</v>
       </c>
       <c r="H1270" t="s">
-        <v>705</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1271" spans="1:8" ht="12.75">
       <c r="A1271" s="1" t="s">
-        <v>2795</v>
+        <v>2780</v>
       </c>
       <c r="C1271" s="1" t="s">
-        <v>714</v>
+        <v>332</v>
       </c>
       <c r="D1271" t="s">
-        <v>2796</v>
+        <v>2781</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>33</v>
       </c>
       <c r="H1271" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1272" spans="1:8" ht="12.75">
       <c r="A1272" s="1" t="s">
-        <v>2797</v>
+        <v>2782</v>
       </c>
       <c r="C1272" s="1" t="s">
-        <v>714</v>
+        <v>338</v>
       </c>
       <c r="D1272" t="s">
-        <v>2798</v>
+        <v>2783</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>33</v>
       </c>
       <c r="H1272" t="s">
-        <v>708</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1273" spans="1:8" ht="12.75">
       <c r="A1273" s="1" t="s">
-        <v>2799</v>
+        <v>2784</v>
       </c>
       <c r="C1273" s="1" t="s">
-        <v>723</v>
+        <v>335</v>
       </c>
       <c r="D1273" t="s">
-        <v>2800</v>
+        <v>2785</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>33</v>
       </c>
       <c r="H1273" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1274" spans="1:8" ht="12.75">
       <c r="A1274" s="1" t="s">
-        <v>2801</v>
+        <v>2786</v>
       </c>
       <c r="C1274" s="1" t="s">
-        <v>723</v>
+        <v>332</v>
       </c>
       <c r="D1274" t="s">
-        <v>2802</v>
+        <v>2787</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>33</v>
       </c>
       <c r="H1274" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1275" spans="1:8" ht="12.75">
       <c r="A1275" s="1" t="s">
-        <v>2803</v>
+        <v>2788</v>
       </c>
       <c r="C1275" s="1" t="s">
-        <v>723</v>
+        <v>350</v>
       </c>
       <c r="D1275" t="s">
-        <v>2804</v>
+        <v>2789</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>33</v>
       </c>
       <c r="H1275" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1276" spans="1:8" ht="12.75">
       <c r="A1276" s="1" t="s">
-        <v>2805</v>
+        <v>2790</v>
       </c>
       <c r="C1276" s="1" t="s">
-        <v>723</v>
+        <v>1188</v>
       </c>
       <c r="D1276" t="s">
-        <v>2806</v>
+        <v>2791</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>33</v>
       </c>
       <c r="H1276" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1277" spans="1:8" ht="12.75">
       <c r="A1277" s="1" t="s">
-        <v>2807</v>
+        <v>2792</v>
       </c>
       <c r="C1277" s="1" t="s">
-        <v>723</v>
+        <v>360</v>
       </c>
       <c r="D1277" t="s">
-        <v>2808</v>
+        <v>2793</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>33</v>
       </c>
       <c r="H1277" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1278" spans="1:8" ht="12.75">
       <c r="A1278" s="1" t="s">
-        <v>2809</v>
+        <v>2794</v>
       </c>
       <c r="C1278" s="1" t="s">
-        <v>739</v>
+        <v>350</v>
       </c>
       <c r="D1278" t="s">
-        <v>2810</v>
+        <v>2795</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>33</v>
       </c>
       <c r="H1278" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="1279" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8" ht="12.75">
       <c r="A1279" s="1" t="s">
-        <v>2811</v>
+        <v>2796</v>
       </c>
       <c r="C1279" s="1" t="s">
-        <v>739</v>
+        <v>2797</v>
       </c>
       <c r="D1279" t="s">
-        <v>745</v>
+        <v>2798</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>33</v>
       </c>
       <c r="H1279" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1280" spans="1:8" ht="12.75">
       <c r="A1280" s="1" t="s">
-        <v>2812</v>
+        <v>2799</v>
       </c>
       <c r="C1280" s="1" t="s">
-        <v>739</v>
+        <v>371</v>
       </c>
       <c r="D1280" t="s">
-        <v>2813</v>
+        <v>2800</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>33</v>
       </c>
       <c r="H1280" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="1281" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8" ht="12.75">
       <c r="A1281" s="1" t="s">
-        <v>2814</v>
+        <v>2801</v>
       </c>
       <c r="C1281" s="1" t="s">
-        <v>739</v>
+        <v>368</v>
       </c>
       <c r="D1281" t="s">
-        <v>743</v>
+        <v>2802</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>33</v>
       </c>
       <c r="H1281" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1282" spans="1:8" ht="12.75">
       <c r="A1282" s="1" t="s">
-        <v>2815</v>
+        <v>2803</v>
       </c>
       <c r="C1282" s="1" t="s">
-        <v>739</v>
+        <v>329</v>
       </c>
       <c r="D1282" t="s">
-        <v>747</v>
+        <v>2804</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>33</v>
       </c>
       <c r="H1282" t="s">
-        <v>741</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1283" spans="1:8" ht="12.75">
       <c r="A1283" s="1" t="s">
-        <v>2816</v>
+        <v>2805</v>
       </c>
       <c r="C1283" s="1" t="s">
-        <v>683</v>
+        <v>355</v>
       </c>
       <c r="D1283" t="s">
-        <v>2817</v>
+        <v>2806</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>33</v>
       </c>
       <c r="H1283" t="s">
-        <v>685</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1284" spans="1:8" ht="12.75">
       <c r="A1284" s="1" t="s">
-        <v>2818</v>
+        <v>2807</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>683</v>
+        <v>2797</v>
       </c>
       <c r="D1284" t="s">
-        <v>2819</v>
+        <v>2808</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>33</v>
       </c>
       <c r="H1284" t="s">
-        <v>685</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1285" spans="1:8" ht="12.75">
       <c r="A1285" s="1" t="s">
-        <v>2820</v>
+        <v>2809</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>683</v>
+        <v>2096</v>
       </c>
       <c r="D1285" t="s">
-        <v>2821</v>
+        <v>2810</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>33</v>
       </c>
       <c r="H1285" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="1286" spans="1:4" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8" ht="12.75">
       <c r="A1286" s="1" t="s">
-        <v>2822</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>2811</v>
+      </c>
+      <c r="C1286" s="1" t="s">
+        <v>374</v>
       </c>
       <c r="D1286" t="s">
-        <v>2823</v>
+        <v>2812</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1286" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="1287" spans="1:8" ht="12.75">
       <c r="A1287" s="1" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2813</v>
+      </c>
+      <c r="C1287" s="1" t="s">
+        <v>2797</v>
       </c>
       <c r="D1287" t="s">
-        <v>2825</v>
+        <v>2814</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>33</v>
       </c>
       <c r="H1287" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1288" spans="1:8" ht="12.75">
       <c r="A1288" s="1" t="s">
-        <v>2826</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2815</v>
+      </c>
+      <c r="C1288" s="1" t="s">
+        <v>360</v>
       </c>
       <c r="D1288" t="s">
-        <v>2827</v>
+        <v>2816</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>33</v>
       </c>
       <c r="H1288" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1289" spans="1:8" ht="12.75">
       <c r="A1289" s="1" t="s">
-        <v>2828</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2817</v>
+      </c>
+      <c r="C1289" s="1" t="s">
+        <v>355</v>
       </c>
       <c r="D1289" t="s">
-        <v>2829</v>
+        <v>2818</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>33</v>
       </c>
       <c r="H1289" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1290" spans="1:8" ht="12.75">
       <c r="A1290" s="1" t="s">
-        <v>2830</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2819</v>
+      </c>
+      <c r="C1290" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D1290" t="s">
-        <v>2831</v>
+        <v>2820</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>33</v>
       </c>
       <c r="H1290" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1291" spans="1:8" ht="12.75">
       <c r="A1291" s="1" t="s">
-        <v>2832</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2821</v>
+      </c>
+      <c r="C1291" s="1" t="s">
+        <v>371</v>
       </c>
       <c r="D1291" t="s">
-        <v>2833</v>
+        <v>2822</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>33</v>
       </c>
       <c r="H1291" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1292" spans="1:8" ht="12.75">
       <c r="A1292" s="1" t="s">
-        <v>2834</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2823</v>
+      </c>
+      <c r="C1292" s="1" t="s">
+        <v>2096</v>
       </c>
       <c r="D1292" t="s">
-        <v>2835</v>
+        <v>2824</v>
       </c>
       <c r="F1292" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1292" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1293" spans="1:8" ht="12.75">
       <c r="A1293" s="1" t="s">
-        <v>2836</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2825</v>
+      </c>
+      <c r="C1293" s="1" t="s">
+        <v>2826</v>
       </c>
       <c r="D1293" t="s">
-        <v>2837</v>
+        <v>2827</v>
       </c>
       <c r="F1293" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1293" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1294" spans="1:8" ht="12.75">
       <c r="A1294" s="1" t="s">
-        <v>2838</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2828</v>
+      </c>
+      <c r="C1294" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="D1294" t="s">
-        <v>2839</v>
+        <v>2829</v>
       </c>
       <c r="F1294" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1294" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1295" spans="1:8" ht="12.75">
       <c r="A1295" s="1" t="s">
-        <v>2840</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2830</v>
+      </c>
+      <c r="C1295" s="1" t="s">
+        <v>2826</v>
       </c>
       <c r="D1295" t="s">
-        <v>2841</v>
+        <v>2831</v>
       </c>
       <c r="F1295" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1295" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1296" spans="1:8" ht="12.75">
       <c r="A1296" s="1" t="s">
-        <v>2842</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2832</v>
+      </c>
+      <c r="C1296" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="D1296" t="s">
-        <v>2843</v>
+        <v>2833</v>
       </c>
       <c r="F1296" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1296" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1297" spans="1:8" ht="12.75">
       <c r="A1297" s="1" t="s">
-        <v>2844</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2834</v>
+      </c>
+      <c r="C1297" s="1" t="s">
+        <v>2826</v>
       </c>
       <c r="D1297" t="s">
-        <v>2845</v>
+        <v>2835</v>
       </c>
       <c r="F1297" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1297" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1298" spans="1:8" ht="12.75">
       <c r="A1298" s="1" t="s">
-        <v>2846</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2836</v>
+      </c>
+      <c r="C1298" s="1" t="s">
+        <v>341</v>
       </c>
       <c r="D1298" t="s">
-        <v>2847</v>
+        <v>2837</v>
       </c>
       <c r="F1298" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1298" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1299" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8" ht="12.75">
       <c r="A1299" s="1" t="s">
-        <v>2848</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2838</v>
+      </c>
+      <c r="C1299" s="1" t="s">
+        <v>2839</v>
       </c>
       <c r="D1299" t="s">
-        <v>2849</v>
+        <v>2840</v>
       </c>
       <c r="F1299" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1299" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1300" spans="1:8" ht="12.75">
       <c r="A1300" s="1" t="s">
-        <v>2850</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2841</v>
+      </c>
+      <c r="C1300" s="1" t="s">
+        <v>1188</v>
       </c>
       <c r="D1300" t="s">
-        <v>2851</v>
+        <v>2842</v>
       </c>
       <c r="F1300" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1300" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1301" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8" ht="12.75">
       <c r="A1301" s="1" t="s">
-        <v>2852</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2843</v>
+      </c>
+      <c r="C1301" s="1" t="s">
+        <v>1180</v>
       </c>
       <c r="D1301" t="s">
-        <v>2853</v>
+        <v>2844</v>
       </c>
       <c r="F1301" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1301" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="1302" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8" ht="12.75">
       <c r="A1302" s="1" t="s">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2845</v>
+      </c>
+      <c r="C1302" s="1" t="s">
+        <v>2826</v>
       </c>
       <c r="D1302" t="s">
-        <v>2855</v>
+        <v>2846</v>
       </c>
       <c r="F1302" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1302" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1303" spans="1:8" ht="12.75">
       <c r="A1303" s="1" t="s">
-        <v>2856</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2847</v>
+      </c>
+      <c r="C1303" s="1" t="s">
+        <v>1183</v>
       </c>
       <c r="D1303" t="s">
-        <v>2857</v>
+        <v>2848</v>
       </c>
       <c r="F1303" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1303" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1304" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8" ht="12.75">
       <c r="A1304" s="1" t="s">
-        <v>2858</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2849</v>
+      </c>
+      <c r="C1304" s="1" t="s">
+        <v>2839</v>
       </c>
       <c r="D1304" t="s">
-        <v>2859</v>
+        <v>2850</v>
       </c>
       <c r="F1304" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1304" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1305" spans="1:8" ht="12.75">
       <c r="A1305" s="1" t="s">
-        <v>2860</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2851</v>
+      </c>
+      <c r="C1305" s="1" t="s">
+        <v>2826</v>
       </c>
       <c r="D1305" t="s">
-        <v>2861</v>
+        <v>2852</v>
       </c>
       <c r="F1305" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1305" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1306" spans="1:8" ht="12.75">
       <c r="A1306" s="1" t="s">
-        <v>2862</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2853</v>
+      </c>
+      <c r="C1306" s="1" t="s">
+        <v>1183</v>
       </c>
       <c r="D1306" t="s">
-        <v>2863</v>
+        <v>2854</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>33</v>
       </c>
       <c r="H1306" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1307" spans="1:8" ht="12.75">
       <c r="A1307" s="1" t="s">
-        <v>2864</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2855</v>
+      </c>
+      <c r="C1307" s="1" t="s">
+        <v>391</v>
       </c>
       <c r="D1307" t="s">
-        <v>2865</v>
+        <v>2856</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>33</v>
       </c>
       <c r="H1307" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1308" spans="1:8" ht="12.75">
       <c r="A1308" s="1" t="s">
-        <v>2866</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2857</v>
+      </c>
+      <c r="C1308" s="1" t="s">
+        <v>2839</v>
       </c>
       <c r="D1308" t="s">
-        <v>2867</v>
+        <v>2858</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>33</v>
       </c>
       <c r="H1308" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1309" spans="1:8" ht="12.75">
       <c r="A1309" s="1" t="s">
-        <v>2868</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2859</v>
+      </c>
+      <c r="C1309" s="1" t="s">
+        <v>1193</v>
       </c>
       <c r="D1309" t="s">
-        <v>2869</v>
+        <v>2860</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>33</v>
       </c>
       <c r="H1309" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1310" spans="1:8" ht="12.75">
       <c r="A1310" s="1" t="s">
-        <v>2870</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2861</v>
+      </c>
+      <c r="C1310" s="1" t="s">
+        <v>409</v>
       </c>
       <c r="D1310" t="s">
-        <v>2871</v>
+        <v>2862</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>25</v>
       </c>
       <c r="H1310" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1311" spans="1:8" ht="12.75">
       <c r="A1311" s="1" t="s">
-        <v>2872</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2863</v>
+      </c>
+      <c r="C1311" s="1" t="s">
+        <v>1198</v>
       </c>
       <c r="D1311" t="s">
-        <v>2873</v>
+        <v>2864</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>33</v>
       </c>
       <c r="H1311" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1312" spans="1:8" ht="12.75">
       <c r="A1312" s="1" t="s">
-        <v>2874</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2865</v>
+      </c>
+      <c r="C1312" s="1" t="s">
+        <v>1198</v>
       </c>
       <c r="D1312" t="s">
-        <v>2875</v>
+        <v>2866</v>
       </c>
       <c r="F1312" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1312" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1313" spans="1:8" ht="12.75">
       <c r="A1313" s="1" t="s">
-        <v>2876</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2867</v>
+      </c>
+      <c r="C1313" s="1" t="s">
+        <v>1215</v>
       </c>
       <c r="D1313" t="s">
-        <v>2877</v>
+        <v>2868</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>25</v>
       </c>
       <c r="H1313" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1314" spans="1:8" ht="12.75">
       <c r="A1314" s="1" t="s">
-        <v>2878</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2869</v>
+      </c>
+      <c r="C1314" s="1" t="s">
+        <v>397</v>
       </c>
       <c r="D1314" t="s">
-        <v>2879</v>
+        <v>2870</v>
       </c>
       <c r="F1314" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H1314" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1315" spans="1:8" ht="12.75">
       <c r="A1315" s="1" t="s">
-        <v>2880</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2871</v>
+      </c>
+      <c r="C1315" s="1" t="s">
+        <v>2181</v>
       </c>
       <c r="D1315" t="s">
-        <v>2881</v>
+        <v>2872</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>25</v>
       </c>
       <c r="H1315" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1316" spans="1:8" ht="12.75">
       <c r="A1316" s="1" t="s">
-        <v>2882</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2873</v>
+      </c>
+      <c r="C1316" s="1" t="s">
+        <v>497</v>
       </c>
       <c r="D1316" t="s">
-        <v>2883</v>
+        <v>2874</v>
       </c>
       <c r="F1316" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="H1316" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1317" spans="1:8" ht="12.75">
       <c r="A1317" s="1" t="s">
-        <v>2884</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2875</v>
+      </c>
+      <c r="C1317" s="1" t="s">
+        <v>429</v>
       </c>
       <c r="D1317" t="s">
-        <v>2885</v>
+        <v>2876</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>25</v>
       </c>
       <c r="H1317" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1318" spans="1:8" ht="12.75">
       <c r="A1318" s="1" t="s">
-        <v>2886</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2877</v>
+      </c>
+      <c r="C1318" s="1" t="s">
+        <v>2190</v>
       </c>
       <c r="D1318" t="s">
-        <v>2887</v>
+        <v>2878</v>
       </c>
       <c r="F1318" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H1318" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1319" spans="1:8" ht="12.75">
       <c r="A1319" s="1" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2879</v>
+      </c>
+      <c r="C1319" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="D1319" t="s">
-        <v>2889</v>
+        <v>2880</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>25</v>
       </c>
       <c r="H1319" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1320" spans="1:8" ht="12.75">
       <c r="A1320" s="1" t="s">
-        <v>2890</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2881</v>
+      </c>
+      <c r="C1320" s="1" t="s">
+        <v>1891</v>
       </c>
       <c r="D1320" t="s">
-        <v>2891</v>
+        <v>2882</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>25</v>
       </c>
       <c r="H1320" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1321" spans="1:8" ht="12.75">
       <c r="A1321" s="1" t="s">
-        <v>2892</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2883</v>
+      </c>
+      <c r="C1321" s="1" t="s">
+        <v>485</v>
       </c>
       <c r="D1321" t="s">
-        <v>2893</v>
+        <v>2884</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>25</v>
       </c>
       <c r="H1321" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1322" spans="1:8" ht="12.75">
       <c r="A1322" s="1" t="s">
-        <v>2894</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2885</v>
+      </c>
+      <c r="C1322" s="1" t="s">
+        <v>2099</v>
       </c>
       <c r="D1322" t="s">
-        <v>2895</v>
+        <v>2886</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>25</v>
       </c>
       <c r="H1322" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1323" spans="1:8" ht="12.75">
       <c r="A1323" s="1" t="s">
-        <v>2896</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2887</v>
+      </c>
+      <c r="C1323" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D1323" t="s">
-        <v>2897</v>
+        <v>2888</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>25</v>
       </c>
       <c r="H1323" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1324" spans="1:8" ht="12.75">
       <c r="A1324" s="1" t="s">
-        <v>2898</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2889</v>
+      </c>
+      <c r="C1324" s="1" t="s">
+        <v>1122</v>
       </c>
       <c r="D1324" t="s">
-        <v>2899</v>
+        <v>2890</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>25</v>
       </c>
       <c r="H1324" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1325" spans="1:8" ht="12.75">
       <c r="A1325" s="1" t="s">
-        <v>2900</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2891</v>
+      </c>
+      <c r="C1325" s="1" t="s">
+        <v>704</v>
       </c>
       <c r="D1325" t="s">
-        <v>2901</v>
+        <v>2892</v>
       </c>
       <c r="F1325" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1325" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1326" spans="1:8" ht="12.75">
       <c r="A1326" s="1" t="s">
-        <v>2902</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2893</v>
+      </c>
+      <c r="C1326" s="1" t="s">
+        <v>701</v>
       </c>
       <c r="D1326" t="s">
-        <v>2903</v>
+        <v>2894</v>
       </c>
       <c r="F1326" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1326" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1327" spans="1:8" ht="12.75">
       <c r="A1327" s="1" t="s">
-        <v>2904</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2895</v>
+      </c>
+      <c r="C1327" s="1" t="s">
+        <v>1240</v>
       </c>
       <c r="D1327" t="s">
-        <v>2905</v>
+        <v>2896</v>
       </c>
       <c r="F1327" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1327" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1328" spans="1:8" ht="12.75">
       <c r="A1328" s="1" t="s">
-        <v>2906</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2897</v>
+      </c>
+      <c r="C1328" s="1" t="s">
+        <v>1256</v>
       </c>
       <c r="D1328" t="s">
-        <v>2907</v>
+        <v>2898</v>
       </c>
       <c r="F1328" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1328" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1329" spans="1:8" ht="12.75">
       <c r="A1329" s="1" t="s">
-        <v>2908</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2899</v>
+      </c>
+      <c r="C1329" s="1" t="s">
+        <v>467</v>
       </c>
       <c r="D1329" t="s">
-        <v>2909</v>
+        <v>2900</v>
       </c>
       <c r="F1329" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1329" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1330" spans="1:8" ht="12.75">
       <c r="A1330" s="1" t="s">
-        <v>2910</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2901</v>
+      </c>
+      <c r="C1330" s="1" t="s">
+        <v>2902</v>
       </c>
       <c r="D1330" t="s">
-        <v>2911</v>
+        <v>2903</v>
       </c>
       <c r="F1330" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1330" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1331" spans="1:8" ht="12.75">
       <c r="A1331" s="1" t="s">
-        <v>2912</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2904</v>
+      </c>
+      <c r="C1331" s="1" t="s">
+        <v>490</v>
       </c>
       <c r="D1331" t="s">
-        <v>2913</v>
+        <v>2905</v>
       </c>
       <c r="F1331" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1331" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1332" spans="1:8" ht="12.75">
       <c r="A1332" s="1" t="s">
-        <v>2914</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2906</v>
+      </c>
+      <c r="C1332" s="1" t="s">
+        <v>704</v>
       </c>
       <c r="D1332" t="s">
-        <v>2915</v>
+        <v>2907</v>
       </c>
       <c r="F1332" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1332" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1333" spans="1:8" ht="12.75">
       <c r="A1333" s="1" t="s">
-        <v>2916</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2908</v>
+      </c>
+      <c r="C1333" s="1" t="s">
+        <v>464</v>
       </c>
       <c r="D1333" t="s">
-        <v>2917</v>
+        <v>2909</v>
       </c>
       <c r="F1333" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1333" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1334" spans="1:8" ht="12.75">
       <c r="A1334" s="1" t="s">
-        <v>2918</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2910</v>
+      </c>
+      <c r="C1334" s="1" t="s">
+        <v>704</v>
       </c>
       <c r="D1334" t="s">
-        <v>2919</v>
+        <v>2911</v>
       </c>
       <c r="F1334" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1334" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1335" spans="1:8" ht="12.75">
       <c r="A1335" s="1" t="s">
-        <v>2920</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2912</v>
+      </c>
+      <c r="C1335" s="1" t="s">
+        <v>2902</v>
       </c>
       <c r="D1335" t="s">
-        <v>2921</v>
+        <v>2913</v>
       </c>
       <c r="F1335" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1335" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1336" spans="1:8" ht="12.75">
       <c r="A1336" s="1" t="s">
-        <v>2922</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2914</v>
+      </c>
+      <c r="C1336" s="1" t="s">
+        <v>2902</v>
       </c>
       <c r="D1336" t="s">
-        <v>2923</v>
+        <v>2915</v>
       </c>
       <c r="F1336" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1336" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1337" spans="1:8" ht="12.75">
       <c r="A1337" s="1" t="s">
-        <v>2924</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2916</v>
+      </c>
+      <c r="C1337" s="1" t="s">
+        <v>2917</v>
       </c>
       <c r="D1337" t="s">
-        <v>2925</v>
+        <v>2918</v>
       </c>
       <c r="F1337" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1337" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1338" spans="1:8" ht="12.75">
       <c r="A1338" s="1" t="s">
-        <v>2926</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2919</v>
+      </c>
+      <c r="C1338" s="1" t="s">
+        <v>1256</v>
       </c>
       <c r="D1338" t="s">
-        <v>2927</v>
+        <v>2920</v>
       </c>
       <c r="F1338" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1338" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1339" spans="1:8" ht="12.75">
       <c r="A1339" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1339" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>2922</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1339" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8" ht="12.75">
+      <c r="A1340" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H1340" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8" ht="12.75">
+      <c r="A1341" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1341" t="s">
         <v>2928</v>
       </c>
-      <c r="C1339" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="H1341" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1342" spans="1:8" ht="12.75">
       <c r="A1342" s="1" t="s">
-        <v>2934</v>
+        <v>2930</v>
       </c>
       <c r="C1342" t="s">
-        <v>11</v>
+        <v>500</v>
       </c>
       <c r="D1342" t="s">
-        <v>2935</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2931</v>
       </c>
       <c r="H1342" t="s">
-        <v>14</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1343" spans="1:8" ht="12.75">
       <c r="A1343" s="1" t="s">
-        <v>2936</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2932</v>
+      </c>
+      <c r="C1343" s="1" t="s">
+        <v>905</v>
       </c>
       <c r="D1343" t="s">
-        <v>2937</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2933</v>
       </c>
       <c r="H1343" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
     </row>
     <row r="1344" spans="1:8" ht="12.75">
       <c r="A1344" s="1" t="s">
-        <v>2938</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2934</v>
+      </c>
+      <c r="C1344" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1344" t="s">
-        <v>2939</v>
+        <v>2935</v>
       </c>
       <c r="F1344" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1344" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1345" spans="1:8" ht="12.75">
       <c r="A1345" s="1" t="s">
-        <v>2940</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2936</v>
+      </c>
+      <c r="C1345" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1345" t="s">
-        <v>2941</v>
+        <v>2937</v>
       </c>
       <c r="F1345" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1345" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1346" spans="1:8" ht="12.75">
       <c r="A1346" s="1" t="s">
-        <v>2942</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2938</v>
+      </c>
+      <c r="C1346" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1346" t="s">
-        <v>2943</v>
+        <v>2939</v>
       </c>
       <c r="F1346" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1346" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1347" spans="1:8" ht="12.75">
       <c r="A1347" s="1" t="s">
-        <v>2944</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2940</v>
+      </c>
+      <c r="C1347" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1347" t="s">
-        <v>2945</v>
+        <v>2941</v>
       </c>
       <c r="F1347" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1347" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1348" spans="1:8" ht="12.75">
       <c r="A1348" s="1" t="s">
-        <v>2946</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2942</v>
+      </c>
+      <c r="C1348" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1348" t="s">
-        <v>2947</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2943</v>
       </c>
       <c r="H1348" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1349" spans="1:8" ht="12.75">
       <c r="A1349" s="1" t="s">
-        <v>2948</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2944</v>
+      </c>
+      <c r="C1349" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1349" t="s">
-        <v>2949</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2945</v>
       </c>
       <c r="H1349" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1350" spans="1:8" ht="12.75">
       <c r="A1350" s="1" t="s">
-        <v>2950</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2946</v>
+      </c>
+      <c r="C1350" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1350" t="s">
-        <v>2951</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2947</v>
       </c>
       <c r="H1350" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1351" spans="1:8" ht="12.75">
       <c r="A1351" s="1" t="s">
-        <v>2952</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2948</v>
+      </c>
+      <c r="C1351" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1351" t="s">
-        <v>2953</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2949</v>
       </c>
       <c r="H1351" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1352" spans="1:8" ht="12.75">
       <c r="A1352" s="1" t="s">
-        <v>2954</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2950</v>
+      </c>
+      <c r="C1352" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1352" t="s">
-        <v>2955</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2951</v>
       </c>
       <c r="H1352" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1353" spans="1:8" ht="12.75">
       <c r="A1353" s="1" t="s">
-        <v>2956</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2952</v>
+      </c>
+      <c r="C1353" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1353" t="s">
-        <v>2957</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2953</v>
       </c>
       <c r="H1353" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1354" spans="1:8" ht="12.75">
       <c r="A1354" s="1" t="s">
-        <v>2958</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2954</v>
+      </c>
+      <c r="C1354" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1354" t="s">
-        <v>2959</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2955</v>
       </c>
       <c r="H1354" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1355" spans="1:8" ht="12.75">
       <c r="A1355" s="1" t="s">
-        <v>2960</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2956</v>
+      </c>
+      <c r="C1355" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1355" t="s">
-        <v>2961</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2957</v>
       </c>
       <c r="H1355" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1356" spans="1:8" ht="12.75">
       <c r="A1356" s="1" t="s">
-        <v>2962</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2958</v>
+      </c>
+      <c r="C1356" s="1" t="s">
+        <v>1298</v>
       </c>
       <c r="D1356" t="s">
-        <v>2963</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2959</v>
       </c>
       <c r="H1356" t="s">
-        <v>14</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1357" spans="1:8" ht="12.75">
       <c r="A1357" s="1" t="s">
-        <v>2964</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2960</v>
+      </c>
+      <c r="C1357" s="1" t="s">
+        <v>1306</v>
       </c>
       <c r="D1357" t="s">
-        <v>2965</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2961</v>
       </c>
       <c r="H1357" t="s">
-        <v>14</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1358" spans="1:8" ht="12.75">
       <c r="A1358" s="1" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2962</v>
+      </c>
+      <c r="C1358" s="1" t="s">
+        <v>1306</v>
       </c>
       <c r="D1358" t="s">
-        <v>2967</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2963</v>
       </c>
       <c r="H1358" t="s">
-        <v>14</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1359" spans="1:8" ht="12.75">
       <c r="A1359" s="1" t="s">
-        <v>2968</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2964</v>
+      </c>
+      <c r="C1359" s="1" t="s">
+        <v>1306</v>
       </c>
       <c r="D1359" t="s">
-        <v>2969</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2965</v>
       </c>
       <c r="H1359" t="s">
-        <v>14</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1360" spans="1:8" ht="12.75">
       <c r="A1360" s="1" t="s">
-        <v>2970</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2966</v>
+      </c>
+      <c r="C1360" s="1" t="s">
+        <v>1306</v>
       </c>
       <c r="D1360" t="s">
-        <v>2971</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2967</v>
       </c>
       <c r="H1360" t="s">
-        <v>14</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1361" spans="1:8" ht="12.75">
       <c r="A1361" s="1" t="s">
-        <v>2972</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2968</v>
+      </c>
+      <c r="C1361" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D1361" t="s">
-        <v>2973</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2969</v>
       </c>
       <c r="H1361" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1362" spans="1:8" ht="12.75">
       <c r="A1362" s="1" t="s">
-        <v>2974</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2970</v>
+      </c>
+      <c r="C1362" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D1362" t="s">
-        <v>2975</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2971</v>
       </c>
       <c r="H1362" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1363" spans="1:8" ht="12.75">
       <c r="A1363" s="1" t="s">
-        <v>2976</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2972</v>
+      </c>
+      <c r="C1363" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1363" t="s">
-        <v>2977</v>
+        <v>2973</v>
       </c>
       <c r="F1363" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1363" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1364" spans="1:8" ht="12.75">
       <c r="A1364" s="1" t="s">
-        <v>2978</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2974</v>
+      </c>
+      <c r="C1364" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1364" t="s">
-        <v>2979</v>
+        <v>2975</v>
       </c>
       <c r="F1364" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1364" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1365" spans="1:8" ht="12.75">
       <c r="A1365" s="1" t="s">
-        <v>2980</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2976</v>
+      </c>
+      <c r="C1365" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1365" t="s">
-        <v>2981</v>
+        <v>2977</v>
       </c>
       <c r="F1365" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1365" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1366" spans="1:8" ht="12.75">
       <c r="A1366" s="1" t="s">
-        <v>2982</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2978</v>
+      </c>
+      <c r="C1366" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1366" t="s">
-        <v>2983</v>
+        <v>2979</v>
       </c>
       <c r="F1366" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1366" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1367" spans="1:8" ht="12.75">
       <c r="A1367" s="1" t="s">
-        <v>2984</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2980</v>
+      </c>
+      <c r="C1367" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1367" t="s">
-        <v>2985</v>
+        <v>2981</v>
       </c>
       <c r="F1367" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1367" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1368" spans="1:8" ht="12.75">
       <c r="A1368" s="1" t="s">
-        <v>2986</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2982</v>
+      </c>
+      <c r="C1368" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1368" t="s">
-        <v>2987</v>
+        <v>2983</v>
       </c>
       <c r="F1368" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1368" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1369" spans="1:8" ht="12.75">
       <c r="A1369" s="1" t="s">
-        <v>2988</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2984</v>
+      </c>
+      <c r="C1369" s="1" t="s">
+        <v>814</v>
       </c>
       <c r="D1369" t="s">
-        <v>2989</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2985</v>
       </c>
       <c r="H1369" t="s">
-        <v>14</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1370" spans="1:8" ht="12.75">
       <c r="A1370" s="1" t="s">
-        <v>2990</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2986</v>
+      </c>
+      <c r="C1370" s="1" t="s">
+        <v>882</v>
       </c>
       <c r="D1370" t="s">
-        <v>2991</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2987</v>
       </c>
       <c r="H1370" t="s">
-        <v>14</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1371" spans="1:8" ht="12.75">
       <c r="A1371" s="1" t="s">
-        <v>2992</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2988</v>
+      </c>
+      <c r="C1371" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1371" t="s">
-        <v>2993</v>
+        <v>2989</v>
       </c>
       <c r="F1371" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1371" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1372" spans="1:8" ht="12.75">
       <c r="A1372" s="1" t="s">
-        <v>2994</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2990</v>
+      </c>
+      <c r="C1372" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1372" t="s">
-        <v>2995</v>
+        <v>2991</v>
       </c>
       <c r="F1372" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1372" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1373" spans="1:8" ht="12.75">
       <c r="A1373" s="1" t="s">
-        <v>2996</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2992</v>
+      </c>
+      <c r="C1373" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1373" t="s">
-        <v>2997</v>
+        <v>2993</v>
       </c>
       <c r="F1373" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1373" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1374" spans="1:8" ht="12.75">
       <c r="A1374" s="1" t="s">
-        <v>2998</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2994</v>
+      </c>
+      <c r="C1374" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1374" t="s">
-        <v>2999</v>
+        <v>2995</v>
       </c>
       <c r="F1374" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1374" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1375" spans="1:8" ht="12.75">
       <c r="A1375" s="1" t="s">
-        <v>3000</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2996</v>
+      </c>
+      <c r="C1375" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1375" t="s">
-        <v>3001</v>
+        <v>2997</v>
       </c>
       <c r="F1375" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1375" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1376" spans="1:8" ht="12.75">
       <c r="A1376" s="1" t="s">
-        <v>3002</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2998</v>
+      </c>
+      <c r="C1376" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1376" t="s">
-        <v>3003</v>
+        <v>2999</v>
       </c>
       <c r="F1376" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1376" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1377" spans="1:8" ht="12.75">
       <c r="A1377" s="1" t="s">
-        <v>3004</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3000</v>
+      </c>
+      <c r="C1377" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1377" t="s">
-        <v>926</v>
+        <v>3001</v>
       </c>
       <c r="F1377" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1377" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1378" spans="1:8" ht="12.75">
       <c r="A1378" s="1" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3002</v>
+      </c>
+      <c r="C1378" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1378" t="s">
-        <v>3006</v>
+        <v>3003</v>
       </c>
       <c r="F1378" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1378" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1379" spans="1:8" ht="12.75">
       <c r="A1379" s="1" t="s">
-        <v>3007</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3004</v>
+      </c>
+      <c r="C1379" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1379" t="s">
-        <v>3008</v>
+        <v>3005</v>
       </c>
       <c r="F1379" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1379" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1380" spans="1:8" ht="12.75">
       <c r="A1380" s="1" t="s">
-        <v>3009</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3006</v>
+      </c>
+      <c r="C1380" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1380" t="s">
-        <v>3010</v>
+        <v>3007</v>
       </c>
       <c r="F1380" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1380" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1381" spans="1:8" ht="12.75">
       <c r="A1381" s="1" t="s">
-        <v>3011</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3008</v>
+      </c>
+      <c r="C1381" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1381" t="s">
-        <v>3012</v>
+        <v>3009</v>
       </c>
       <c r="F1381" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1381" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1382" spans="1:8" ht="12.75">
       <c r="A1382" s="1" t="s">
-        <v>3013</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3010</v>
+      </c>
+      <c r="C1382" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1382" t="s">
-        <v>3014</v>
+        <v>3011</v>
       </c>
       <c r="F1382" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1382" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1383" spans="1:8" ht="12.75">
       <c r="A1383" s="1" t="s">
-        <v>3015</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3012</v>
+      </c>
+      <c r="C1383" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1383" t="s">
-        <v>3016</v>
+        <v>3013</v>
       </c>
       <c r="F1383" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1383" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1384" spans="1:8" ht="12.75">
       <c r="A1384" s="1" t="s">
-        <v>3017</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3014</v>
+      </c>
+      <c r="C1384" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1384" t="s">
-        <v>3018</v>
+        <v>3015</v>
       </c>
       <c r="F1384" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1384" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1385" spans="1:8" ht="12.75">
       <c r="A1385" s="1" t="s">
-        <v>3019</v>
+        <v>3016</v>
       </c>
       <c r="C1385" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D1385" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3017</v>
       </c>
       <c r="H1385" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
     </row>
     <row r="1386" spans="1:8" ht="12.75">
       <c r="A1386" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1386" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H1386" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:10" ht="12.75">
+      <c r="A1387" s="1" t="s">
         <v>3020</v>
       </c>
-      <c r="C1386" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C1387" s="1" t="s">
-        <v>800</v>
+        <v>586</v>
       </c>
       <c r="D1387" t="s">
-        <v>3023</v>
+        <v>590</v>
       </c>
       <c r="H1387" t="s">
-        <v>14</v>
+        <v>588</v>
+      </c>
+      <c r="J1387" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="1388" spans="1:8" ht="12.75">
       <c r="A1388" s="1" t="s">
-        <v>3024</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>3021</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>15</v>
       </c>
       <c r="D1388" t="s">
-        <v>3023</v>
+        <v>3022</v>
       </c>
       <c r="H1388" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1389" spans="1:8" ht="12.75">
       <c r="A1389" s="1" t="s">
-        <v>3025</v>
+        <v>3023</v>
       </c>
       <c r="C1389" s="1" t="s">
-        <v>803</v>
+        <v>561</v>
       </c>
       <c r="D1389" t="s">
-        <v>3026</v>
+        <v>3024</v>
       </c>
       <c r="H1389" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1390" spans="1:8" ht="12.75">
       <c r="A1390" s="1" t="s">
-        <v>3027</v>
+        <v>3025</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="D1390" t="s">
-        <v>3028</v>
+        <v>3026</v>
       </c>
       <c r="H1390" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1391" spans="1:8" ht="12.75">
       <c r="A1391" s="1" t="s">
-        <v>3029</v>
+        <v>3027</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>2228</v>
+        <v>561</v>
       </c>
       <c r="D1391" t="s">
-        <v>3030</v>
+        <v>3028</v>
       </c>
       <c r="H1391" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1392" spans="1:8" ht="12.75">
       <c r="A1392" s="1" t="s">
-        <v>3031</v>
+        <v>3029</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>129</v>
+        <v>561</v>
       </c>
       <c r="D1392" t="s">
-        <v>130</v>
+        <v>3030</v>
       </c>
       <c r="H1392" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1393" spans="1:8" ht="12.75">
       <c r="A1393" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1393" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D1393" t="s">
         <v>3032</v>
       </c>
-      <c r="C1393" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1393" t="s">
-        <v>14</v>
+        <v>563</v>
       </c>
     </row>
     <row r="1394" spans="1:8" ht="12.75">
       <c r="A1394" s="1" t="s">
         <v>3034</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>129</v>
+        <v>572</v>
       </c>
       <c r="D1394" t="s">
         <v>3035</v>
       </c>
       <c r="H1394" t="s">
-        <v>14</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1395" spans="1:8" ht="12.75">
       <c r="A1395" s="1" t="s">
         <v>3036</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>153</v>
+        <v>576</v>
       </c>
       <c r="D1395" t="s">
         <v>3037</v>
       </c>
-      <c r="F1395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1395" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1396" spans="1:8" ht="12.75">
       <c r="A1396" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>156</v>
+        <v>576</v>
       </c>
       <c r="D1396" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3039</v>
       </c>
       <c r="H1396" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1397" spans="1:8" ht="12.75">
       <c r="A1397" s="1" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>123</v>
+        <v>1561</v>
       </c>
       <c r="D1397" t="s">
-        <v>3040</v>
+        <v>3041</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>854</v>
       </c>
       <c r="H1397" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1398" spans="1:8" ht="12.75">
       <c r="A1398" s="1" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>135</v>
+        <v>1561</v>
       </c>
       <c r="D1398" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="F1398" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1398" t="s">
-        <v>14</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1399" spans="1:8" ht="12.75">
       <c r="A1399" s="1" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>153</v>
+        <v>1561</v>
       </c>
       <c r="D1399" t="s">
-        <v>3037</v>
+        <v>3046</v>
       </c>
       <c r="F1399" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1399" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1400" spans="1:8" ht="12.75">
       <c r="A1400" s="1" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>138</v>
+        <v>1561</v>
       </c>
       <c r="D1400" t="s">
-        <v>3045</v>
+        <v>3048</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>854</v>
       </c>
       <c r="H1400" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1401" spans="1:8" ht="12.75">
       <c r="A1401" s="1" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>153</v>
+        <v>1561</v>
       </c>
       <c r="D1401" t="s">
-        <v>154</v>
+        <v>3050</v>
       </c>
       <c r="F1401" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1401" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1402" spans="1:8" ht="12.75">
       <c r="A1402" s="1" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>145</v>
+        <v>1561</v>
       </c>
       <c r="D1402" t="s">
-        <v>146</v>
+        <v>1567</v>
       </c>
       <c r="F1402" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1402" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1403" spans="1:8" ht="12.75">
       <c r="A1403" s="1" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>145</v>
+        <v>1561</v>
       </c>
       <c r="D1403" t="s">
-        <v>3049</v>
+        <v>1577</v>
       </c>
       <c r="F1403" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1403" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1404" spans="1:8" ht="12.75">
       <c r="A1404" s="1" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>835</v>
+        <v>1561</v>
       </c>
       <c r="D1404" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="F1404" t="s">
-        <v>13</v>
+        <v>854</v>
       </c>
       <c r="H1404" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1405" spans="1:8" ht="12.75">
       <c r="A1405" s="1" t="s">
-        <v>3052</v>
+        <v>3056</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>165</v>
+        <v>1561</v>
       </c>
       <c r="D1405" t="s">
-        <v>2266</v>
+        <v>3055</v>
       </c>
       <c r="F1405" t="s">
-        <v>68</v>
+        <v>854</v>
       </c>
       <c r="H1405" t="s">
-        <v>14</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1406" spans="1:8" ht="12.75">
       <c r="A1406" s="1" t="s">
-        <v>3053</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>3057</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>500</v>
       </c>
       <c r="D1406" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3058</v>
       </c>
       <c r="H1406" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1407" spans="1:8" ht="12.75">
       <c r="A1407" s="1" t="s">
-        <v>3054</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>3059</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>500</v>
       </c>
       <c r="D1407" t="s">
-        <v>3055</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3060</v>
       </c>
       <c r="H1407" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1408" spans="1:8" ht="12.75">
       <c r="A1408" s="1" t="s">
-        <v>3056</v>
-[...2 lines deleted...]
-        <v>3057</v>
+        <v>3061</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>500</v>
       </c>
       <c r="D1408" t="s">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3062</v>
       </c>
       <c r="H1408" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1409" spans="1:10" ht="12.75">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8" ht="12.75">
       <c r="A1409" s="1" t="s">
-        <v>3059</v>
-[...2 lines deleted...]
-        <v>3060</v>
+        <v>3063</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>500</v>
       </c>
       <c r="D1409" t="s">
-        <v>3061</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3064</v>
       </c>
       <c r="H1409" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1410" spans="1:8" ht="12.75">
       <c r="A1410" s="1" t="s">
-        <v>3062</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>3065</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>500</v>
       </c>
       <c r="D1410" t="s">
-        <v>3063</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3066</v>
       </c>
       <c r="H1410" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1411" spans="1:8" ht="12.75">
       <c r="A1411" s="1" t="s">
-        <v>3064</v>
-[...2 lines deleted...]
-        <v>2290</v>
+        <v>3067</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>500</v>
       </c>
       <c r="D1411" t="s">
-        <v>3065</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3068</v>
       </c>
       <c r="H1411" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1412" spans="1:8" ht="12.75">
       <c r="A1412" s="1" t="s">
-        <v>3066</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>3069</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>15</v>
       </c>
       <c r="D1412" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="F1412" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1412" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1413" spans="1:8" ht="12.75">
       <c r="A1413" s="1" t="s">
-        <v>3068</v>
-[...2 lines deleted...]
-        <v>3069</v>
+        <v>3071</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>15</v>
       </c>
       <c r="D1413" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="F1413" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1413" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1414" spans="1:8" ht="12.75">
       <c r="A1414" s="1" t="s">
-        <v>3071</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>3073</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>500</v>
       </c>
       <c r="D1414" t="s">
-        <v>3072</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3074</v>
       </c>
       <c r="H1414" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1415" spans="1:8" ht="12.75">
       <c r="A1415" s="1" t="s">
-        <v>3073</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>3075</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>500</v>
       </c>
       <c r="D1415" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3076</v>
       </c>
       <c r="H1415" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1416" spans="1:8" ht="12.75">
       <c r="A1416" s="1" t="s">
-        <v>3075</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>3077</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>500</v>
       </c>
       <c r="D1416" t="s">
-        <v>3076</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3078</v>
       </c>
       <c r="H1416" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1417" spans="1:8" ht="12.75">
       <c r="A1417" s="1" t="s">
-        <v>3077</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>3079</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>500</v>
       </c>
       <c r="D1417" t="s">
-        <v>3078</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3080</v>
       </c>
       <c r="H1417" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1418" spans="1:8" ht="12.75">
       <c r="A1418" s="1" t="s">
-        <v>3079</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>3081</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>500</v>
       </c>
       <c r="D1418" t="s">
-        <v>3080</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3082</v>
       </c>
       <c r="H1418" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1419" spans="1:8" ht="12.75">
       <c r="A1419" s="1" t="s">
-        <v>3081</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>3083</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>500</v>
       </c>
       <c r="D1419" t="s">
-        <v>3082</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3084</v>
       </c>
       <c r="H1419" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1420" spans="1:8" ht="12.75">
       <c r="A1420" s="1" t="s">
-        <v>3083</v>
-[...2 lines deleted...]
-        <v>3084</v>
+        <v>3085</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>500</v>
       </c>
       <c r="D1420" t="s">
-        <v>3085</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3086</v>
       </c>
       <c r="H1420" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1421" spans="1:8" ht="12.75">
       <c r="A1421" s="1" t="s">
-        <v>3086</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>3087</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>500</v>
       </c>
       <c r="D1421" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="H1421" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1422" spans="1:8" ht="12.75">
       <c r="A1422" s="1" t="s">
-        <v>3088</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>3089</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>500</v>
       </c>
       <c r="D1422" t="s">
-        <v>235</v>
+        <v>3090</v>
       </c>
       <c r="H1422" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1423" spans="1:8" ht="12.75">
       <c r="A1423" s="1" t="s">
-        <v>3089</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>3091</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>500</v>
       </c>
       <c r="D1423" t="s">
-        <v>3090</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3092</v>
       </c>
       <c r="H1423" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1424" spans="1:8" ht="12.75">
       <c r="A1424" s="1" t="s">
-        <v>3091</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>3093</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>500</v>
       </c>
       <c r="D1424" t="s">
-        <v>3092</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3094</v>
       </c>
       <c r="H1424" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1425" spans="1:8" ht="12.75">
       <c r="A1425" s="1" t="s">
-        <v>3093</v>
-[...2 lines deleted...]
-        <v>2453</v>
+        <v>3095</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>500</v>
       </c>
       <c r="D1425" t="s">
-        <v>3094</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>3096</v>
       </c>
       <c r="H1425" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1426" spans="1:8" ht="12.75">
       <c r="A1426" s="1" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>2453</v>
+        <v>3098</v>
       </c>
       <c r="D1426" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
       <c r="F1426" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1426" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1427" spans="1:8" ht="12.75">
       <c r="A1427" s="1" t="s">
-        <v>3097</v>
+        <v>3100</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>912</v>
+        <v>801</v>
       </c>
       <c r="D1427" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="F1427" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1427" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1428" spans="1:8" ht="12.75">
       <c r="A1428" s="1" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>3100</v>
+        <v>806</v>
       </c>
       <c r="D1428" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="F1428" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1428" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="1429" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8" ht="12.75">
       <c r="A1429" s="1" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>3103</v>
+        <v>806</v>
       </c>
       <c r="D1429" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="F1429" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1429" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1430" spans="1:8" ht="12.75">
       <c r="A1430" s="1" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>3106</v>
+        <v>555</v>
       </c>
       <c r="D1430" t="s">
         <v>3107</v>
       </c>
       <c r="F1430" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1430" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1431" spans="1:8" ht="12.75">
       <c r="A1431" s="1" t="s">
         <v>3108</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>114</v>
+        <v>555</v>
       </c>
       <c r="D1431" t="s">
-        <v>232</v>
+        <v>3109</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>33</v>
       </c>
       <c r="H1431" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1432" spans="1:8" ht="12.75">
       <c r="A1432" s="1" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>3110</v>
+        <v>558</v>
       </c>
       <c r="D1432" t="s">
         <v>3111</v>
       </c>
       <c r="F1432" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1432" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1433" spans="1:8" ht="12.75">
       <c r="A1433" s="1" t="s">
         <v>3112</v>
       </c>
       <c r="C1433" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D1433" t="s">
         <v>3113</v>
       </c>
-      <c r="D1433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1433" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1433" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1434" spans="1:8" ht="12.75">
       <c r="A1434" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1434" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D1434" t="s">
         <v>3115</v>
       </c>
-      <c r="C1434" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1434" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H1434" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1435" spans="1:8" ht="12.75">
       <c r="A1435" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>3117</v>
+      </c>
+      <c r="H1435" t="s">
         <v>3118</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="1436" spans="1:8" ht="12.75">
       <c r="A1436" s="1" t="s">
-        <v>3121</v>
-[...2 lines deleted...]
-        <v>3122</v>
+        <v>3119</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>500</v>
       </c>
       <c r="D1436" t="s">
-        <v>3123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3120</v>
       </c>
       <c r="H1436" t="s">
-        <v>14</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1437" spans="1:8" ht="12.75">
       <c r="A1437" s="1" t="s">
-        <v>3124</v>
+        <v>3121</v>
       </c>
       <c r="C1437" s="1" t="s">
-        <v>848</v>
+        <v>1584</v>
       </c>
       <c r="D1437" t="s">
-        <v>3125</v>
+        <v>3122</v>
       </c>
       <c r="F1437" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1437" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1438" spans="1:8" ht="12.75">
       <c r="A1438" s="1" t="s">
-        <v>3126</v>
+        <v>3123</v>
       </c>
       <c r="C1438" s="1" t="s">
-        <v>201</v>
+        <v>1584</v>
       </c>
       <c r="D1438" t="s">
-        <v>3127</v>
+        <v>3124</v>
       </c>
       <c r="F1438" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1438" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1439" spans="1:8" ht="12.75">
       <c r="A1439" s="1" t="s">
-        <v>3128</v>
+        <v>3125</v>
       </c>
       <c r="C1439" s="1" t="s">
-        <v>2271</v>
+        <v>1594</v>
       </c>
       <c r="D1439" t="s">
-        <v>3129</v>
+        <v>3126</v>
       </c>
       <c r="F1439" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1439" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1440" spans="1:8" ht="12.75">
       <c r="A1440" s="1" t="s">
-        <v>3130</v>
+        <v>3127</v>
       </c>
       <c r="C1440" s="1" t="s">
-        <v>178</v>
+        <v>1594</v>
       </c>
       <c r="D1440" t="s">
-        <v>3131</v>
+        <v>3128</v>
       </c>
       <c r="F1440" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1440" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1441" spans="1:8" ht="12.75">
       <c r="A1441" s="1" t="s">
-        <v>3132</v>
+        <v>3129</v>
       </c>
       <c r="C1441" s="1" t="s">
-        <v>411</v>
+        <v>3130</v>
       </c>
       <c r="D1441" t="s">
-        <v>3133</v>
+        <v>3131</v>
       </c>
       <c r="F1441" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1441" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1442" spans="1:8" ht="12.75">
       <c r="A1442" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1442" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1442" t="s">
         <v>3134</v>
       </c>
-      <c r="C1442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1442" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H1442" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1443" spans="1:8" ht="12.75">
       <c r="A1443" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1443" t="s">
         <v>3136</v>
       </c>
-      <c r="C1443" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1443" t="s">
-        <v>14</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1444" spans="1:8" ht="12.75">
       <c r="A1444" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1444" t="s">
         <v>3138</v>
       </c>
-      <c r="C1444" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1444" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1445" spans="1:8" ht="12.75">
       <c r="A1445" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1445" t="s">
         <v>3140</v>
       </c>
-      <c r="C1445" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1445" t="s">
-        <v>14</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1446" spans="1:8" ht="12.75">
       <c r="A1446" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1446" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1446" t="s">
         <v>3142</v>
       </c>
-      <c r="C1446" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1446" t="s">
-        <v>13</v>
+        <v>811</v>
       </c>
       <c r="H1446" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1447" spans="1:8" ht="12.75">
       <c r="A1447" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1447" t="s">
         <v>3144</v>
       </c>
-      <c r="C1447" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1447" t="s">
-        <v>14</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="1448" spans="1:8" ht="12.75">
       <c r="A1448" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1448" t="s">
         <v>3146</v>
       </c>
-      <c r="C1448" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1448" t="s">
-        <v>14</v>
+        <v>960</v>
       </c>
     </row>
     <row r="1449" spans="1:8" ht="12.75">
       <c r="A1449" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1449" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1449" t="s">
         <v>3148</v>
       </c>
-      <c r="C1449" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1449" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1449" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1450" spans="1:8" ht="12.75">
       <c r="A1450" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1450" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1450" t="s">
         <v>3150</v>
       </c>
-      <c r="C1450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1450" t="s">
-        <v>68</v>
+        <v>811</v>
       </c>
       <c r="H1450" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1451" spans="1:8" ht="12.75">
       <c r="A1451" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1451" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1451" t="s">
         <v>3152</v>
       </c>
-      <c r="C1451" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1451" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1451" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1452" spans="1:8" ht="12.75">
       <c r="A1452" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1452" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1452" t="s">
         <v>3154</v>
       </c>
-      <c r="C1452" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1452" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1452" t="s">
-        <v>3156</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1453" spans="1:8" ht="12.75">
       <c r="A1453" s="1" t="s">
-        <v>3157</v>
+        <v>3155</v>
       </c>
       <c r="C1453" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D1453" t="s">
-        <v>3158</v>
+        <v>3156</v>
       </c>
       <c r="F1453" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1453" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1454" spans="1:8" ht="12.75">
       <c r="A1454" s="1" t="s">
-        <v>3159</v>
+        <v>3157</v>
       </c>
       <c r="C1454" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D1454" t="s">
-        <v>3160</v>
+        <v>3158</v>
       </c>
       <c r="F1454" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1454" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1455" spans="1:8" ht="12.75">
       <c r="A1455" s="1" t="s">
-        <v>3161</v>
+        <v>3159</v>
       </c>
       <c r="C1455" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D1455" t="s">
-        <v>3162</v>
+        <v>3160</v>
       </c>
       <c r="F1455" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1455" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1456" spans="1:8" ht="12.75">
       <c r="A1456" s="1" t="s">
-        <v>3163</v>
+        <v>3161</v>
       </c>
       <c r="C1456" s="1" t="s">
-        <v>1704</v>
+        <v>809</v>
       </c>
       <c r="D1456" t="s">
-        <v>1710</v>
+        <v>3162</v>
       </c>
       <c r="F1456" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1456" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1457" spans="1:8" ht="12.75">
       <c r="A1457" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1457" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1457" t="s">
         <v>3164</v>
       </c>
-      <c r="C1457" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1457" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1457" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1458" spans="1:8" ht="12.75">
       <c r="A1458" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1458" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1458" t="s">
         <v>3166</v>
       </c>
-      <c r="C1458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1458" t="s">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="H1458" t="s">
-        <v>1702</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1459" spans="1:8" ht="12.75">
       <c r="A1459" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1459" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="D1459" t="s">
         <v>3168</v>
       </c>
-      <c r="C1459" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H1459" t="s">
-        <v>1702</v>
+        <v>907</v>
       </c>
     </row>
     <row r="1460" spans="1:8" ht="12.75">
       <c r="A1460" s="1" t="s">
         <v>3169</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>739</v>
+        <v>905</v>
       </c>
       <c r="D1460" t="s">
         <v>3170</v>
       </c>
       <c r="H1460" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="1461" spans="1:10" ht="12.75">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8" ht="12.75">
       <c r="A1461" s="1" t="s">
         <v>3171</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>739</v>
+        <v>905</v>
       </c>
       <c r="D1461" t="s">
-        <v>743</v>
+        <v>3172</v>
       </c>
       <c r="H1461" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-    <row r="1462" spans="1:10" ht="12.75">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8" ht="12.75">
       <c r="A1462" s="1" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="C1462" s="1" t="s">
-        <v>739</v>
+        <v>905</v>
       </c>
       <c r="D1462" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="H1462" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>907</v>
       </c>
     </row>
     <row r="1463" spans="1:8" ht="12.75">
       <c r="A1463" s="1" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="C1463" s="1" t="s">
-        <v>739</v>
+        <v>905</v>
       </c>
       <c r="D1463" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="H1463" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="1464" spans="1:10" ht="12.75">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8" ht="12.75">
       <c r="A1464" s="1" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="C1464" s="1" t="s">
-        <v>739</v>
+        <v>809</v>
       </c>
       <c r="D1464" t="s">
-        <v>3177</v>
+        <v>3178</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>811</v>
       </c>
       <c r="H1464" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1465" spans="1:8" ht="12.75">
       <c r="A1465" s="1" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="C1465" s="1" t="s">
-        <v>739</v>
+        <v>809</v>
       </c>
       <c r="D1465" t="s">
-        <v>773</v>
+        <v>3180</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>811</v>
       </c>
       <c r="H1465" t="s">
-        <v>741</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1466" spans="1:8" ht="12.75">
       <c r="A1466" s="1" t="s">
-        <v>3179</v>
+        <v>3181</v>
       </c>
       <c r="C1466" s="1" t="s">
-        <v>739</v>
+        <v>809</v>
       </c>
       <c r="D1466" t="s">
-        <v>3180</v>
+        <v>3182</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>811</v>
       </c>
       <c r="H1466" t="s">
-        <v>741</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1467" spans="1:8" ht="12.75">
       <c r="A1467" s="1" t="s">
-        <v>3181</v>
+        <v>3183</v>
       </c>
       <c r="C1467" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D1467" t="s">
-        <v>3182</v>
+        <v>3184</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>811</v>
       </c>
       <c r="H1467" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="1468" spans="1:10" ht="12.75">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8" ht="12.75">
       <c r="A1468" s="1" t="s">
-        <v>3183</v>
+        <v>3185</v>
       </c>
       <c r="C1468" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D1468" t="s">
-        <v>3184</v>
+        <v>3186</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>811</v>
       </c>
       <c r="H1468" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1469" spans="1:8" ht="12.75">
       <c r="A1469" s="1" t="s">
-        <v>3185</v>
+        <v>3187</v>
       </c>
       <c r="C1469" s="1" t="s">
-        <v>667</v>
+        <v>809</v>
       </c>
       <c r="D1469" t="s">
-        <v>3186</v>
+        <v>3188</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>811</v>
       </c>
       <c r="H1469" t="s">
-        <v>669</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1470" spans="1:8" ht="12.75">
       <c r="A1470" s="1" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
       <c r="C1470" s="1" t="s">
-        <v>667</v>
+        <v>852</v>
       </c>
       <c r="D1470" t="s">
-        <v>3188</v>
+        <v>3190</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>854</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>855</v>
       </c>
       <c r="H1470" t="s">
-        <v>669</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1471" spans="1:8" ht="12.75">
       <c r="A1471" s="1" t="s">
-        <v>3189</v>
+        <v>3191</v>
       </c>
       <c r="C1471" s="1" t="s">
-        <v>667</v>
+        <v>852</v>
       </c>
       <c r="D1471" t="s">
-        <v>3190</v>
+        <v>3192</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>854</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>855</v>
       </c>
       <c r="H1471" t="s">
-        <v>669</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1472" spans="1:8" ht="12.75">
       <c r="A1472" s="1" t="s">
-        <v>3191</v>
+        <v>3193</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>590</v>
+        <v>852</v>
       </c>
       <c r="D1472" t="s">
-        <v>3192</v>
+        <v>3194</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>854</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>855</v>
       </c>
       <c r="H1472" t="s">
-        <v>592</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1473" spans="1:8" ht="12.75">
       <c r="A1473" s="1" t="s">
-        <v>3193</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>3195</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>15</v>
       </c>
       <c r="D1473" t="s">
-        <v>3194</v>
+        <v>1300</v>
       </c>
       <c r="H1473" t="s">
-        <v>592</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1474" spans="1:8" ht="12.75">
       <c r="A1474" s="1" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>590</v>
+        <v>809</v>
       </c>
       <c r="D1474" t="s">
-        <v>3196</v>
+        <v>3197</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>811</v>
       </c>
       <c r="H1474" t="s">
-        <v>592</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1475" spans="1:8" ht="12.75">
       <c r="A1475" s="1" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>590</v>
+        <v>809</v>
       </c>
       <c r="D1475" t="s">
-        <v>3198</v>
+        <v>3199</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>811</v>
       </c>
       <c r="H1475" t="s">
-        <v>592</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1476" spans="1:8" ht="12.75">
       <c r="A1476" s="1" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>590</v>
+        <v>809</v>
       </c>
       <c r="D1476" t="s">
-        <v>3200</v>
+        <v>3201</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>811</v>
       </c>
       <c r="H1476" t="s">
-        <v>592</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1477" spans="1:8" ht="12.75">
       <c r="A1477" s="1" t="s">
-        <v>3201</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>3202</v>
+      </c>
+      <c r="C1477" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1477" t="s">
-        <v>3202</v>
+        <v>3203</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>811</v>
       </c>
       <c r="H1477" t="s">
-        <v>1086</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1478" spans="1:8" ht="12.75">
       <c r="A1478" s="1" t="s">
-        <v>3203</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>3204</v>
+      </c>
+      <c r="C1478" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1478" t="s">
-        <v>3204</v>
+        <v>3205</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>811</v>
       </c>
       <c r="H1478" t="s">
-        <v>1086</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1479" spans="1:8" ht="12.75">
       <c r="A1479" s="1" t="s">
-        <v>3205</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>3206</v>
+      </c>
+      <c r="C1479" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1479" t="s">
-        <v>3206</v>
+        <v>3207</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>811</v>
       </c>
       <c r="H1479" t="s">
-        <v>3207</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1480" spans="1:8" ht="12.75">
       <c r="A1480" s="1" t="s">
         <v>3208</v>
       </c>
-      <c r="C1480" t="s">
-        <v>578</v>
+      <c r="C1480" s="1" t="s">
+        <v>882</v>
       </c>
       <c r="D1480" t="s">
         <v>3209</v>
       </c>
       <c r="H1480" t="s">
-        <v>1086</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1481" spans="1:8" ht="12.75">
       <c r="A1481" s="1" t="s">
         <v>3210</v>
       </c>
-      <c r="C1481" t="s">
-        <v>578</v>
+      <c r="C1481" s="1" t="s">
+        <v>882</v>
       </c>
       <c r="D1481" t="s">
         <v>3211</v>
       </c>
       <c r="H1481" t="s">
-        <v>604</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1482" spans="1:8" ht="12.75">
       <c r="A1482" s="1" t="s">
         <v>3212</v>
       </c>
       <c r="C1482" s="1" t="s">
-        <v>625</v>
+        <v>882</v>
       </c>
       <c r="D1482" t="s">
         <v>3213</v>
       </c>
-      <c r="F1482" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1482" t="s">
-        <v>613</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1483" spans="1:8" ht="12.75">
       <c r="A1483" s="1" t="s">
         <v>3214</v>
       </c>
       <c r="C1483" s="1" t="s">
-        <v>625</v>
+        <v>882</v>
       </c>
       <c r="D1483" t="s">
         <v>3215</v>
       </c>
-      <c r="F1483" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1483" t="s">
-        <v>613</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1484" spans="1:8" ht="12.75">
       <c r="A1484" s="1" t="s">
         <v>3216</v>
       </c>
       <c r="C1484" s="1" t="s">
-        <v>625</v>
+        <v>809</v>
       </c>
       <c r="D1484" t="s">
         <v>3217</v>
       </c>
       <c r="F1484" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>811</v>
       </c>
       <c r="H1484" t="s">
-        <v>613</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1485" spans="1:8" ht="12.75">
       <c r="A1485" s="1" t="s">
         <v>3218</v>
       </c>
       <c r="C1485" s="1" t="s">
-        <v>636</v>
+        <v>809</v>
       </c>
       <c r="D1485" t="s">
         <v>3219</v>
       </c>
       <c r="F1485" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>811</v>
       </c>
       <c r="H1485" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1486" spans="1:8" ht="12.75">
       <c r="A1486" s="1" t="s">
         <v>3220</v>
       </c>
       <c r="C1486" s="1" t="s">
-        <v>636</v>
+        <v>809</v>
       </c>
       <c r="D1486" t="s">
         <v>3221</v>
       </c>
       <c r="F1486" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>811</v>
       </c>
       <c r="H1486" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1487" spans="1:8" ht="12.75">
       <c r="A1487" s="1" t="s">
         <v>3222</v>
       </c>
       <c r="C1487" s="1" t="s">
-        <v>636</v>
+        <v>809</v>
       </c>
       <c r="D1487" t="s">
         <v>3223</v>
       </c>
       <c r="F1487" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>811</v>
       </c>
       <c r="H1487" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1488" spans="1:8" ht="12.75">
       <c r="A1488" s="1" t="s">
         <v>3224</v>
       </c>
       <c r="C1488" s="1" t="s">
-        <v>636</v>
+        <v>809</v>
       </c>
       <c r="D1488" t="s">
         <v>3225</v>
       </c>
       <c r="F1488" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>811</v>
       </c>
       <c r="H1488" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1489" spans="1:8" ht="12.75">
       <c r="A1489" s="1" t="s">
         <v>3226</v>
       </c>
       <c r="C1489" s="1" t="s">
-        <v>636</v>
+        <v>809</v>
       </c>
       <c r="D1489" t="s">
         <v>3227</v>
       </c>
       <c r="F1489" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>811</v>
       </c>
       <c r="H1489" t="s">
-        <v>609</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1490" spans="1:8" ht="12.75">
       <c r="A1490" s="1" t="s">
         <v>3228</v>
       </c>
-      <c r="C1490" t="s">
-        <v>11</v>
+      <c r="C1490" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1490" t="s">
-        <v>617</v>
+        <v>3229</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>811</v>
       </c>
       <c r="H1490" t="s">
-        <v>617</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1491" spans="1:8" ht="12.75">
       <c r="A1491" s="1" t="s">
-        <v>3229</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3230</v>
+      </c>
+      <c r="C1491" s="1" t="s">
+        <v>809</v>
       </c>
       <c r="D1491" t="s">
-        <v>3230</v>
+        <v>3231</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>811</v>
       </c>
       <c r="H1491" t="s">
-        <v>1212</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1492" spans="1:8" ht="12.75">
       <c r="A1492" s="1" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="C1492" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1492" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="F1492" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1492" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1493" spans="1:8" ht="12.75">
       <c r="A1493" s="1" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="C1493" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1493" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="F1493" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1493" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1494" spans="1:8" ht="12.75">
       <c r="A1494" s="1" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="C1494" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1494" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="F1494" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1494" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1495" spans="1:8" ht="12.75">
       <c r="A1495" s="1" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="C1495" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1495" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="F1495" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1495" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1496" spans="1:8" ht="12.75">
       <c r="A1496" s="1" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="C1496" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1496" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="F1496" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1496" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1497" spans="1:8" ht="12.75">
       <c r="A1497" s="1" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="C1497" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1497" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="F1497" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1497" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1498" spans="1:8" ht="12.75">
       <c r="A1498" s="1" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="C1498" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1498" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="F1498" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1498" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
     <row r="1499" spans="1:8" ht="12.75">
       <c r="A1499" s="1" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="C1499" s="1" t="s">
-        <v>641</v>
+        <v>809</v>
       </c>
       <c r="D1499" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="F1499" t="s">
-        <v>643</v>
+        <v>811</v>
       </c>
       <c r="H1499" t="s">
-        <v>644</v>
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="VHLP6-11W/A"/>
-[...1248 lines deleted...]
-    <hyperlink ref="A730" r:id="rId1250" display="F062BKS2"/>
+    <hyperlink ref="A2" r:id="rId1" display="USX6-611-6WH/B"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of USX6-611/B"/>
+    <hyperlink ref="A3" r:id="rId3" display="HX10-7W"/>
+    <hyperlink ref="A4" r:id="rId4" display="HX12-4"/>
+    <hyperlink ref="A5" r:id="rId5" display="HX8-11W"/>
+    <hyperlink ref="A6" r:id="rId6" display="HX12-6W"/>
+    <hyperlink ref="A7" r:id="rId7" display="SHPX3-23/A"/>
+    <hyperlink ref="A8" r:id="rId8" display="HX10-4"/>
+    <hyperlink ref="A9" r:id="rId9" display="USX10-3"/>
+    <hyperlink ref="A10" r:id="rId10" display="HX6-11W"/>
+    <hyperlink ref="A11" r:id="rId11" display="HX8-6W"/>
+    <hyperlink ref="A12" r:id="rId12" display="USX12-6W"/>
+    <hyperlink ref="A13" r:id="rId13" display="USX10-6W"/>
+    <hyperlink ref="A14" r:id="rId14" display="USX10-7W"/>
+    <hyperlink ref="A15" r:id="rId15" display="VHLP1-18/F"/>
+    <hyperlink ref="A16" r:id="rId16" display="USX8-11W"/>
+    <hyperlink ref="A17" r:id="rId17" display="VHLP1-38/B"/>
+    <hyperlink ref="A18" r:id="rId18" display="USX6-11W"/>
+    <hyperlink ref="A19" r:id="rId19" display="VHLP1-13/C"/>
+    <hyperlink ref="A20" r:id="rId20" display="USX8-13W"/>
+    <hyperlink ref="A21" r:id="rId21" display="USX6-15"/>
+    <hyperlink ref="A22" r:id="rId22" display="VHLP1-42/D"/>
+    <hyperlink ref="A23" r:id="rId23" display="VHLP1-23/C"/>
+    <hyperlink ref="A24" r:id="rId24" display="VHLP1-32/B"/>
+    <hyperlink ref="A25" r:id="rId25" display="VHLP1-80/A"/>
+    <hyperlink ref="A26" r:id="rId26" display="VHLP1-15/C"/>
+    <hyperlink ref="A27" r:id="rId27" display="USX6-6W"/>
+    <hyperlink ref="A28" r:id="rId28" display="VHLP3-13/A"/>
+    <hyperlink ref="A29" r:id="rId29" display="VHLP3-6W/A"/>
+    <hyperlink ref="A30" r:id="rId30" display="VHLP3-15/A"/>
+    <hyperlink ref="A31" r:id="rId31" display="VHLP3-7W/A"/>
+    <hyperlink ref="A32" r:id="rId32" display="VHLP4-15/C"/>
+    <hyperlink ref="A33" r:id="rId33" display="VHLP4-13/C"/>
+    <hyperlink ref="A34" r:id="rId34" display="VHLP3-23/A"/>
+    <hyperlink ref="A35" r:id="rId35" display="VHLP6-11W/A"/>
+    <hyperlink ref="A36" r:id="rId36" display="VHLP2-80X15/A"/>
+    <hyperlink ref="A37" r:id="rId37" display="VHLP2-X8018/A"/>
+    <hyperlink ref="A38" r:id="rId38" display="HX10-11W-2GF"/>
+    <hyperlink ref="C38" r:id="rId39" display="Variant of HX10-11W"/>
+    <hyperlink ref="A39" r:id="rId40" display="HX10-11W-3GF"/>
+    <hyperlink ref="C39" r:id="rId41" display="Variant of HX10-11W"/>
+    <hyperlink ref="A40" r:id="rId42" display="HX10-11W-4GF"/>
+    <hyperlink ref="C40" r:id="rId43" display="Variant of HX10-11W"/>
+    <hyperlink ref="A41" r:id="rId44" display="HX10-11W-6GF"/>
+    <hyperlink ref="C41" r:id="rId45" display="Variant of HX10-11W"/>
+    <hyperlink ref="A42" r:id="rId46" display="HX10-4-6GF"/>
+    <hyperlink ref="C42" r:id="rId47" display="Variant of HX10-4"/>
+    <hyperlink ref="A43" r:id="rId48" display="HX10-7W-6GF"/>
+    <hyperlink ref="C43" r:id="rId49" display="Variant of HX10-7W"/>
+    <hyperlink ref="A44" r:id="rId50" display="HX12-7W-3GF"/>
+    <hyperlink ref="C44" r:id="rId51" display="Variant of HX12-7W"/>
+    <hyperlink ref="A45" r:id="rId52" display="HX10-13W-3GF"/>
+    <hyperlink ref="C45" r:id="rId53" display="Variant of HX10-13W"/>
+    <hyperlink ref="A46" r:id="rId54" display="HX12-7W-4GF"/>
+    <hyperlink ref="C46" r:id="rId55" display="Variant of HX12-7W"/>
+    <hyperlink ref="A47" r:id="rId56" display="HX12-4-4GR"/>
+    <hyperlink ref="C47" r:id="rId57" display="Variant of HX12-4"/>
+    <hyperlink ref="A48" r:id="rId58" display="HX12-4-6GF"/>
+    <hyperlink ref="C48" r:id="rId59" display="Variant of HX12-4"/>
+    <hyperlink ref="A49" r:id="rId60" display="HX8-11W-4GF"/>
+    <hyperlink ref="C49" r:id="rId61" display="Variant of HX8-11W"/>
+    <hyperlink ref="A50" r:id="rId62" display="HX8-4-6GF"/>
+    <hyperlink ref="C50" r:id="rId63" display="Variant of HX8-4"/>
+    <hyperlink ref="A51" r:id="rId64" display="HX12-6W-4GR"/>
+    <hyperlink ref="C51" r:id="rId65" display="Variant of HX12-6W"/>
+    <hyperlink ref="A52" r:id="rId66" display="HX10-6W-4GF"/>
+    <hyperlink ref="C52" r:id="rId67" display="Variant of HX10-6W"/>
+    <hyperlink ref="A53" r:id="rId68" display="HX8-11W-6GF"/>
+    <hyperlink ref="C53" r:id="rId69" display="Variant of HX8-11W"/>
+    <hyperlink ref="A54" r:id="rId70" display="HX8-6W-4GF"/>
+    <hyperlink ref="C54" r:id="rId71" display="Variant of HX8-6W"/>
+    <hyperlink ref="A55" r:id="rId72" display="HX8-13W-2GF"/>
+    <hyperlink ref="C55" r:id="rId73" display="Variant of HX8-13W"/>
+    <hyperlink ref="A56" r:id="rId74" display="VHLPX1-38/B"/>
+    <hyperlink ref="A57" r:id="rId75" display="VHLPX3-15/A"/>
+    <hyperlink ref="A58" r:id="rId76" display="VHLPX3-18/A"/>
+    <hyperlink ref="A59" r:id="rId77" display="HX10-7W-3GF"/>
+    <hyperlink ref="C59" r:id="rId78" display="Variant of HX10-7W"/>
+    <hyperlink ref="A60" r:id="rId79" display="SHPX2-15-3WH/B"/>
+    <hyperlink ref="C60" r:id="rId80" display="Variant of SHPX2-15/B"/>
+    <hyperlink ref="A61" r:id="rId81" display="SHPX2-32-3WH/B"/>
+    <hyperlink ref="C61" r:id="rId82" display="Variant of SHPX2-32/B"/>
+    <hyperlink ref="A62" r:id="rId83" display="SHPX1-32-2WH/B"/>
+    <hyperlink ref="C62" r:id="rId84" display="Variant of SHPX1-32/B"/>
+    <hyperlink ref="A63" r:id="rId85" display="SHPX2-18-3WH/B"/>
+    <hyperlink ref="C63" r:id="rId86" display="Variant of SHPX2-18/B"/>
+    <hyperlink ref="A64" r:id="rId87" display="SHPX4-13W-2WH"/>
+    <hyperlink ref="C64" r:id="rId88" display="Variant of SHPX4-13W"/>
+    <hyperlink ref="A65" r:id="rId89" display="SHPX2-23-3WH/B"/>
+    <hyperlink ref="C65" r:id="rId90" display="Variant of SHPX2-23/B"/>
+    <hyperlink ref="A66" r:id="rId91" display="SHPX4-13W-3WH"/>
+    <hyperlink ref="C66" r:id="rId92" display="Variant of SHPX4-13W"/>
+    <hyperlink ref="A67" r:id="rId93" display="SHPX1-23-3WH/B"/>
+    <hyperlink ref="C67" r:id="rId94" display="Variant of SHPX1-23/B"/>
+    <hyperlink ref="A68" r:id="rId95" display="SHPX2-26-3WH/B"/>
+    <hyperlink ref="C68" r:id="rId96" display="Variant of SHPX2-26/B"/>
+    <hyperlink ref="A69" r:id="rId97" display="SHPX4-15-3WH"/>
+    <hyperlink ref="C69" r:id="rId98" display="Variant of SHPX4-15"/>
+    <hyperlink ref="A70" r:id="rId99" display="SHPX1-26-3WH/B"/>
+    <hyperlink ref="C70" r:id="rId100" display="Variant of SHPX1-26/B"/>
+    <hyperlink ref="A71" r:id="rId101" display="SHPX4-4-4WH"/>
+    <hyperlink ref="C71" r:id="rId102" display="Variant of SHPX4-4"/>
+    <hyperlink ref="A72" r:id="rId103" display="SHPX3-13/B"/>
+    <hyperlink ref="A73" r:id="rId104" display="SHPX3-15/B"/>
+    <hyperlink ref="A74" r:id="rId105" display="SHPX3-23/B"/>
+    <hyperlink ref="A75" r:id="rId106" display="SHPX3-26/B"/>
+    <hyperlink ref="A76" r:id="rId107" display="VHLP2-15/C"/>
+    <hyperlink ref="A77" r:id="rId108" display="VHLPX2-15/C"/>
+    <hyperlink ref="A78" r:id="rId109" display="VHLP2-28/D"/>
+    <hyperlink ref="A79" r:id="rId110" display="VHLPX2-38/D"/>
+    <hyperlink ref="A80" r:id="rId111" display="VHLPX2-28/D"/>
+    <hyperlink ref="A81" r:id="rId112" display="VHLPX2-7W/D"/>
+    <hyperlink ref="A82" r:id="rId113" display="VHLP2-13/C"/>
+    <hyperlink ref="A83" r:id="rId114" display="VHLPX2-32/C"/>
+    <hyperlink ref="A84" r:id="rId115" display="VHLP2-26/D"/>
+    <hyperlink ref="A85" r:id="rId116" display="VHLPX2-26/D"/>
+    <hyperlink ref="A86" r:id="rId117" display="VHLP2-80/B"/>
+    <hyperlink ref="A87" r:id="rId118" display="USX12-11W-4GF"/>
+    <hyperlink ref="C87" r:id="rId119" display="Variant of USX12-11W"/>
+    <hyperlink ref="A88" r:id="rId120" display="USX10-3-4GR"/>
+    <hyperlink ref="C88" r:id="rId121" display="Variant of USX10-3"/>
+    <hyperlink ref="A89" r:id="rId122" display="USX10-6W-6GF"/>
+    <hyperlink ref="C89" r:id="rId123" display="Variant of USX10-6W"/>
+    <hyperlink ref="A90" r:id="rId124" display="USX10-3-6GF"/>
+    <hyperlink ref="C90" r:id="rId125" display="Variant of USX10-3"/>
+    <hyperlink ref="A91" r:id="rId126" display="USX12-11W-6GF"/>
+    <hyperlink ref="C91" r:id="rId127" display="Variant of USX12-11W"/>
+    <hyperlink ref="A92" r:id="rId128" display="USX10-11W-4GF"/>
+    <hyperlink ref="C92" r:id="rId129" display="Variant of USX10-11W"/>
+    <hyperlink ref="A93" r:id="rId130" display="USX12-3-4GR"/>
+    <hyperlink ref="C93" r:id="rId131" display="Variant of USX12-3"/>
+    <hyperlink ref="A94" r:id="rId132" display="USX10-7W-4GF"/>
+    <hyperlink ref="C94" r:id="rId133" display="Variant of USX10-7W"/>
+    <hyperlink ref="A95" r:id="rId134" display="USX10-13W-2GF"/>
+    <hyperlink ref="C95" r:id="rId135" display="Variant of USX10-13W"/>
+    <hyperlink ref="A96" r:id="rId136" display="USX12-4-4GR"/>
+    <hyperlink ref="C96" r:id="rId137" display="Variant of USX12-4"/>
+    <hyperlink ref="A97" r:id="rId138" display="USX8-15-2GR"/>
+    <hyperlink ref="C97" r:id="rId139" display="Variant of USX8-15"/>
+    <hyperlink ref="A98" r:id="rId140" display="USX8-11W-4GF"/>
+    <hyperlink ref="C98" r:id="rId141" display="Variant of USX8-11W"/>
+    <hyperlink ref="A99" r:id="rId142" display="USX12-7W-2GF"/>
+    <hyperlink ref="C99" r:id="rId143" display="Variant of USX12-7W"/>
+    <hyperlink ref="A100" r:id="rId144" display="USX8-15-3GF"/>
+    <hyperlink ref="C100" r:id="rId145" display="Variant of USX8-15"/>
+    <hyperlink ref="A101" r:id="rId146" display="USX12-7W-3GF"/>
+    <hyperlink ref="C101" r:id="rId147" display="Variant of USX12-7W"/>
+    <hyperlink ref="A102" r:id="rId148" display="USX8-3-4GF"/>
+    <hyperlink ref="C102" r:id="rId149" display="Variant of USX8-3"/>
+    <hyperlink ref="A103" r:id="rId150" display="USX12-7W-6GF"/>
+    <hyperlink ref="C103" r:id="rId151" display="Variant of USX12-7W"/>
+    <hyperlink ref="A104" r:id="rId152" display="USX8-13W-2GF"/>
+    <hyperlink ref="C104" r:id="rId153" display="Variant of USX8-13W"/>
+    <hyperlink ref="A105" r:id="rId154" display="USX8-6W-6GR"/>
+    <hyperlink ref="C105" r:id="rId155" display="Variant of USX8-6W"/>
+    <hyperlink ref="A106" r:id="rId156" display="USX8-7W-2GF"/>
+    <hyperlink ref="C106" r:id="rId157" display="Variant of USX8-7W"/>
+    <hyperlink ref="A107" r:id="rId158" display="USX8-11W-2GF"/>
+    <hyperlink ref="C107" r:id="rId159" display="Variant of USX8-11W"/>
+    <hyperlink ref="A108" r:id="rId160" display="USX8-7W-3GF"/>
+    <hyperlink ref="C108" r:id="rId161" display="Variant of USX8-7W"/>
+    <hyperlink ref="A109" r:id="rId162" display="USX8-7W-4GF"/>
+    <hyperlink ref="C109" r:id="rId163" display="Variant of USX8-7W"/>
+    <hyperlink ref="A110" r:id="rId164" display="USX8-4-6GF"/>
+    <hyperlink ref="C110" r:id="rId165" display="Variant of USX8-4"/>
+    <hyperlink ref="A111" r:id="rId166" display="VHLP3-11W-2WH/A"/>
+    <hyperlink ref="C111" r:id="rId167" display="Variant of VHLP3-11W/A"/>
+    <hyperlink ref="A112" r:id="rId168" display="VHLP3-11W-4WH/A"/>
+    <hyperlink ref="C112" r:id="rId169" display="Variant of VHLP3-11W/A"/>
+    <hyperlink ref="A113" r:id="rId170" display="VHLP3-11W-6WH/A"/>
+    <hyperlink ref="C113" r:id="rId171" display="Variant of VHLP3-11W/A"/>
+    <hyperlink ref="A114" r:id="rId172" display="VHLP3-6W-4WH/A"/>
+    <hyperlink ref="C114" r:id="rId173" display="Variant of VHLP3-6W/A"/>
+    <hyperlink ref="A115" r:id="rId174" display="VHLP3-7W-4WH/A"/>
+    <hyperlink ref="C115" r:id="rId175" display="Variant of VHLP3-7W/A"/>
+    <hyperlink ref="A116" r:id="rId176" display="VHLP4-11W-6WH/A"/>
+    <hyperlink ref="C116" r:id="rId177" display="Variant of VHLP4-11W/A"/>
+    <hyperlink ref="A117" r:id="rId178" display="VHLP3-7W-6WH/A"/>
+    <hyperlink ref="C117" r:id="rId179" display="Variant of VHLP3-7W/A"/>
+    <hyperlink ref="A118" r:id="rId180" display="VHLPX1-13-3WH/C"/>
+    <hyperlink ref="C118" r:id="rId181" display="Variant of VHLPX1-13/C"/>
+    <hyperlink ref="A119" r:id="rId182" display="VHLP6-6W-6-QD/B"/>
+    <hyperlink ref="C119" r:id="rId183" display="Variant of VHLP6-6W/B"/>
+    <hyperlink ref="A120" r:id="rId184" display="VHLP6-7W-6WH/D"/>
+    <hyperlink ref="C120" r:id="rId185" display="Variant of VHLP6-7W/D"/>
+    <hyperlink ref="A121" r:id="rId186" display="VHLPX1-15-1WH/C"/>
+    <hyperlink ref="C121" r:id="rId187" display="Variant of VHLPX1-15/C"/>
+    <hyperlink ref="A122" r:id="rId188" display="VHLPX1-15-3WH/C"/>
+    <hyperlink ref="C122" r:id="rId189" display="Variant of VHLPX1-15/C"/>
+    <hyperlink ref="A123" r:id="rId190" display="VHLPX1-26-1WH/C"/>
+    <hyperlink ref="C123" r:id="rId191" display="Variant of VHLPX1-26/C"/>
+    <hyperlink ref="A124" r:id="rId192" display="VHLPX1-32-1WH/B"/>
+    <hyperlink ref="C124" r:id="rId193" display="Variant of VHLPX1-32/B"/>
+    <hyperlink ref="A125" r:id="rId194" display="VHLPX1-26-2WH/C"/>
+    <hyperlink ref="C125" r:id="rId195" display="Variant of VHLPX1-26/C"/>
+    <hyperlink ref="A126" r:id="rId196" display="VHLPX1-42-XXX/D"/>
+    <hyperlink ref="C126" r:id="rId197" display="Variant of VHLPX1-42/D"/>
+    <hyperlink ref="A127" r:id="rId198" display="VHLPX1-32-2WH/B"/>
+    <hyperlink ref="C127" r:id="rId199" display="Variant of VHLPX1-32/B"/>
+    <hyperlink ref="A128" r:id="rId200" display="VHLPX1-18-1WH/F"/>
+    <hyperlink ref="C128" r:id="rId201" display="Variant of VHLPX1-18/F"/>
+    <hyperlink ref="A129" r:id="rId202" display="VHLPX1-13-1WH/C"/>
+    <hyperlink ref="C129" r:id="rId203" display="Variant of VHLPX1-13/C"/>
+    <hyperlink ref="A130" r:id="rId204" display="VHLPX1-13-2WH/C"/>
+    <hyperlink ref="C130" r:id="rId205" display="Variant of VHLPX1-13/C"/>
+    <hyperlink ref="A131" r:id="rId206" display="VHLPX1-38-2WH/B"/>
+    <hyperlink ref="C131" r:id="rId207" display="Variant of VHLPX1-38/B"/>
+    <hyperlink ref="A132" r:id="rId208" display="VHLPX3-13-3WH/A"/>
+    <hyperlink ref="C132" r:id="rId209" display="Variant of VHLPX3-13/A"/>
+    <hyperlink ref="A133" r:id="rId210" display="VHLPX3-11W-3WH/A"/>
+    <hyperlink ref="C133" r:id="rId211" display="Variant of VHLPX3-11W/A"/>
+    <hyperlink ref="A134" r:id="rId212" display="VHLPX3-15-1WH/A"/>
+    <hyperlink ref="C134" r:id="rId213" display="Variant of VHLPX3-15/A"/>
+    <hyperlink ref="A135" r:id="rId214" display="VHLPX3-23-1WH/A"/>
+    <hyperlink ref="C135" r:id="rId215" display="Variant of VHLPX3-23/A"/>
+    <hyperlink ref="A136" r:id="rId216" display="VHLPX3-6W-6-QD/A"/>
+    <hyperlink ref="C136" r:id="rId217" display="Variant of VHLPX3-6W/A"/>
+    <hyperlink ref="A137" r:id="rId218" display="VHLPX3-15-2WH/A"/>
+    <hyperlink ref="C137" r:id="rId219" display="Variant of VHLPX3-15/A"/>
+    <hyperlink ref="A138" r:id="rId220" display="VHLPX3-11W-6-QD/A"/>
+    <hyperlink ref="C138" r:id="rId221" display="Variant of VHLPX3-11W/A"/>
+    <hyperlink ref="A139" r:id="rId222" display="VHLPX3-6W-6WH/A"/>
+    <hyperlink ref="C139" r:id="rId223" display="Variant of VHLPX3-6W/A"/>
+    <hyperlink ref="A140" r:id="rId224" display="VHLPX4-11W-4WH/A"/>
+    <hyperlink ref="C140" r:id="rId225" display="Variant of VHLPX4-11W/A"/>
+    <hyperlink ref="A141" r:id="rId226" display="VHLPX3-23-3WH/A"/>
+    <hyperlink ref="C141" r:id="rId227" display="Variant of VHLPX3-23/A"/>
+    <hyperlink ref="A142" r:id="rId228" display="VHLPX3-18-1WH/A"/>
+    <hyperlink ref="C142" r:id="rId229" display="Variant of VHLPX3-18/A"/>
+    <hyperlink ref="A143" r:id="rId230" display="VHLPX3-13-1WH/A"/>
+    <hyperlink ref="C143" r:id="rId231" display="Variant of VHLPX3-13/A"/>
+    <hyperlink ref="A144" r:id="rId232" display="VHLPX3-7W-3WH/A"/>
+    <hyperlink ref="C144" r:id="rId233" display="Variant of VHLPX3-7W/A"/>
+    <hyperlink ref="A145" r:id="rId234" display="VHLPX3-7W-4WH/A"/>
+    <hyperlink ref="C145" r:id="rId235" display="Variant of VHLPX3-7W/A"/>
+    <hyperlink ref="A146" r:id="rId236" display="VHLPX4-18-1WH/C"/>
+    <hyperlink ref="C146" r:id="rId237" display="Variant of VHLPX4-18/C"/>
+    <hyperlink ref="A147" r:id="rId238" display="VHLPX4-7W-6WH/E"/>
+    <hyperlink ref="C147" r:id="rId239" display="Variant of VHLPX4-7W/E"/>
+    <hyperlink ref="A148" r:id="rId240" display="VHLPX3-26-2WH/A"/>
+    <hyperlink ref="C148" r:id="rId241" display="Variant of VHLPX3-26/A"/>
+    <hyperlink ref="A149" r:id="rId242" display="VHLPX4-13-2WH/C"/>
+    <hyperlink ref="C149" r:id="rId243" display="Variant of VHLPX4-13/C"/>
+    <hyperlink ref="A150" r:id="rId244" display="VHLPX4-11W-2WH/A"/>
+    <hyperlink ref="C150" r:id="rId245" display="Variant of VHLPX4-11W/A"/>
+    <hyperlink ref="A151" r:id="rId246" display="VHLPX4-6W-4WH/C"/>
+    <hyperlink ref="C151" r:id="rId247" display="Variant of VHLPX4-6W/C"/>
+    <hyperlink ref="A152" r:id="rId248" display="VHLPX4-13-3WH/C"/>
+    <hyperlink ref="C152" r:id="rId249" display="Variant of VHLPX4-13/C"/>
+    <hyperlink ref="A153" r:id="rId250" display="VHLPX2-38-3WH/D"/>
+    <hyperlink ref="C153" r:id="rId251" display="Variant of VHLPX2-38/D"/>
+    <hyperlink ref="A154" r:id="rId252" display="VHLPX4-6W-6-QD/C"/>
+    <hyperlink ref="C154" r:id="rId253" display="Variant of VHLPX4-6W/C"/>
+    <hyperlink ref="A155" r:id="rId254" display="VHLPX4-11W-3WH/A"/>
+    <hyperlink ref="C155" r:id="rId255" display="Variant of VHLPX4-11W/A"/>
+    <hyperlink ref="A156" r:id="rId256" display="VHLPX6-23-1WH/B"/>
+    <hyperlink ref="C156" r:id="rId257" display="Variant of VHLPX6-23/B"/>
+    <hyperlink ref="A157" r:id="rId258" display="VHLPX2-7W-2WH/D"/>
+    <hyperlink ref="C157" r:id="rId259" display="Variant of VHLPX2-7W/D"/>
+    <hyperlink ref="A158" r:id="rId260" display="SHPX3-11W-4WH/B"/>
+    <hyperlink ref="C158" r:id="rId261" display="Variant of SHPX3-11W/B"/>
+    <hyperlink ref="A159" r:id="rId262" display="VHLPX200-80-XXX/A"/>
+    <hyperlink ref="C159" r:id="rId263" display="Variant of VHLPX200-80/A"/>
+    <hyperlink ref="A160" r:id="rId264" display="HX8-7W-2GR"/>
+    <hyperlink ref="C160" r:id="rId265" display="Variant of HX8-7W"/>
+    <hyperlink ref="A161" r:id="rId266" display="HX12-7W-2GR"/>
+    <hyperlink ref="C161" r:id="rId267" display="Variant of HX12-7W"/>
+    <hyperlink ref="A162" r:id="rId268" display="HX10-11W-2GR"/>
+    <hyperlink ref="C162" r:id="rId269" display="Variant of HX10-11W"/>
+    <hyperlink ref="A163" r:id="rId270" display="USX6-6W-4WH"/>
+    <hyperlink ref="C163" r:id="rId271" display="Variant of USX6-6W"/>
+    <hyperlink ref="A164" r:id="rId272" display="USX6-7W-4WH"/>
+    <hyperlink ref="C164" r:id="rId273" display="Variant of USX6-7W"/>
+    <hyperlink ref="A165" r:id="rId274" display="USX6-3-4WH"/>
+    <hyperlink ref="C165" r:id="rId275" display="Variant of USX6-3"/>
+    <hyperlink ref="A166" r:id="rId276" display="HX6-6W-4WH"/>
+    <hyperlink ref="C166" r:id="rId277" display="Variant of HX6-6W"/>
+    <hyperlink ref="A167" r:id="rId278" display="LX6-6W-4WH"/>
+    <hyperlink ref="C167" r:id="rId279" display="Variant of LX6-6W"/>
+    <hyperlink ref="A168" r:id="rId280" display="LX6-11W-4WH"/>
+    <hyperlink ref="C168" r:id="rId281" display="Variant of LX6-11W"/>
+    <hyperlink ref="A169" r:id="rId282" display="HX6-6W-6WH"/>
+    <hyperlink ref="C169" r:id="rId283" display="Variant of HX6-6W"/>
+    <hyperlink ref="A170" r:id="rId284" display="USX6-4-6WH"/>
+    <hyperlink ref="C170" r:id="rId285" display="Variant of USX6-4"/>
+    <hyperlink ref="A171" r:id="rId286" display="USX6-7W-3WH"/>
+    <hyperlink ref="C171" r:id="rId287" display="Variant of USX6-7W"/>
+    <hyperlink ref="A172" r:id="rId288" display="USX6-7W-6WH"/>
+    <hyperlink ref="C172" r:id="rId289" display="Variant of USX6-7W"/>
+    <hyperlink ref="A173" r:id="rId290" display="USX6-11W-2WH"/>
+    <hyperlink ref="C173" r:id="rId291" display="Variant of USX6-11W"/>
+    <hyperlink ref="A174" r:id="rId292" display="USX6-11W-6WH"/>
+    <hyperlink ref="C174" r:id="rId293" display="Variant of USX6-11W"/>
+    <hyperlink ref="A175" r:id="rId294" display="HX6-7W-3WH"/>
+    <hyperlink ref="C175" r:id="rId295" display="Variant of HX6-7W"/>
+    <hyperlink ref="A176" r:id="rId296" display="HX6-11W-2WH"/>
+    <hyperlink ref="C176" r:id="rId297" display="Variant of HX6-11W"/>
+    <hyperlink ref="A177" r:id="rId298" display="HX6-11W-4WH"/>
+    <hyperlink ref="C177" r:id="rId299" display="Variant of HX6-11W"/>
+    <hyperlink ref="A178" r:id="rId300" display="HX6-13W-3WH"/>
+    <hyperlink ref="C178" r:id="rId301" display="Variant of HX6-13W"/>
+    <hyperlink ref="A179" r:id="rId302" display="SHPX1-26-2WH/B"/>
+    <hyperlink ref="C179" r:id="rId303" display="Variant of SHPX1-26/B"/>
+    <hyperlink ref="A180" r:id="rId304" display="SHPX1-38-2WH/B"/>
+    <hyperlink ref="C180" r:id="rId305" display="Variant of SHPX1-38/B"/>
+    <hyperlink ref="A181" r:id="rId306" display="SHPX2-18-2WH/B"/>
+    <hyperlink ref="C181" r:id="rId307" display="Variant of SHPX2-18/B"/>
+    <hyperlink ref="A182" r:id="rId308" display="SHPX2-26-2WH/B"/>
+    <hyperlink ref="C182" r:id="rId309" display="Variant of SHPX2-26/B"/>
+    <hyperlink ref="A183" r:id="rId310" display="SHPX2-38-2WH/B"/>
+    <hyperlink ref="C183" r:id="rId311" display="Variant of SHPX2-38/B"/>
+    <hyperlink ref="A184" r:id="rId312" display="VHLPX2-18-2WH/D"/>
+    <hyperlink ref="C184" r:id="rId313" display="Variant of VHLPX2-18/D"/>
+    <hyperlink ref="A185" r:id="rId314" display="VHLP2-7W-3WH/D"/>
+    <hyperlink ref="C185" r:id="rId315" display="Variant of VHLP2-7W/D"/>
+    <hyperlink ref="A186" r:id="rId316" display="VHLPX2-13-3WH/C"/>
+    <hyperlink ref="C186" r:id="rId317" display="Variant of VHLPX2-13/C"/>
+    <hyperlink ref="A187" r:id="rId318" display="VHLP2-13-DET/C"/>
+    <hyperlink ref="C187" r:id="rId319" display="Variant of VHLP2-13/C"/>
+    <hyperlink ref="A188" r:id="rId320" display="VHLP6-13-DET/B"/>
+    <hyperlink ref="C188" r:id="rId321" display="Variant of VHLP6-13/B"/>
+    <hyperlink ref="A189" r:id="rId322" display="VHLP3-18-DET/A"/>
+    <hyperlink ref="C189" r:id="rId323" display="Variant of VHLP3-18/A"/>
+    <hyperlink ref="A190" r:id="rId324" display="VHLPX2-23-1WH/D"/>
+    <hyperlink ref="C190" r:id="rId325" display="Variant of VHLPX2-23/D"/>
+    <hyperlink ref="A191" r:id="rId326" display="SHPX2-13-1WH/B"/>
+    <hyperlink ref="C191" r:id="rId327" display="Variant of SHPX2-13/B"/>
+    <hyperlink ref="A192" r:id="rId328" display="SHPX2-23-1WH/B"/>
+    <hyperlink ref="C192" r:id="rId329" display="Variant of SHPX2-23/B"/>
+    <hyperlink ref="A193" r:id="rId330" display="VHLPX2-32-3WH/C"/>
+    <hyperlink ref="C193" r:id="rId331" display="Variant of VHLPX2-32/C"/>
+    <hyperlink ref="A194" r:id="rId332" display="VHLPX2-13-1WH/C"/>
+    <hyperlink ref="C194" r:id="rId333" display="Variant of VHLPX2-13/C"/>
+    <hyperlink ref="A195" r:id="rId334" display="VHLPX2-23-2WH/D"/>
+    <hyperlink ref="C195" r:id="rId335" display="Variant of VHLPX2-23/D"/>
+    <hyperlink ref="A196" r:id="rId336" display="SHPX3-23-1WH/B"/>
+    <hyperlink ref="C196" r:id="rId337" display="Variant of SHPX3-23/B"/>
+    <hyperlink ref="A197" r:id="rId338" display="TF-12-11W-18-USX"/>
+    <hyperlink ref="A198" r:id="rId339" display="VHLP3-26-DET/A"/>
+    <hyperlink ref="C198" r:id="rId340" display="Variant of VHLP3-26/A"/>
+    <hyperlink ref="A199" r:id="rId341" display="TF-6-3-17-USX"/>
+    <hyperlink ref="A200" r:id="rId342" display="TF-12-7W-18-HX"/>
+    <hyperlink ref="A201" r:id="rId343" display="TF-6-4-17"/>
+    <hyperlink ref="A202" r:id="rId344" display="VHLP2-8015-DET/A"/>
+    <hyperlink ref="C202" r:id="rId345" display="Variant of VHLP2-8015/A"/>
+    <hyperlink ref="A203" r:id="rId346" display="HX6-611-4WH/B"/>
+    <hyperlink ref="C203" r:id="rId347" display="Variant of HX6-611/B"/>
+    <hyperlink ref="A204" r:id="rId348" display="VHLP2-X8015/A"/>
+    <hyperlink ref="A205" r:id="rId349" display="VHLP1-23/D"/>
+    <hyperlink ref="A206" r:id="rId350" display="VHLP1-26/D"/>
+    <hyperlink ref="A207" r:id="rId351" display="VHLP1-28/C"/>
+    <hyperlink ref="A208" r:id="rId352" display="VHLP1-32/C"/>
+    <hyperlink ref="A209" r:id="rId353" display="VHLP1-80/B"/>
+    <hyperlink ref="A210" r:id="rId354" display="VHLPX1-13/D"/>
+    <hyperlink ref="A211" r:id="rId355" display="VHLPX1-15/D"/>
+    <hyperlink ref="A212" r:id="rId356" display="VHLPX1-28/C"/>
+    <hyperlink ref="A213" r:id="rId357" display="VHLPX1-32/C"/>
+    <hyperlink ref="A214" r:id="rId358" display="7839959-6-USX"/>
+    <hyperlink ref="A215" r:id="rId359" display="7832569"/>
+    <hyperlink ref="A216" r:id="rId360" display="VHLP1-15-DET/D"/>
+    <hyperlink ref="C216" r:id="rId361" display="Variant of VHLP1-15/D"/>
+    <hyperlink ref="A217" r:id="rId362" display="VHLP1-23-DET/D"/>
+    <hyperlink ref="C217" r:id="rId363" display="Variant of VHLP1-23/D"/>
+    <hyperlink ref="A218" r:id="rId364" display="7839958-6-WH"/>
+    <hyperlink ref="A219" r:id="rId365" display="VHLPX1-18-2WH/G"/>
+    <hyperlink ref="C219" r:id="rId366" display="Variant of VHLPX1-18/G"/>
+    <hyperlink ref="A220" r:id="rId367" display="VHLPX1-23-1WH/D"/>
+    <hyperlink ref="C220" r:id="rId368" display="Variant of VHLPX1-23/D"/>
+    <hyperlink ref="A221" r:id="rId369" display="245314-64"/>
+    <hyperlink ref="C221" r:id="rId370" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A222" r:id="rId371" display="245314-77"/>
+    <hyperlink ref="C222" r:id="rId372" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A223" r:id="rId373" display="245314-132"/>
+    <hyperlink ref="C223" r:id="rId374" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A224" r:id="rId375" display="245314-90"/>
+    <hyperlink ref="C224" r:id="rId376" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A225" r:id="rId377" display="245312"/>
+    <hyperlink ref="C225" r:id="rId378" display="Variant of SAW-GUIDE"/>
+    <hyperlink ref="A226" r:id="rId379" display="33586-4"/>
+    <hyperlink ref="C226" r:id="rId380" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A227" r:id="rId381" display="33586-5"/>
+    <hyperlink ref="C227" r:id="rId382" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A228" r:id="rId383" display="EWBTK-2"/>
+    <hyperlink ref="C228" r:id="rId384" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A229" r:id="rId385" display="EWBTK-3"/>
+    <hyperlink ref="C229" r:id="rId386" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A230" r:id="rId387" display="33544-31"/>
+    <hyperlink ref="C230" r:id="rId388" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A231" r:id="rId389" display="33544-22"/>
+    <hyperlink ref="C231" r:id="rId390" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A232" r:id="rId391" display="33544-42"/>
+    <hyperlink ref="C232" r:id="rId392" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A233" r:id="rId393" display="33544-23"/>
+    <hyperlink ref="C233" r:id="rId394" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A234" r:id="rId395" display="33544-33"/>
+    <hyperlink ref="C234" r:id="rId396" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A235" r:id="rId397" display="33544-11"/>
+    <hyperlink ref="C235" r:id="rId398" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A236" r:id="rId399" display="33544-24"/>
+    <hyperlink ref="C236" r:id="rId400" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A237" r:id="rId401" display="33544-26"/>
+    <hyperlink ref="C237" r:id="rId402" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A238" r:id="rId403" display="33544-47"/>
+    <hyperlink ref="C238" r:id="rId404" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A239" r:id="rId405" display="33544-15"/>
+    <hyperlink ref="C239" r:id="rId406" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A240" r:id="rId407" display="33544-39"/>
+    <hyperlink ref="C240" r:id="rId408" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A241" r:id="rId409" display="33544-41"/>
+    <hyperlink ref="C241" r:id="rId410" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A242" r:id="rId411" display="45592-1127"/>
+    <hyperlink ref="C242" r:id="rId412" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A243" r:id="rId413" display="45594-163B"/>
+    <hyperlink ref="C243" r:id="rId414" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A244" r:id="rId415" display="45594-137"/>
+    <hyperlink ref="C244" r:id="rId416" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A245" r:id="rId417" display="45597-112"/>
+    <hyperlink ref="C245" r:id="rId418" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A246" r:id="rId419" display="33544-30"/>
+    <hyperlink ref="C246" r:id="rId420" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A247" r:id="rId421" display="WGB5-37"/>
+    <hyperlink ref="C247" r:id="rId422" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A248" r:id="rId423" display="WGB4-132"/>
+    <hyperlink ref="C248" r:id="rId424" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A249" r:id="rId425" display="WGB4-85"/>
+    <hyperlink ref="C249" r:id="rId426" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A250" r:id="rId427" display="WGB5-52"/>
+    <hyperlink ref="C250" r:id="rId428" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A251" r:id="rId429" display="WGB4-90"/>
+    <hyperlink ref="C251" r:id="rId430" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A252" r:id="rId431" display="WGB4-180"/>
+    <hyperlink ref="C252" r:id="rId432" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A253" r:id="rId433" display="WGB5-63"/>
+    <hyperlink ref="C253" r:id="rId434" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A254" r:id="rId435" display="WGB5-127A"/>
+    <hyperlink ref="C254" r:id="rId436" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A255" r:id="rId437" display="WGB4-220"/>
+    <hyperlink ref="C255" r:id="rId438" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A256" r:id="rId439" display="WGB5-132"/>
+    <hyperlink ref="C256" r:id="rId440" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A257" r:id="rId441" display="WGB5-77"/>
+    <hyperlink ref="C257" r:id="rId442" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A258" r:id="rId443" display="WGB5-180"/>
+    <hyperlink ref="C258" r:id="rId444" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A259" r:id="rId445" display="WGB4-43"/>
+    <hyperlink ref="C259" r:id="rId446" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A260" r:id="rId447" display="WGB5-220"/>
+    <hyperlink ref="C260" r:id="rId448" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A261" r:id="rId449" display="WGB4-52"/>
+    <hyperlink ref="C261" r:id="rId450" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A262" r:id="rId451" display="WGB5-240"/>
+    <hyperlink ref="C262" r:id="rId452" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A263" r:id="rId453" display="33544-12"/>
+    <hyperlink ref="C263" r:id="rId454" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A264" r:id="rId455" display="33544-44A"/>
+    <hyperlink ref="C264" r:id="rId456" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A265" r:id="rId457" display="33544-25"/>
+    <hyperlink ref="C265" r:id="rId458" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A266" r:id="rId459" display="45598-343"/>
+    <hyperlink ref="C266" r:id="rId460" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A267" r:id="rId461" display="45594-164A"/>
+    <hyperlink ref="C267" r:id="rId462" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A268" r:id="rId463" display="45598-541"/>
+    <hyperlink ref="C268" r:id="rId464" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A269" r:id="rId465" display="45594-177A"/>
+    <hyperlink ref="C269" r:id="rId466" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A270" r:id="rId467" display="45594-1180"/>
+    <hyperlink ref="C270" r:id="rId468" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A271" r:id="rId469" display="45598-75"/>
+    <hyperlink ref="C271" r:id="rId470" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A272" r:id="rId471" display="45594-1220A"/>
+    <hyperlink ref="C272" r:id="rId472" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A273" r:id="rId473" display="33544-16"/>
+    <hyperlink ref="C273" r:id="rId474" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A274" r:id="rId475" display="455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A275" r:id="rId476" display="SAW-GUIDE"/>
+    <hyperlink ref="A276" r:id="rId477" display="BENDING-TOOL-KIT"/>
+    <hyperlink ref="A277" r:id="rId478" display="245314-220"/>
+    <hyperlink ref="C277" r:id="rId479" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A278" r:id="rId480" display="245314-43"/>
+    <hyperlink ref="C278" r:id="rId481" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A279" r:id="rId482" display="245314-52"/>
+    <hyperlink ref="C279" r:id="rId483" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A280" r:id="rId484" display="245314-63"/>
+    <hyperlink ref="C280" r:id="rId485" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A281" r:id="rId486" display="VHLP2-15-DET/C"/>
+    <hyperlink ref="C281" r:id="rId487" display="Variant of VHLP2-15/C"/>
+    <hyperlink ref="A282" r:id="rId488" display="VHLP3-15-DET/A"/>
+    <hyperlink ref="C282" r:id="rId489" display="Variant of VHLP3-15/A"/>
+    <hyperlink ref="A283" r:id="rId490" display="VHLP4-15-DET/C"/>
+    <hyperlink ref="C283" r:id="rId491" display="Variant of VHLP4-15/C"/>
+    <hyperlink ref="A284" r:id="rId492" display="VHLP2-38-DET/D"/>
+    <hyperlink ref="C284" r:id="rId493" display="Variant of VHLP2-38/D"/>
+    <hyperlink ref="A285" r:id="rId494" display="VHLP2-11W-6WH/B"/>
+    <hyperlink ref="C285" r:id="rId495" display="Variant of VHLP2-11W/B"/>
+    <hyperlink ref="A286" r:id="rId496" display="VHLPX2-11W-2WH/B"/>
+    <hyperlink ref="C286" r:id="rId497" display="Variant of VHLPX2-11W/B"/>
+    <hyperlink ref="A287" r:id="rId498" display="TF-6-15-17-USX"/>
+    <hyperlink ref="A288" r:id="rId499" display="VHLP4-26-DET/C"/>
+    <hyperlink ref="C288" r:id="rId500" display="Variant of VHLP4-26/C"/>
+    <hyperlink ref="A289" r:id="rId501" display="TF-12-7W-18-USX"/>
+    <hyperlink ref="A290" r:id="rId502" display="TF-8-15-17-HX"/>
+    <hyperlink ref="A291" r:id="rId503" display="TF-6-6W-17"/>
+    <hyperlink ref="A292" r:id="rId504" display="TF-8-15-17-USX"/>
+    <hyperlink ref="A293" r:id="rId505" display="TF-6-6W-17-USX"/>
+    <hyperlink ref="A294" r:id="rId506" display="TF-10-6W-18-HX"/>
+    <hyperlink ref="A295" r:id="rId507" display="TF-6-7W-17"/>
+    <hyperlink ref="A296" r:id="rId508" display="TF-10-6W-18-USX"/>
+    <hyperlink ref="A297" r:id="rId509" display="TF-6-7W-17-USX"/>
+    <hyperlink ref="A298" r:id="rId510" display="TF-8-4-17-USX"/>
+    <hyperlink ref="A299" r:id="rId511" display="TF-8-11W-17-HX"/>
+    <hyperlink ref="A300" r:id="rId512" display="TF-8-6W-17-HX"/>
+    <hyperlink ref="A301" r:id="rId513" display="VTRANSXKC-11W-3"/>
+    <hyperlink ref="A302" r:id="rId514" display="VTRANSXKC-11W-6"/>
+    <hyperlink ref="A303" r:id="rId515" display="VTRANSXKC-13W-3"/>
+    <hyperlink ref="A304" r:id="rId516" display="VTRANSXKC-6W-6"/>
+    <hyperlink ref="A305" r:id="rId517" display="VTRANSXKC-7W-2"/>
+    <hyperlink ref="A306" r:id="rId518" display="VTRANSXKC-7W-3"/>
+    <hyperlink ref="A307" r:id="rId519" display="VTRANSXKC-3-4"/>
+    <hyperlink ref="A308" r:id="rId520" display="VTRANSXKC-7W-4"/>
+    <hyperlink ref="A309" r:id="rId521" display="VTRANSXKC-3-6"/>
+    <hyperlink ref="A310" r:id="rId522" display="7682900-GR"/>
+    <hyperlink ref="A311" r:id="rId523" display="7758822-GR"/>
+    <hyperlink ref="A312" r:id="rId524" display="7801211-GF"/>
+    <hyperlink ref="A313" r:id="rId525" display="7801212"/>
+    <hyperlink ref="A314" r:id="rId526" display="7777821-8F"/>
+    <hyperlink ref="A315" r:id="rId527" display="7830552"/>
+    <hyperlink ref="A316" r:id="rId528" display="7810081"/>
+    <hyperlink ref="A317" r:id="rId529" display="7819854-AA"/>
+    <hyperlink ref="A318" r:id="rId530" display="7832561-GF"/>
+    <hyperlink ref="A319" r:id="rId531" display="VHLPX1-42/E"/>
+    <hyperlink ref="A320" r:id="rId532" display="7839959-8-HX"/>
+    <hyperlink ref="A321" r:id="rId533" display="7839971-10"/>
+    <hyperlink ref="A322" r:id="rId534" display="7839959-10"/>
+    <hyperlink ref="A323" r:id="rId535" display="7777821-10"/>
+    <hyperlink ref="A324" r:id="rId536" display="7832561"/>
+    <hyperlink ref="A325" r:id="rId537" display="7777821-12"/>
+    <hyperlink ref="A326" r:id="rId538" display="VHLP1-28-DET/C"/>
+    <hyperlink ref="C326" r:id="rId539" display="Variant of VHLP1-28/C"/>
+    <hyperlink ref="A327" r:id="rId540" display="VHLP1-80-DET/B"/>
+    <hyperlink ref="C327" r:id="rId541" display="Variant of VHLP1-80/B"/>
+    <hyperlink ref="A328" r:id="rId542" display="VHLPX1-13-1WH/D"/>
+    <hyperlink ref="C328" r:id="rId543" display="Variant of VHLPX1-13/D"/>
+    <hyperlink ref="A329" r:id="rId544" display="VHLPX1-13-2WH/D"/>
+    <hyperlink ref="C329" r:id="rId545" display="Variant of VHLPX1-13/D"/>
+    <hyperlink ref="A330" r:id="rId546" display="VHLPX1-15-3WH/D"/>
+    <hyperlink ref="C330" r:id="rId547" display="Variant of VHLPX1-15/D"/>
+    <hyperlink ref="A331" r:id="rId548" display="F090HHB3"/>
+    <hyperlink ref="C331" r:id="rId549" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A332" r:id="rId550" display="E137MC102C102SG"/>
+    <hyperlink ref="C332" r:id="rId551" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A333" r:id="rId552" display="F028KKA3"/>
+    <hyperlink ref="C333" r:id="rId553" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A334" r:id="rId554" display="F028BBA3"/>
+    <hyperlink ref="C334" r:id="rId555" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A335" r:id="rId556" display="F028BBS1"/>
+    <hyperlink ref="C335" r:id="rId557" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A336" r:id="rId558" display="F028KMA5"/>
+    <hyperlink ref="C336" r:id="rId559" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A337" r:id="rId560" display="F028BBS2"/>
+    <hyperlink ref="C337" r:id="rId561" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A338" r:id="rId562" display="F028KMS1"/>
+    <hyperlink ref="C338" r:id="rId563" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A339" r:id="rId564" display="F034KKS5"/>
+    <hyperlink ref="C339" r:id="rId565" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A340" r:id="rId566" display="F028KKS2"/>
+    <hyperlink ref="C340" r:id="rId567" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A341" r:id="rId568" display="F028BKA2"/>
+    <hyperlink ref="C341" r:id="rId569" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A342" r:id="rId570" display="F028MMS3"/>
+    <hyperlink ref="C342" r:id="rId571" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A343" r:id="rId572" display="F028KKS3"/>
+    <hyperlink ref="C343" r:id="rId573" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A344" r:id="rId574" display="F034KMS1"/>
+    <hyperlink ref="C344" r:id="rId575" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A345" r:id="rId576" display="F028BKS2"/>
+    <hyperlink ref="C345" r:id="rId577" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A346" r:id="rId578" display="F028KMA1"/>
+    <hyperlink ref="C346" r:id="rId579" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A347" r:id="rId580" display="F090MMS1"/>
+    <hyperlink ref="C347" r:id="rId581" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A348" r:id="rId582" display="F090KMS2"/>
+    <hyperlink ref="C348" r:id="rId583" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A349" r:id="rId584" display="F112BBS2"/>
+    <hyperlink ref="C349" r:id="rId585" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A350" r:id="rId586" display="EWP52-59"/>
+    <hyperlink ref="C350" r:id="rId587" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A351" r:id="rId588" display="F034KKS2"/>
+    <hyperlink ref="C351" r:id="rId589" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A352" r:id="rId590" display="F042KKS1"/>
+    <hyperlink ref="C352" r:id="rId591" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A353" r:id="rId592" display="F034MMS2"/>
+    <hyperlink ref="C353" r:id="rId593" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A354" r:id="rId594" display="F034KKS3"/>
+    <hyperlink ref="C354" r:id="rId595" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A355" r:id="rId596" display="EWP77-71W"/>
+    <hyperlink ref="C355" r:id="rId597" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A356" r:id="rId598" display="F042BBS2"/>
+    <hyperlink ref="C356" r:id="rId599" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A357" r:id="rId600" display="F042BBS3"/>
+    <hyperlink ref="C357" r:id="rId601" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A358" r:id="rId602" display="F112CHS2"/>
+    <hyperlink ref="C358" r:id="rId603" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A359" r:id="rId604" display="F112CMS3"/>
+    <hyperlink ref="C359" r:id="rId605" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A360" r:id="rId606" display="F112CKS3"/>
+    <hyperlink ref="C360" r:id="rId607" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A361" r:id="rId608" display="F112CMS5"/>
+    <hyperlink ref="C361" r:id="rId609" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A362" r:id="rId610" display="F112HHC5"/>
+    <hyperlink ref="C362" r:id="rId611" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A363" r:id="rId612" display="R112MH0102MSG"/>
+    <hyperlink ref="C363" r:id="rId613" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A364" r:id="rId614" display="R090MH0102KSG"/>
+    <hyperlink ref="C364" r:id="rId615" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A365" r:id="rId616" display="R090MK0102MSG"/>
+    <hyperlink ref="C365" r:id="rId617" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A366" r:id="rId618" display="R112MC0102HSG"/>
+    <hyperlink ref="C366" r:id="rId619" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A367" r:id="rId620" display="R112MC0102KSG"/>
+    <hyperlink ref="C367" r:id="rId621" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A368" r:id="rId622" display="T075KCG"/>
+    <hyperlink ref="C368" r:id="rId623" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A369" r:id="rId624" display="T075KHG"/>
+    <hyperlink ref="C369" r:id="rId625" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A370" r:id="rId626" display="T075MHG"/>
+    <hyperlink ref="C370" r:id="rId627" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A371" r:id="rId628" display="T112HHG"/>
+    <hyperlink ref="C371" r:id="rId629" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A372" r:id="rId630" display="112587"/>
+    <hyperlink ref="C372" r:id="rId631" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A373" r:id="rId632" display="112626"/>
+    <hyperlink ref="C373" r:id="rId633" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A374" r:id="rId634" display="110088"/>
+    <hyperlink ref="C374" r:id="rId635" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A375" r:id="rId636" display="110089"/>
+    <hyperlink ref="C375" r:id="rId637" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A376" r:id="rId638" display="223306-84"/>
+    <hyperlink ref="C376" r:id="rId639" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A377" r:id="rId640" display="223306-120"/>
+    <hyperlink ref="C377" r:id="rId641" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A378" r:id="rId642" display="223306-140"/>
+    <hyperlink ref="C378" r:id="rId643" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A379" r:id="rId644" display="223306-180"/>
+    <hyperlink ref="C379" r:id="rId645" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A380" r:id="rId646" display="223306-40"/>
+    <hyperlink ref="C380" r:id="rId647" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A381" r:id="rId648" display="F075HKS1"/>
+    <hyperlink ref="C381" r:id="rId649" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A382" r:id="rId650" display="F062LLS2"/>
+    <hyperlink ref="C382" r:id="rId651" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A383" r:id="rId652" display="F075KKS2"/>
+    <hyperlink ref="C383" r:id="rId653" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A384" r:id="rId654" display="F075HKS3"/>
+    <hyperlink ref="C384" r:id="rId655" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A385" r:id="rId656" display="F075KMS5"/>
+    <hyperlink ref="C385" r:id="rId657" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A386" r:id="rId658" display="F075BLS2"/>
+    <hyperlink ref="C386" r:id="rId659" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A387" r:id="rId660" display="F075KKS5"/>
+    <hyperlink ref="C387" r:id="rId661" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A388" r:id="rId662" display="55000A-42"/>
+    <hyperlink ref="C388" r:id="rId663" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A389" r:id="rId664" display="55001-187"/>
+    <hyperlink ref="C389" r:id="rId665" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A390" r:id="rId666" display="55000A-75"/>
+    <hyperlink ref="C390" r:id="rId667" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A391" r:id="rId668" display="HR300-PUMPS"/>
+    <hyperlink ref="A392" r:id="rId669" display="HR-CONTROLLER"/>
+    <hyperlink ref="A393" r:id="rId670" display="MT/HR-KIT-HUMIDITY"/>
+    <hyperlink ref="A394" r:id="rId671" display="MT-OVERHAUL"/>
+    <hyperlink ref="A395" r:id="rId672" display="MT050B-KIT-SOLND"/>
+    <hyperlink ref="A396" r:id="rId673" display="MT500B-KIT-ELMNT"/>
+    <hyperlink ref="A397" r:id="rId674" display="AE01D-D1658-100"/>
+    <hyperlink ref="A398" r:id="rId675" display="AE01K-B0523-002"/>
+    <hyperlink ref="A399" r:id="rId676" display="E112MH102L102SG"/>
+    <hyperlink ref="C399" r:id="rId677" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A400" r:id="rId678" display="E090MC091C091SG"/>
+    <hyperlink ref="C400" r:id="rId679" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A401" r:id="rId680" display="E090MH091L091SG"/>
+    <hyperlink ref="C401" r:id="rId681" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A402" r:id="rId682" display="F090BBS3"/>
+    <hyperlink ref="C402" r:id="rId683" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A403" r:id="rId684" display="F090CMS3"/>
+    <hyperlink ref="C403" r:id="rId685" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A404" r:id="rId686" display="F090KKS5"/>
+    <hyperlink ref="C404" r:id="rId687" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A405" r:id="rId688" display="F090HKS2"/>
+    <hyperlink ref="C405" r:id="rId689" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A406" r:id="rId690" display="HX6-4"/>
+    <hyperlink ref="A407" r:id="rId691" display="HX6-6W"/>
+    <hyperlink ref="A408" r:id="rId692" display="HX6-7W"/>
+    <hyperlink ref="A409" r:id="rId693" display="SHP1-38/B"/>
+    <hyperlink ref="A410" r:id="rId694" display="SHP2-23/B"/>
+    <hyperlink ref="A411" r:id="rId695" display="SHP1-23/B"/>
+    <hyperlink ref="A412" r:id="rId696" display="SHP1-26/B"/>
+    <hyperlink ref="A413" r:id="rId697" display="SHP3-26"/>
+    <hyperlink ref="A414" r:id="rId698" display="SHPX1-42/B"/>
+    <hyperlink ref="A415" r:id="rId699" display="SHP1-28/B"/>
+    <hyperlink ref="A416" r:id="rId700" display="SHP2-32/B"/>
+    <hyperlink ref="A417" r:id="rId701" display="SHPX1-26/B"/>
+    <hyperlink ref="A418" r:id="rId702" display="SHP2-18/B"/>
+    <hyperlink ref="A419" r:id="rId703" display="SHPX2-13/B"/>
+    <hyperlink ref="A420" r:id="rId704" display="SHP2-38/B"/>
+    <hyperlink ref="A421" r:id="rId705" display="SHP1-32/B"/>
+    <hyperlink ref="A422" r:id="rId706" display="SHPX2-15/B"/>
+    <hyperlink ref="A423" r:id="rId707" display="SHPX3-11W/A"/>
+    <hyperlink ref="A424" r:id="rId708" display="SHPX2-28/B"/>
+    <hyperlink ref="A425" r:id="rId709" display="SHP3-23"/>
+    <hyperlink ref="A426" r:id="rId710" display="SHPX1-28/B"/>
+    <hyperlink ref="A427" r:id="rId711" display="SHPX2-23/B"/>
+    <hyperlink ref="A428" r:id="rId712" display="SHPX1-32/B"/>
+    <hyperlink ref="A429" r:id="rId713" display="SHPX3-6W/A"/>
+    <hyperlink ref="A430" r:id="rId714" display="SHPX4-11W"/>
+    <hyperlink ref="A431" r:id="rId715" display="SHPX1-38/B"/>
+    <hyperlink ref="A432" r:id="rId716" display="SHPX2-42/B"/>
+    <hyperlink ref="A433" r:id="rId717" display="SHPX3-18/A"/>
+    <hyperlink ref="A434" r:id="rId718" display="SHPX4-15"/>
+    <hyperlink ref="A435" r:id="rId719" display="HX8-13W"/>
+    <hyperlink ref="A436" r:id="rId720" display="USX12-3"/>
+    <hyperlink ref="A437" r:id="rId721" display="HX12-7W"/>
+    <hyperlink ref="A438" r:id="rId722" display="USX12-4"/>
+    <hyperlink ref="A439" r:id="rId723" display="USX10-4"/>
+    <hyperlink ref="A440" r:id="rId724" display="HX6-13W"/>
+    <hyperlink ref="A441" r:id="rId725" display="VHLP4-18/C"/>
+    <hyperlink ref="A442" r:id="rId726" display="VHLP6-18/B"/>
+    <hyperlink ref="A443" r:id="rId727" display="VHLPX1-15/C"/>
+    <hyperlink ref="A444" r:id="rId728" display="VHLPX1-32/B"/>
+    <hyperlink ref="A445" r:id="rId729" display="VHLPX1-26/C"/>
+    <hyperlink ref="A446" r:id="rId730" display="VHLP4-7W/E"/>
+    <hyperlink ref="A447" r:id="rId731" display="VHLPX1-18/F"/>
+    <hyperlink ref="A448" r:id="rId732" display="HX8-7W-4GF"/>
+    <hyperlink ref="C448" r:id="rId733" display="Variant of HX8-7W"/>
+    <hyperlink ref="A449" r:id="rId734" display="HX10-6W-6GR"/>
+    <hyperlink ref="C449" r:id="rId735" display="Variant of HX10-6W"/>
+    <hyperlink ref="A450" r:id="rId736" display="VHLPX1-80/A"/>
+    <hyperlink ref="A451" r:id="rId737" display="VHLPX3-11W/A"/>
+    <hyperlink ref="A452" r:id="rId738" display="VHLPX3-7W/A"/>
+    <hyperlink ref="A453" r:id="rId739" display="VHLPX4-15/C"/>
+    <hyperlink ref="A454" r:id="rId740" display="VHLPX3-32/A"/>
+    <hyperlink ref="A455" r:id="rId741" display="VHLPX3-13/A"/>
+    <hyperlink ref="A456" r:id="rId742" display="VHLPX4-13/C"/>
+    <hyperlink ref="A457" r:id="rId743" display="VHLPX6-7W/D"/>
+    <hyperlink ref="A458" r:id="rId744" display="VHLPX4-7W/E"/>
+    <hyperlink ref="A459" r:id="rId745" display="VHLPX6-10W/B"/>
+    <hyperlink ref="A460" r:id="rId746" display="VHLPX6-23/B"/>
+    <hyperlink ref="A461" r:id="rId747" display="VHLPX6-11W/A"/>
+    <hyperlink ref="A462" r:id="rId748" display="VHLPX6-6W/B"/>
+    <hyperlink ref="A463" r:id="rId749" display="LX6-11W"/>
+    <hyperlink ref="A464" r:id="rId750" display="LX6-7W"/>
+    <hyperlink ref="A465" r:id="rId751" display="SHP3-11W/B"/>
+    <hyperlink ref="A466" r:id="rId752" display="SHP3-13/B"/>
+    <hyperlink ref="A467" r:id="rId753" display="SHP3-23/B"/>
+    <hyperlink ref="A468" r:id="rId754" display="SHPX3-6W/B"/>
+    <hyperlink ref="A469" r:id="rId755" display="SHPX1-42-XXX/B"/>
+    <hyperlink ref="C469" r:id="rId756" display="Variant of SHPX1-42/B"/>
+    <hyperlink ref="A470" r:id="rId757" display="SHPX2-13-3WH/B"/>
+    <hyperlink ref="C470" r:id="rId758" display="Variant of SHPX2-13/B"/>
+    <hyperlink ref="A471" r:id="rId759" display="SHPX4-11W-6WH"/>
+    <hyperlink ref="C471" r:id="rId760" display="Variant of SHPX4-11W"/>
+    <hyperlink ref="A472" r:id="rId761" display="SHPX4-6W-6WH"/>
+    <hyperlink ref="C472" r:id="rId762" display="Variant of SHPX4-6W"/>
+    <hyperlink ref="A473" r:id="rId763" display="SHPX2-28-3WH/B"/>
+    <hyperlink ref="C473" r:id="rId764" display="Variant of SHPX2-28/B"/>
+    <hyperlink ref="A474" r:id="rId765" display="USX10-6W-4GF"/>
+    <hyperlink ref="C474" r:id="rId766" display="Variant of USX10-6W"/>
+    <hyperlink ref="A475" r:id="rId767" display="USX10-13W-3GF"/>
+    <hyperlink ref="C475" r:id="rId768" display="Variant of USX10-13W"/>
+    <hyperlink ref="A476" r:id="rId769" display="USX12-11W-3GF"/>
+    <hyperlink ref="C476" r:id="rId770" display="Variant of USX12-11W"/>
+    <hyperlink ref="A477" r:id="rId771" display="USX10-6W-4GR"/>
+    <hyperlink ref="C477" r:id="rId772" display="Variant of USX10-6W"/>
+    <hyperlink ref="A478" r:id="rId773" display="USX10-11W-2GF"/>
+    <hyperlink ref="C478" r:id="rId774" display="Variant of USX10-11W"/>
+    <hyperlink ref="A479" r:id="rId775" display="VHLP2-32/C"/>
+    <hyperlink ref="A480" r:id="rId776" display="VHLPX2-42/B"/>
+    <hyperlink ref="A481" r:id="rId777" display="VHLP200-38/A"/>
+    <hyperlink ref="A482" r:id="rId778" display="VHLPX1-80C"/>
+    <hyperlink ref="A483" r:id="rId779" display="VHLP2-8015/A"/>
+    <hyperlink ref="A484" r:id="rId780" display="VHLP4-6W-6-QD/C"/>
+    <hyperlink ref="C484" r:id="rId781" display="Variant of VHLP4-6W/C"/>
+    <hyperlink ref="A485" r:id="rId782" display="VHLP6-11W-2WH/A"/>
+    <hyperlink ref="C485" r:id="rId783" display="Variant of VHLP6-11W/A"/>
+    <hyperlink ref="A486" r:id="rId784" display="VHLP4-7W-6WH/E"/>
+    <hyperlink ref="C486" r:id="rId785" display="Variant of VHLP4-7W/E"/>
+    <hyperlink ref="A487" r:id="rId786" display="VHLP6-11W-3WH/A"/>
+    <hyperlink ref="C487" r:id="rId787" display="Variant of VHLP6-11W/A"/>
+    <hyperlink ref="A488" r:id="rId788" display="VHLP6-7W-3WH/D"/>
+    <hyperlink ref="C488" r:id="rId789" display="Variant of VHLP6-7W/D"/>
+    <hyperlink ref="A489" r:id="rId790" display="VHLP4-7W-2WH/E"/>
+    <hyperlink ref="C489" r:id="rId791" display="Variant of VHLP4-7W/E"/>
+    <hyperlink ref="A490" r:id="rId792" display="VHLP4-6W-4WH/C"/>
+    <hyperlink ref="C490" r:id="rId793" display="Variant of VHLP4-6W/C"/>
+    <hyperlink ref="A491" r:id="rId794" display="VHLP4-7W-4WH/E"/>
+    <hyperlink ref="C491" r:id="rId795" display="Variant of VHLP4-7W/E"/>
+    <hyperlink ref="A492" r:id="rId796" display="VHLPX2-38-2WH/D"/>
+    <hyperlink ref="C492" r:id="rId797" display="Variant of VHLPX2-38/D"/>
+    <hyperlink ref="A493" r:id="rId798" display="VHLP2-7W-2WH/D"/>
+    <hyperlink ref="C493" r:id="rId799" display="Variant of VHLP2-7W/D"/>
+    <hyperlink ref="A494" r:id="rId800" display="VHLPX3-32-2WH/A"/>
+    <hyperlink ref="C494" r:id="rId801" display="Variant of VHLPX3-32/A"/>
+    <hyperlink ref="A495" r:id="rId802" display="VHLPX2-7W-6WH/D"/>
+    <hyperlink ref="C495" r:id="rId803" display="Variant of VHLPX2-7W/D"/>
+    <hyperlink ref="A496" r:id="rId804" display="VHLPX2-80-DET/B"/>
+    <hyperlink ref="C496" r:id="rId805" display="Variant of VHLPX2-80/B"/>
+    <hyperlink ref="A497" r:id="rId806" display="VHLPX2-42-XXX/B"/>
+    <hyperlink ref="C497" r:id="rId807" display="Variant of VHLPX2-42/B"/>
+    <hyperlink ref="A498" r:id="rId808" display="VHLPX4-6W-6WH/C"/>
+    <hyperlink ref="C498" r:id="rId809" display="Variant of VHLPX4-6W/C"/>
+    <hyperlink ref="A499" r:id="rId810" display="VHLPX6-15-2WH/B"/>
+    <hyperlink ref="C499" r:id="rId811" display="Variant of VHLPX6-15/B"/>
+    <hyperlink ref="A500" r:id="rId812" display="VHLPX6-7W-3WH/D"/>
+    <hyperlink ref="C500" r:id="rId813" display="Variant of VHLPX6-7W/D"/>
+    <hyperlink ref="A501" r:id="rId814" display="VHLPX6-23-2WH/B"/>
+    <hyperlink ref="C501" r:id="rId815" display="Variant of VHLPX6-23/B"/>
+    <hyperlink ref="A502" r:id="rId816" display="VHLPX4-15-2WH/C"/>
+    <hyperlink ref="C502" r:id="rId817" display="Variant of VHLPX4-15/C"/>
+    <hyperlink ref="A503" r:id="rId818" display="VHLPX4-7W-2WH/E"/>
+    <hyperlink ref="C503" r:id="rId819" display="Variant of VHLPX4-7W/E"/>
+    <hyperlink ref="A504" r:id="rId820" display="VHLPX6-18-1WH/B"/>
+    <hyperlink ref="C504" r:id="rId821" display="Variant of VHLPX6-18/B"/>
+    <hyperlink ref="A505" r:id="rId822" display="VHLPX4-7W-3WH/E"/>
+    <hyperlink ref="C505" r:id="rId823" display="Variant of VHLPX4-7W/E"/>
+    <hyperlink ref="A506" r:id="rId824" display="VHLPX6-6W-4WH/B"/>
+    <hyperlink ref="C506" r:id="rId825" display="Variant of VHLPX6-6W/B"/>
+    <hyperlink ref="A507" r:id="rId826" display="VHLPX6-18-3WH/B"/>
+    <hyperlink ref="C507" r:id="rId827" display="Variant of VHLPX6-18/B"/>
+    <hyperlink ref="A508" r:id="rId828" display="VHLPX6-7W-2WH/D"/>
+    <hyperlink ref="C508" r:id="rId829" display="Variant of VHLPX6-7W/D"/>
+    <hyperlink ref="A509" r:id="rId830" display="SHP3-6W-4WH/B"/>
+    <hyperlink ref="C509" r:id="rId831" display="Variant of SHP3-6W/B"/>
+    <hyperlink ref="A510" r:id="rId832" display="SHP3-6W-6WH/B"/>
+    <hyperlink ref="C510" r:id="rId833" display="Variant of SHP3-6W/B"/>
+    <hyperlink ref="A511" r:id="rId834" display="SHP3-11W-2WH/B"/>
+    <hyperlink ref="C511" r:id="rId835" display="Variant of SHP3-11W/B"/>
+    <hyperlink ref="A512" r:id="rId836" display="SHP3-11W-6WH/B"/>
+    <hyperlink ref="C512" r:id="rId837" display="Variant of SHP3-11W/B"/>
+    <hyperlink ref="A513" r:id="rId838" display="SHPX3-6W-6WH/B"/>
+    <hyperlink ref="C513" r:id="rId839" display="Variant of SHPX3-6W/B"/>
+    <hyperlink ref="A514" r:id="rId840" display="SHPX3-11W-2WH/B"/>
+    <hyperlink ref="C514" r:id="rId841" display="Variant of SHPX3-11W/B"/>
+    <hyperlink ref="A515" r:id="rId842" display="SHPX3-13-2WH/B"/>
+    <hyperlink ref="C515" r:id="rId843" display="Variant of SHPX3-13/B"/>
+    <hyperlink ref="A516" r:id="rId844" display="SHPX3-18-2WH/B"/>
+    <hyperlink ref="C516" r:id="rId845" display="Variant of SHPX3-18/B"/>
+    <hyperlink ref="A517" r:id="rId846" display="USX6-3-6WH"/>
+    <hyperlink ref="C517" r:id="rId847" display="Variant of USX6-3"/>
+    <hyperlink ref="A518" r:id="rId848" display="VHLP1-80C-DET"/>
+    <hyperlink ref="C518" r:id="rId849" display="Variant of VHLP1-80C"/>
+    <hyperlink ref="A519" r:id="rId850" display="VHLPX1-80C-DET"/>
+    <hyperlink ref="C519" r:id="rId851" display="Variant of VHLPX1-80C"/>
+    <hyperlink ref="A520" r:id="rId852" display="USX8-7W-2GR"/>
+    <hyperlink ref="C520" r:id="rId853" display="Variant of USX8-7W"/>
+    <hyperlink ref="A521" r:id="rId854" display="VHLP2-23-DET/D"/>
+    <hyperlink ref="C521" r:id="rId855" display="Variant of VHLP2-23/D"/>
+    <hyperlink ref="A522" r:id="rId856" display="VHLP6-23-DET/B"/>
+    <hyperlink ref="C522" r:id="rId857" display="Variant of VHLP6-23/B"/>
+    <hyperlink ref="A523" r:id="rId858" display="VHLPX2-26-2WH/D"/>
+    <hyperlink ref="C523" r:id="rId859" display="Variant of VHLPX2-26/D"/>
+    <hyperlink ref="A524" r:id="rId860" display="VHLP2-11W-3WH/B"/>
+    <hyperlink ref="C524" r:id="rId861" display="Variant of VHLP2-11W/B"/>
+    <hyperlink ref="A525" r:id="rId862" display="VHLPX2-26-3WH/D"/>
+    <hyperlink ref="C525" r:id="rId863" display="Variant of VHLPX2-26/D"/>
+    <hyperlink ref="A526" r:id="rId864" display="VHLPX2-32-2WH/C"/>
+    <hyperlink ref="C526" r:id="rId865" display="Variant of VHLPX2-32/C"/>
+    <hyperlink ref="A527" r:id="rId866" display="VHLP2-7W-6WH/D"/>
+    <hyperlink ref="C527" r:id="rId867" display="Variant of VHLP2-7W/D"/>
+    <hyperlink ref="A528" r:id="rId868" display="VHLP6-18-DET/B"/>
+    <hyperlink ref="C528" r:id="rId869" display="Variant of VHLP6-18/B"/>
+    <hyperlink ref="A529" r:id="rId870" display="VHLP2-11W-4WH/B"/>
+    <hyperlink ref="C529" r:id="rId871" display="Variant of VHLP2-11W/B"/>
+    <hyperlink ref="A530" r:id="rId872" display="VHLPX2-28-1WH/D"/>
+    <hyperlink ref="C530" r:id="rId873" display="Variant of VHLPX2-28/D"/>
+    <hyperlink ref="A531" r:id="rId874" display="SHPX2-26-1WH/B"/>
+    <hyperlink ref="C531" r:id="rId875" display="Variant of SHPX2-26/B"/>
+    <hyperlink ref="A532" r:id="rId876" display="SHPX2-32-1WH/B"/>
+    <hyperlink ref="C532" r:id="rId877" display="Variant of SHPX2-32/B"/>
+    <hyperlink ref="A533" r:id="rId878" display="SHPX3-13-1WH/B"/>
+    <hyperlink ref="C533" r:id="rId879" display="Variant of SHPX3-13/B"/>
+    <hyperlink ref="A534" r:id="rId880" display="SHPX3-18-3WH/B"/>
+    <hyperlink ref="C534" r:id="rId881" display="Variant of SHPX3-18/B"/>
+    <hyperlink ref="A535" r:id="rId882" display="VHLP2-80-DET/B"/>
+    <hyperlink ref="C535" r:id="rId883" display="Variant of VHLP2-80/B"/>
+    <hyperlink ref="A536" r:id="rId884" display="VHLP2-28-DET/D"/>
+    <hyperlink ref="C536" r:id="rId885" display="Variant of VHLP2-28/D"/>
+    <hyperlink ref="A537" r:id="rId886" display="TF-10-13W-18-HX"/>
+    <hyperlink ref="A538" r:id="rId887" display="VHLPX2-13-2WH/C"/>
+    <hyperlink ref="C538" r:id="rId888" display="Variant of VHLPX2-13/C"/>
+    <hyperlink ref="A539" r:id="rId889" display="VHLPX2-38-1WH/D"/>
+    <hyperlink ref="C539" r:id="rId890" display="Variant of VHLPX2-38/D"/>
+    <hyperlink ref="A540" r:id="rId891" display="VHLPX2-18-1WH/D"/>
+    <hyperlink ref="C540" r:id="rId892" display="Variant of VHLPX2-18/D"/>
+    <hyperlink ref="A541" r:id="rId893" display="SAHARA2"/>
+    <hyperlink ref="A542" r:id="rId894" display="SAHARA2A"/>
+    <hyperlink ref="A543" r:id="rId895" display="SD-003UV"/>
+    <hyperlink ref="A544" r:id="rId896" display="HR300B"/>
+    <hyperlink ref="A545" r:id="rId897" display="HR1000"/>
+    <hyperlink ref="A546" r:id="rId898" display="F075HMS3"/>
+    <hyperlink ref="C546" r:id="rId899" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A547" r:id="rId900" display="F090BCS1"/>
+    <hyperlink ref="C547" r:id="rId901" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A548" r:id="rId902" display="F075HMS5"/>
+    <hyperlink ref="C548" r:id="rId903" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A549" r:id="rId904" display="C112MNSG"/>
+    <hyperlink ref="C549" r:id="rId905" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A550" r:id="rId906" display="C137LNSG"/>
+    <hyperlink ref="C550" r:id="rId907" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A551" r:id="rId908" display="C187HNSG"/>
+    <hyperlink ref="C551" r:id="rId909" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A552" r:id="rId910" display="D137CCSG"/>
+    <hyperlink ref="C552" r:id="rId911" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A553" r:id="rId912" display="D112CCSG"/>
+    <hyperlink ref="C553" r:id="rId913" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A554" r:id="rId914" display="F090CCB2"/>
+    <hyperlink ref="C554" r:id="rId915" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A555" r:id="rId916" display="F090HLS1"/>
+    <hyperlink ref="C555" r:id="rId917" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A556" r:id="rId918" display="F090KLS1"/>
+    <hyperlink ref="C556" r:id="rId919" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A557" r:id="rId920" display="F090HHS1"/>
+    <hyperlink ref="C557" r:id="rId921" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A558" r:id="rId922" display="PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A559" r:id="rId923" display="STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A560" r:id="rId924" display="EW37"/>
+    <hyperlink ref="C560" r:id="rId925" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A561" r:id="rId926" display="EW43"/>
+    <hyperlink ref="C561" r:id="rId927" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A562" r:id="rId928" display="EW52"/>
+    <hyperlink ref="C562" r:id="rId929" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A563" r:id="rId930" display="EW63"/>
+    <hyperlink ref="C563" r:id="rId931" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A564" r:id="rId932" display="EW77"/>
+    <hyperlink ref="C564" r:id="rId933" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A565" r:id="rId934" display="EW132-144"/>
+    <hyperlink ref="C565" r:id="rId935" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A566" r:id="rId936" display="EW90"/>
+    <hyperlink ref="C566" r:id="rId937" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A567" r:id="rId938" display="F112CCC3"/>
+    <hyperlink ref="C567" r:id="rId939" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A568" r:id="rId940" display="F034MMS1"/>
+    <hyperlink ref="C568" r:id="rId941" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A569" r:id="rId942" display="EWP37-36"/>
+    <hyperlink ref="C569" r:id="rId943" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A570" r:id="rId944" display="EWP77-71"/>
+    <hyperlink ref="C570" r:id="rId945" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A571" r:id="rId946" display="EWP63-59W"/>
+    <hyperlink ref="C571" r:id="rId947" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A572" r:id="rId948" display="F042KKS3"/>
+    <hyperlink ref="C572" r:id="rId949" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A573" r:id="rId950" display="WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A574" r:id="rId951" display="WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A575" r:id="rId952" display="WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A576" r:id="rId953" display="WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A577" r:id="rId954" display="H090MH091L091SG"/>
+    <hyperlink ref="C577" r:id="rId955" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A578" r:id="rId956" display="H112MC102C102SG"/>
+    <hyperlink ref="C578" r:id="rId957" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A579" r:id="rId958" display="H112MH102L102SG"/>
+    <hyperlink ref="C579" r:id="rId959" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A580" r:id="rId960" display="R090MC01-02KSG"/>
+    <hyperlink ref="C580" r:id="rId961" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A581" r:id="rId962" display="F112CLS3"/>
+    <hyperlink ref="C581" r:id="rId963" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A582" r:id="rId964" display="F112CLS5"/>
+    <hyperlink ref="C582" r:id="rId965" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A583" r:id="rId966" display="F112HHC1"/>
+    <hyperlink ref="C583" r:id="rId967" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A584" r:id="rId968" display="F112HLS5"/>
+    <hyperlink ref="C584" r:id="rId969" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A585" r:id="rId970" display="F112HHC2"/>
+    <hyperlink ref="C585" r:id="rId971" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A586" r:id="rId972" display="F112HHS5"/>
+    <hyperlink ref="C586" r:id="rId973" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A587" r:id="rId974" display="F112HLC2"/>
+    <hyperlink ref="C587" r:id="rId975" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A588" r:id="rId976" display="F112HHC3"/>
+    <hyperlink ref="C588" r:id="rId977" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A589" r:id="rId978" display="F112HLC3"/>
+    <hyperlink ref="C589" r:id="rId979" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A590" r:id="rId980" display="F112HMS2"/>
+    <hyperlink ref="C590" r:id="rId981" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A591" r:id="rId982" display="F112HKS3"/>
+    <hyperlink ref="C591" r:id="rId983" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A592" r:id="rId984" display="F112HMS3"/>
+    <hyperlink ref="C592" r:id="rId985" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A593" r:id="rId986" display="F112KKC2"/>
+    <hyperlink ref="C593" r:id="rId987" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A594" r:id="rId988" display="F112KMS2"/>
+    <hyperlink ref="C594" r:id="rId989" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A595" r:id="rId990" display="F112HKS5"/>
+    <hyperlink ref="C595" r:id="rId991" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A596" r:id="rId992" display="F112KLC2"/>
+    <hyperlink ref="C596" r:id="rId993" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A597" r:id="rId994" display="F112HLS2"/>
+    <hyperlink ref="C597" r:id="rId995" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A598" r:id="rId996" display="F112LLC2"/>
+    <hyperlink ref="C598" r:id="rId997" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A599" r:id="rId998" display="F112KMC2"/>
+    <hyperlink ref="C599" r:id="rId999" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A600" r:id="rId1000" display="F112KKC5"/>
+    <hyperlink ref="C600" r:id="rId1001" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A601" r:id="rId1002" display="F112KKS1"/>
+    <hyperlink ref="C601" r:id="rId1003" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A602" r:id="rId1004" display="F112MMC3"/>
+    <hyperlink ref="C602" r:id="rId1005" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A603" r:id="rId1006" display="F112LLS2"/>
+    <hyperlink ref="C603" r:id="rId1007" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A604" r:id="rId1008" display="F112MMS3"/>
+    <hyperlink ref="C604" r:id="rId1009" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A605" r:id="rId1010" display="F112MMS5"/>
+    <hyperlink ref="C605" r:id="rId1011" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A606" r:id="rId1012" display="F112LMS5"/>
+    <hyperlink ref="C606" r:id="rId1013" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A607" r:id="rId1014" display="F137CCB2"/>
+    <hyperlink ref="C607" r:id="rId1015" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A608" r:id="rId1016" display="F137CCD5"/>
+    <hyperlink ref="C608" r:id="rId1017" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A609" r:id="rId1018" display="F137CCS2"/>
+    <hyperlink ref="C609" r:id="rId1019" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A610" r:id="rId1020" display="F137CCS3"/>
+    <hyperlink ref="C610" r:id="rId1021" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A611" r:id="rId1022" display="F137CCB5"/>
+    <hyperlink ref="C611" r:id="rId1023" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A612" r:id="rId1024" display="F137CCS5"/>
+    <hyperlink ref="C612" r:id="rId1025" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A613" r:id="rId1026" display="F137CCC1"/>
+    <hyperlink ref="C613" r:id="rId1027" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A614" r:id="rId1028" display="F137CCC2"/>
+    <hyperlink ref="C614" r:id="rId1029" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A615" r:id="rId1030" display="F137CCC3"/>
+    <hyperlink ref="C615" r:id="rId1031" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A616" r:id="rId1032" display="F137CCD1"/>
+    <hyperlink ref="C616" r:id="rId1033" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A617" r:id="rId1034" display="F137CCD2"/>
+    <hyperlink ref="C617" r:id="rId1035" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A618" r:id="rId1036" display="F137CHB3"/>
+    <hyperlink ref="C618" r:id="rId1037" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A619" r:id="rId1038" display="F137CHD1"/>
+    <hyperlink ref="C619" r:id="rId1039" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A620" r:id="rId1040" display="F137CHS2"/>
+    <hyperlink ref="C620" r:id="rId1041" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A621" r:id="rId1042" display="F137CLB2"/>
+    <hyperlink ref="C621" r:id="rId1043" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A622" r:id="rId1044" display="F137HHC2"/>
+    <hyperlink ref="C622" r:id="rId1045" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A623" r:id="rId1046" display="F137HHC3"/>
+    <hyperlink ref="C623" r:id="rId1047" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A624" r:id="rId1048" display="F137HHS1"/>
+    <hyperlink ref="C624" r:id="rId1049" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A625" r:id="rId1050" display="F137HHD3"/>
+    <hyperlink ref="C625" r:id="rId1051" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A626" r:id="rId1052" display="F137HLS3"/>
+    <hyperlink ref="C626" r:id="rId1053" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A627" r:id="rId1054" display="F137LLD2"/>
+    <hyperlink ref="C627" r:id="rId1055" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A628" r:id="rId1056" display="F137HHB2"/>
+    <hyperlink ref="C628" r:id="rId1057" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A629" r:id="rId1058" display="F137LLS5"/>
+    <hyperlink ref="C629" r:id="rId1059" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A630" r:id="rId1060" display="F187CCA2"/>
+    <hyperlink ref="C630" r:id="rId1061" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A631" r:id="rId1062" display="F187HLA3"/>
+    <hyperlink ref="C631" r:id="rId1063" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A632" r:id="rId1064" display="F187CCS1"/>
+    <hyperlink ref="C632" r:id="rId1065" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A633" r:id="rId1066" display="F187LLS3"/>
+    <hyperlink ref="C633" r:id="rId1067" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A634" r:id="rId1068" display="F187HHA2"/>
+    <hyperlink ref="C634" r:id="rId1069" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A635" r:id="rId1070" display="F187CCS5"/>
+    <hyperlink ref="C635" r:id="rId1071" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A636" r:id="rId1072" display="F187CCA1"/>
+    <hyperlink ref="C636" r:id="rId1073" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A637" r:id="rId1074" display="F229CCA3"/>
+    <hyperlink ref="C637" r:id="rId1075" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A638" r:id="rId1076" display="F229HHA3"/>
+    <hyperlink ref="C638" r:id="rId1077" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A639" r:id="rId1078" display="F187HHS1"/>
+    <hyperlink ref="C639" r:id="rId1079" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A640" r:id="rId1080" display="F187HHA5"/>
+    <hyperlink ref="C640" r:id="rId1081" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A641" r:id="rId1082" display="F090KKS3"/>
+    <hyperlink ref="C641" r:id="rId1083" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A642" r:id="rId1084" display="F075KLS1"/>
+    <hyperlink ref="C642" r:id="rId1085" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A643" r:id="rId1086" display="F090CHS5"/>
+    <hyperlink ref="C643" r:id="rId1087" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A644" r:id="rId1088" display="F090LLS3"/>
+    <hyperlink ref="C644" r:id="rId1089" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A645" r:id="rId1090" display="F090HLS5"/>
+    <hyperlink ref="C645" r:id="rId1091" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A646" r:id="rId1092" display="F090CLS5-A"/>
+    <hyperlink ref="C646" r:id="rId1093" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A647" r:id="rId1094" display="WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A648" r:id="rId1095" display="1127SCM"/>
+    <hyperlink ref="C648" r:id="rId1096" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A649" r:id="rId1097" display="1127DZ"/>
+    <hyperlink ref="C649" r:id="rId1098" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A650" r:id="rId1099" display="1132DZ"/>
+    <hyperlink ref="C650" r:id="rId1100" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A651" r:id="rId1101" display="1127SC"/>
+    <hyperlink ref="C651" r:id="rId1102" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A652" r:id="rId1103" display="1132SEM"/>
+    <hyperlink ref="C652" r:id="rId1104" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A653" r:id="rId1105" display="1220ASC"/>
+    <hyperlink ref="C653" r:id="rId1106" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A654" r:id="rId1107" display="1220ASCM"/>
+    <hyperlink ref="C654" r:id="rId1108" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A655" r:id="rId1109" display="1180DZ"/>
+    <hyperlink ref="C655" r:id="rId1110" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A656" r:id="rId1111" display="137SE"/>
+    <hyperlink ref="C656" r:id="rId1112" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A657" r:id="rId1113" display="143SC"/>
+    <hyperlink ref="C657" r:id="rId1114" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A658" r:id="rId1115" display="143SE"/>
+    <hyperlink ref="C658" r:id="rId1116" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A659" r:id="rId1117" display="143SEM"/>
+    <hyperlink ref="C659" r:id="rId1118" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A660" r:id="rId1119" display="152DZ"/>
+    <hyperlink ref="C660" r:id="rId1120" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A661" r:id="rId1121" display="152SE"/>
+    <hyperlink ref="C661" r:id="rId1122" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A662" r:id="rId1123" display="163SE"/>
+    <hyperlink ref="C662" r:id="rId1124" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A663" r:id="rId1125" display="163DZ"/>
+    <hyperlink ref="C663" r:id="rId1126" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A664" r:id="rId1127" display="177SEM"/>
+    <hyperlink ref="C664" r:id="rId1128" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A665" r:id="rId1129" display="177DZ"/>
+    <hyperlink ref="C665" r:id="rId1130" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A666" r:id="rId1131" display="190SCM"/>
+    <hyperlink ref="C666" r:id="rId1132" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A667" r:id="rId1133" display="190SEM"/>
+    <hyperlink ref="C667" r:id="rId1134" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A668" r:id="rId1135" display="2132SC"/>
+    <hyperlink ref="C668" r:id="rId1136" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A669" r:id="rId1137" display="2132SEM"/>
+    <hyperlink ref="C669" r:id="rId1138" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A670" r:id="rId1139" display="2180SEM"/>
+    <hyperlink ref="C670" r:id="rId1140" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A671" r:id="rId1141" display="252SE"/>
+    <hyperlink ref="C671" r:id="rId1142" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A672" r:id="rId1143" display="252SEM"/>
+    <hyperlink ref="C672" r:id="rId1144" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A673" r:id="rId1145" display="277SEM"/>
+    <hyperlink ref="C673" r:id="rId1146" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A674" r:id="rId1147" display="GROUNDING-SERIES"/>
+    <hyperlink ref="A675" r:id="rId1148" display="GK-SUNV"/>
+    <hyperlink ref="C675" r:id="rId1149" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A676" r:id="rId1150" display="204989-7"/>
+    <hyperlink ref="C676" r:id="rId1151" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A677" r:id="rId1152" display="220497"/>
+    <hyperlink ref="C677" r:id="rId1153" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A678" r:id="rId1154" display="220498"/>
+    <hyperlink ref="C678" r:id="rId1155" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A679" r:id="rId1156" display="223158-2"/>
+    <hyperlink ref="C679" r:id="rId1157" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A680" r:id="rId1158" display="223158-4"/>
+    <hyperlink ref="C680" r:id="rId1159" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A681" r:id="rId1160" display="241088-4"/>
+    <hyperlink ref="C681" r:id="rId1161" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A682" r:id="rId1162" display="241088-60"/>
+    <hyperlink ref="C682" r:id="rId1163" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A683" r:id="rId1164" display="242948"/>
+    <hyperlink ref="C683" r:id="rId1165" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A684" r:id="rId1166" display="VHLPX1-23-2WH/D"/>
+    <hyperlink ref="C684" r:id="rId1167" display="Variant of VHLPX1-23/D"/>
+    <hyperlink ref="A685" r:id="rId1168" display="VHLPX1-28-2WH/C"/>
+    <hyperlink ref="C685" r:id="rId1169" display="Variant of VHLPX1-28/C"/>
+    <hyperlink ref="A686" r:id="rId1170" display="VHLPX1-32-1WH/C"/>
+    <hyperlink ref="C686" r:id="rId1171" display="Variant of VHLPX1-32/C"/>
+    <hyperlink ref="A687" r:id="rId1172" display="VHLPX1-32-2WH/C"/>
+    <hyperlink ref="C687" r:id="rId1173" display="Variant of VHLPX1-32/C"/>
+    <hyperlink ref="A688" r:id="rId1174" display="VHLPX1-32-3WH/C"/>
+    <hyperlink ref="C688" r:id="rId1175" display="Variant of VHLPX1-32/C"/>
+    <hyperlink ref="A689" r:id="rId1176" display="VHLPX1-38-3WH/C"/>
+    <hyperlink ref="C689" r:id="rId1177" display="Variant of VHLPX1-38/C"/>
+    <hyperlink ref="A690" r:id="rId1178" display="USX8-7W-6GR"/>
+    <hyperlink ref="C690" r:id="rId1179" display="Variant of USX8-7W"/>
+    <hyperlink ref="A691" r:id="rId1180" display="USX6-611/B"/>
+    <hyperlink ref="A692" r:id="rId1181" display="HIGHWIND-6-KIT"/>
+    <hyperlink ref="A693" r:id="rId1182" display="HIGHWIND-8-KIT"/>
+    <hyperlink ref="A694" r:id="rId1183" display="HIGHWIND-KIT"/>
+    <hyperlink ref="A695" r:id="rId1184" display="P99915-REP"/>
+    <hyperlink ref="A696" r:id="rId1185" display="T10MSC"/>
+    <hyperlink ref="A697" r:id="rId1186" display="T12MSB"/>
+    <hyperlink ref="A698" r:id="rId1187" display="TF-10-11W-18-HX"/>
+    <hyperlink ref="A699" r:id="rId1188" display="F042KMS1"/>
+    <hyperlink ref="C699" r:id="rId1189" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A700" r:id="rId1190" display="F042BKS3"/>
+    <hyperlink ref="C700" r:id="rId1191" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A701" r:id="rId1192" display="F042KMS2"/>
+    <hyperlink ref="C701" r:id="rId1193" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A702" r:id="rId1194" display="F062HHS2"/>
+    <hyperlink ref="C702" r:id="rId1195" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A703" r:id="rId1196" display="F062BKS2"/>
+    <hyperlink ref="C703" r:id="rId1197" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A704" r:id="rId1198" display="F062HMS2"/>
+    <hyperlink ref="C704" r:id="rId1199" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A705" r:id="rId1200" display="F062BBS1"/>
+    <hyperlink ref="C705" r:id="rId1201" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A706" r:id="rId1202" display="F062BLS2"/>
+    <hyperlink ref="C706" r:id="rId1203" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A707" r:id="rId1204" display="F062BBS2"/>
+    <hyperlink ref="C707" r:id="rId1205" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A708" r:id="rId1206" display="F062HKS2"/>
+    <hyperlink ref="C708" r:id="rId1207" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A709" r:id="rId1208" display="F062BMS2"/>
+    <hyperlink ref="C709" r:id="rId1209" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A710" r:id="rId1210" display="F062HMS5"/>
+    <hyperlink ref="C710" r:id="rId1211" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A711" r:id="rId1212" display="F062KMS1"/>
+    <hyperlink ref="C711" r:id="rId1213" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A712" r:id="rId1214" display="F062MMS3"/>
+    <hyperlink ref="C712" r:id="rId1215" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A713" r:id="rId1216" display="F062HKS5"/>
+    <hyperlink ref="C713" r:id="rId1217" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A714" r:id="rId1218" display="F062KKS2"/>
+    <hyperlink ref="C714" r:id="rId1219" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A715" r:id="rId1220" display="F075BBS2"/>
+    <hyperlink ref="C715" r:id="rId1221" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A716" r:id="rId1222" display="F062HLS3"/>
+    <hyperlink ref="C716" r:id="rId1223" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A717" r:id="rId1224" display="F062KMS5"/>
+    <hyperlink ref="C717" r:id="rId1225" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A718" r:id="rId1226" display="F075HHS2"/>
+    <hyperlink ref="C718" r:id="rId1227" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A719" r:id="rId1228" display="F075HHS3"/>
+    <hyperlink ref="C719" r:id="rId1229" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A720" r:id="rId1230" display="F075KKS1"/>
+    <hyperlink ref="C720" r:id="rId1231" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A721" r:id="rId1232" display="F062MMS5"/>
+    <hyperlink ref="C721" r:id="rId1233" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A722" r:id="rId1234" display="223306-48"/>
+    <hyperlink ref="C722" r:id="rId1235" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A723" r:id="rId1236" display="223306-70"/>
+    <hyperlink ref="C723" r:id="rId1237" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A724" r:id="rId1238" display="55000A-90"/>
+    <hyperlink ref="C724" r:id="rId1239" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A725" r:id="rId1240" display="55001-112"/>
+    <hyperlink ref="C725" r:id="rId1241" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A726" r:id="rId1242" display="55000A-112"/>
+    <hyperlink ref="C726" r:id="rId1243" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A727" r:id="rId1244" display="55000A-137"/>
+    <hyperlink ref="C727" r:id="rId1245" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A728" r:id="rId1246" display="55001-137"/>
+    <hyperlink ref="C728" r:id="rId1247" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A729" r:id="rId1248" display="55000A-187"/>
+    <hyperlink ref="C729" r:id="rId1249" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A730" r:id="rId1250" display="F075LLS1"/>
     <hyperlink ref="C730" r:id="rId1251" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A731" r:id="rId1252" display="F062HMS2"/>
+    <hyperlink ref="A731" r:id="rId1252" display="F090BCB3"/>
     <hyperlink ref="C731" r:id="rId1253" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A732" r:id="rId1254" display="EWP77-71"/>
-[...5 lines deleted...]
-    <hyperlink ref="A735" r:id="rId1260" display="F034KMS1"/>
+    <hyperlink ref="A732" r:id="rId1254" display="C090HNSG"/>
+    <hyperlink ref="C732" r:id="rId1255" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A733" r:id="rId1256" display="C090LNSG"/>
+    <hyperlink ref="C733" r:id="rId1257" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A734" r:id="rId1258" display="C112CNSG"/>
+    <hyperlink ref="C734" r:id="rId1259" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A735" r:id="rId1260" display="F075KLS5"/>
     <hyperlink ref="C735" r:id="rId1261" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A736" r:id="rId1262" display="F028BKS2"/>
+    <hyperlink ref="A736" r:id="rId1262" display="F075KHS3"/>
     <hyperlink ref="C736" r:id="rId1263" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A737" r:id="rId1264" display="F028KMA1"/>
+    <hyperlink ref="A737" r:id="rId1264" display="F090CCS5"/>
     <hyperlink ref="C737" r:id="rId1265" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A738" r:id="rId1266" display="F034KMS3"/>
+    <hyperlink ref="A738" r:id="rId1266" display="F090CKB3"/>
     <hyperlink ref="C738" r:id="rId1267" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A739" r:id="rId1268" display="F028KKA1"/>
+    <hyperlink ref="A739" r:id="rId1268" display="F090BBS1"/>
     <hyperlink ref="C739" r:id="rId1269" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A740" r:id="rId1270" display="F028BBA1"/>
+    <hyperlink ref="A740" r:id="rId1270" display="F090CKB5"/>
     <hyperlink ref="C740" r:id="rId1271" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A741" r:id="rId1272" display="F028MMA3"/>
+    <hyperlink ref="A741" r:id="rId1272" display="F090CCB1"/>
     <hyperlink ref="C741" r:id="rId1273" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A742" r:id="rId1274" display="F034MMS1"/>
+    <hyperlink ref="A742" r:id="rId1274" display="F090HHS2"/>
     <hyperlink ref="C742" r:id="rId1275" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
-    <hyperlink ref="A743" r:id="rId1276" display="GROUNDING-SERIES"/>
-[...1324 lines deleted...]
-    <hyperlink ref="C1499" r:id="rId2601" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A743" r:id="rId1276" display="F090LLB2"/>
+    <hyperlink ref="C743" r:id="rId1277" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A744" r:id="rId1278" display="F090HHS3"/>
+    <hyperlink ref="C744" r:id="rId1279" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A745" r:id="rId1280" display="F090KMB3"/>
+    <hyperlink ref="C745" r:id="rId1281" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A746" r:id="rId1282" display="F090CCS3"/>
+    <hyperlink ref="C746" r:id="rId1283" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A747" r:id="rId1284" display="F090KKS2"/>
+    <hyperlink ref="C747" r:id="rId1285" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A748" r:id="rId1286" display="F090KMS1"/>
+    <hyperlink ref="C748" r:id="rId1287" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A749" r:id="rId1288" display="F090LMS3"/>
+    <hyperlink ref="C749" r:id="rId1289" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A750" r:id="rId1290" display="F034KMS3"/>
+    <hyperlink ref="C750" r:id="rId1291" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A751" r:id="rId1292" display="F028KKA1"/>
+    <hyperlink ref="C751" r:id="rId1293" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A752" r:id="rId1294" display="F028BBA1"/>
+    <hyperlink ref="C752" r:id="rId1295" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A753" r:id="rId1296" display="F028MMA3"/>
+    <hyperlink ref="C753" r:id="rId1297" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A754" r:id="rId1298" display="F112BKC3"/>
+    <hyperlink ref="C754" r:id="rId1299" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A755" r:id="rId1300" display="F112BBC2"/>
+    <hyperlink ref="C755" r:id="rId1301" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A756" r:id="rId1302" display="F112CCS2"/>
+    <hyperlink ref="C756" r:id="rId1303" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A757" r:id="rId1304" display="F112BKS3"/>
+    <hyperlink ref="C757" r:id="rId1305" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A758" r:id="rId1306" display="F112CMS1"/>
+    <hyperlink ref="C758" r:id="rId1307" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A759" r:id="rId1308" display="F112CCS5"/>
+    <hyperlink ref="C759" r:id="rId1309" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A760" r:id="rId1310" display="F112CHC3"/>
+    <hyperlink ref="C760" r:id="rId1311" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A761" r:id="rId1312" display="F112CKS2"/>
+    <hyperlink ref="C761" r:id="rId1313" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A762" r:id="rId1314" display="F042KKS5"/>
+    <hyperlink ref="C762" r:id="rId1315" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A763" r:id="rId1316" display="F042MMS5"/>
+    <hyperlink ref="C763" r:id="rId1317" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A764" r:id="rId1318" display="7862989"/>
+    <hyperlink ref="A765" r:id="rId1319" display="SHP2-42-XXX/B"/>
+    <hyperlink ref="A766" r:id="rId1320" display="USX6-611-4WH/B"/>
+    <hyperlink ref="C766" r:id="rId1321" display="Variant of USX6-611/B"/>
+    <hyperlink ref="A767" r:id="rId1322" display="HX10-6W"/>
+    <hyperlink ref="A768" r:id="rId1323" display="HX10-11W"/>
+    <hyperlink ref="A769" r:id="rId1324" display="HX10-13W"/>
+    <hyperlink ref="A770" r:id="rId1325" display="HX8-4"/>
+    <hyperlink ref="A771" r:id="rId1326" display="HX8-7W"/>
+    <hyperlink ref="A772" r:id="rId1327" display="SHP1-42/B"/>
+    <hyperlink ref="A773" r:id="rId1328" display="SHP2-26/B"/>
+    <hyperlink ref="A774" r:id="rId1329" display="SHP2-13/B"/>
+    <hyperlink ref="A775" r:id="rId1330" display="SHP2-28/B"/>
+    <hyperlink ref="A776" r:id="rId1331" display="SHPX1-23/B"/>
+    <hyperlink ref="A777" r:id="rId1332" display="SHP2-15/B"/>
+    <hyperlink ref="A778" r:id="rId1333" display="SHPX2-26/B"/>
+    <hyperlink ref="A779" r:id="rId1334" display="SHP3-6W/A"/>
+    <hyperlink ref="A780" r:id="rId1335" display="SHPX2-18/B"/>
+    <hyperlink ref="A781" r:id="rId1336" display="SHPX3-13/A"/>
+    <hyperlink ref="A782" r:id="rId1337" display="SHPX3-26/A"/>
+    <hyperlink ref="A783" r:id="rId1338" display="SHPX2-32/B"/>
+    <hyperlink ref="A784" r:id="rId1339" display="SHPX3-15/A"/>
+    <hyperlink ref="A785" r:id="rId1340" display="SHPX2-38/B"/>
+    <hyperlink ref="A786" r:id="rId1341" display="SHPX4-13W"/>
+    <hyperlink ref="A787" r:id="rId1342" display="SHPX4-4"/>
+    <hyperlink ref="A788" r:id="rId1343" display="SHPX4-6W"/>
+    <hyperlink ref="A789" r:id="rId1344" display="SHPX4-7W"/>
+    <hyperlink ref="A790" r:id="rId1345" display="USX10-11W"/>
+    <hyperlink ref="A791" r:id="rId1346" display="USX10-13W"/>
+    <hyperlink ref="A792" r:id="rId1347" display="USX6-7W"/>
+    <hyperlink ref="A793" r:id="rId1348" display="USX12-7W"/>
+    <hyperlink ref="A794" r:id="rId1349" display="VHLP1-26/C"/>
+    <hyperlink ref="A795" r:id="rId1350" display="USX12-11W"/>
+    <hyperlink ref="A796" r:id="rId1351" display="USX6-13W"/>
+    <hyperlink ref="A797" r:id="rId1352" display="USX8-15"/>
+    <hyperlink ref="A798" r:id="rId1353" display="VHLP1-28/B"/>
+    <hyperlink ref="A799" r:id="rId1354" display="USX8-3"/>
+    <hyperlink ref="A800" r:id="rId1355" display="USX6-3"/>
+    <hyperlink ref="A801" r:id="rId1356" display="USX8-4"/>
+    <hyperlink ref="A802" r:id="rId1357" display="USX6-4"/>
+    <hyperlink ref="A803" r:id="rId1358" display="USX8-6W"/>
+    <hyperlink ref="A804" r:id="rId1359" display="USX8-7W"/>
+    <hyperlink ref="A805" r:id="rId1360" display="VHLP3-32/A"/>
+    <hyperlink ref="A806" r:id="rId1361" display="VHLP4-11W/A"/>
+    <hyperlink ref="A807" r:id="rId1362" display="VHLP3-18/A"/>
+    <hyperlink ref="A808" r:id="rId1363" display="VHLP3-11W/A"/>
+    <hyperlink ref="A809" r:id="rId1364" display="VHLP6-15/B"/>
+    <hyperlink ref="A810" r:id="rId1365" display="VHLP3-26/A"/>
+    <hyperlink ref="A811" r:id="rId1366" display="VHLP6-6W/B"/>
+    <hyperlink ref="A812" r:id="rId1367" display="VHLP4-23/C"/>
+    <hyperlink ref="A813" r:id="rId1368" display="VHLP2-X80X15/A"/>
+    <hyperlink ref="A814" r:id="rId1369" display="HX6-611/B"/>
+    <hyperlink ref="A815" r:id="rId1370" display="VHLP2-X8023/B"/>
+    <hyperlink ref="A816" r:id="rId1371" display="HX10-4-4GF"/>
+    <hyperlink ref="C816" r:id="rId1372" display="Variant of HX10-4"/>
+    <hyperlink ref="A817" r:id="rId1373" display="HX10-4-4GR"/>
+    <hyperlink ref="C817" r:id="rId1374" display="Variant of HX10-4"/>
+    <hyperlink ref="A818" r:id="rId1375" display="HX10-7W-4GF"/>
+    <hyperlink ref="C818" r:id="rId1376" display="Variant of HX10-7W"/>
+    <hyperlink ref="A819" r:id="rId1377" display="HX10-13W-2GF"/>
+    <hyperlink ref="C819" r:id="rId1378" display="Variant of HX10-13W"/>
+    <hyperlink ref="A820" r:id="rId1379" display="HX10-13W-2GR"/>
+    <hyperlink ref="C820" r:id="rId1380" display="Variant of HX10-13W"/>
+    <hyperlink ref="A821" r:id="rId1381" display="HX12-7W-2GF"/>
+    <hyperlink ref="C821" r:id="rId1382" display="Variant of HX12-7W"/>
+    <hyperlink ref="A822" r:id="rId1383" display="HX8-11W-2GF"/>
+    <hyperlink ref="C822" r:id="rId1384" display="Variant of HX8-11W"/>
+    <hyperlink ref="A823" r:id="rId1385" display="HX12-4-4GF"/>
+    <hyperlink ref="C823" r:id="rId1386" display="Variant of HX12-4"/>
+    <hyperlink ref="A824" r:id="rId1387" display="HX8-11W-3GF"/>
+    <hyperlink ref="C824" r:id="rId1388" display="Variant of HX8-11W"/>
+    <hyperlink ref="A825" r:id="rId1389" display="HX8-4-4GF"/>
+    <hyperlink ref="C825" r:id="rId1390" display="Variant of HX8-4"/>
+    <hyperlink ref="A826" r:id="rId1391" display="HX12-7W-6GF"/>
+    <hyperlink ref="C826" r:id="rId1392" display="Variant of HX12-7W"/>
+    <hyperlink ref="A827" r:id="rId1393" display="HX8-4-4GR"/>
+    <hyperlink ref="C827" r:id="rId1394" display="Variant of HX8-4"/>
+    <hyperlink ref="A828" r:id="rId1395" display="HX12-6W-4GF"/>
+    <hyperlink ref="C828" r:id="rId1396" display="Variant of HX12-6W"/>
+    <hyperlink ref="A829" r:id="rId1397" display="HX12-6W-6GF"/>
+    <hyperlink ref="C829" r:id="rId1398" display="Variant of HX12-6W"/>
+    <hyperlink ref="A830" r:id="rId1399" display="HX10-6W-4GR"/>
+    <hyperlink ref="C830" r:id="rId1400" display="Variant of HX10-6W"/>
+    <hyperlink ref="A831" r:id="rId1401" display="HX8-6W-4GR"/>
+    <hyperlink ref="C831" r:id="rId1402" display="Variant of HX8-6W"/>
+    <hyperlink ref="A832" r:id="rId1403" display="HX8-13W-2GR"/>
+    <hyperlink ref="C832" r:id="rId1404" display="Variant of HX8-13W"/>
+    <hyperlink ref="A833" r:id="rId1405" display="HX8-6W-6GF"/>
+    <hyperlink ref="C833" r:id="rId1406" display="Variant of HX8-6W"/>
+    <hyperlink ref="A834" r:id="rId1407" display="HX10-6W-6GF"/>
+    <hyperlink ref="C834" r:id="rId1408" display="Variant of HX10-6W"/>
+    <hyperlink ref="A835" r:id="rId1409" display="HX8-13W-3GF"/>
+    <hyperlink ref="C835" r:id="rId1410" display="Variant of HX8-13W"/>
+    <hyperlink ref="A836" r:id="rId1411" display="HX10-7W-2GF"/>
+    <hyperlink ref="C836" r:id="rId1412" display="Variant of HX10-7W"/>
+    <hyperlink ref="A837" r:id="rId1413" display="HX8-7W-2GF"/>
+    <hyperlink ref="C837" r:id="rId1414" display="Variant of HX8-7W"/>
+    <hyperlink ref="A838" r:id="rId1415" display="HX8-7W-6GF"/>
+    <hyperlink ref="C838" r:id="rId1416" display="Variant of HX8-7W"/>
+    <hyperlink ref="A839" r:id="rId1417" display="SHP1-42-XXX/B"/>
+    <hyperlink ref="C839" r:id="rId1418" display="Variant of SHP1-42/B"/>
+    <hyperlink ref="A840" r:id="rId1419" display="SHPX1-28-3WH/B"/>
+    <hyperlink ref="C840" r:id="rId1420" display="Variant of SHPX1-28/B"/>
+    <hyperlink ref="A841" r:id="rId1421" display="SHPX2-32-2WH/B"/>
+    <hyperlink ref="C841" r:id="rId1422" display="Variant of SHPX2-32/B"/>
+    <hyperlink ref="A842" r:id="rId1423" display="SHPX1-32-3WH/B"/>
+    <hyperlink ref="C842" r:id="rId1424" display="Variant of SHPX1-32/B"/>
+    <hyperlink ref="A843" r:id="rId1425" display="SHPX2-38-3WH/B"/>
+    <hyperlink ref="C843" r:id="rId1426" display="Variant of SHPX2-38/B"/>
+    <hyperlink ref="A844" r:id="rId1427" display="SHPX4-7W-4WH"/>
+    <hyperlink ref="C844" r:id="rId1428" display="Variant of SHPX4-7W"/>
+    <hyperlink ref="A845" r:id="rId1429" display="SHPX1-38-3WH/B"/>
+    <hyperlink ref="C845" r:id="rId1430" display="Variant of SHPX1-38/B"/>
+    <hyperlink ref="A846" r:id="rId1431" display="SHPX4-15-2WH"/>
+    <hyperlink ref="C846" r:id="rId1432" display="Variant of SHPX4-15"/>
+    <hyperlink ref="A847" r:id="rId1433" display="SHPX2-42-XXX/B"/>
+    <hyperlink ref="C847" r:id="rId1434" display="Variant of SHPX2-42/B"/>
+    <hyperlink ref="A848" r:id="rId1435" display="SHPX4-11W-2WH"/>
+    <hyperlink ref="C848" r:id="rId1436" display="Variant of SHPX4-11W"/>
+    <hyperlink ref="A849" r:id="rId1437" display="SHPX4-4-6WH"/>
+    <hyperlink ref="C849" r:id="rId1438" display="Variant of SHPX4-4"/>
+    <hyperlink ref="A850" r:id="rId1439" display="SHPX4-11W-3WH"/>
+    <hyperlink ref="C850" r:id="rId1440" display="Variant of SHPX4-11W"/>
+    <hyperlink ref="A851" r:id="rId1441" display="SHPX4-6W-4WH"/>
+    <hyperlink ref="C851" r:id="rId1442" display="Variant of SHPX4-6W"/>
+    <hyperlink ref="A852" r:id="rId1443" display="SHPX4-11W-4WH"/>
+    <hyperlink ref="C852" r:id="rId1444" display="Variant of SHPX4-11W"/>
+    <hyperlink ref="A853" r:id="rId1445" display="SHPX4-7W-2WH"/>
+    <hyperlink ref="C853" r:id="rId1446" display="Variant of SHPX4-7W"/>
+    <hyperlink ref="A854" r:id="rId1447" display="SHPX4-7W-6WH"/>
+    <hyperlink ref="C854" r:id="rId1448" display="Variant of SHPX4-7W"/>
+    <hyperlink ref="A855" r:id="rId1449" display="VHLPX1-28/B"/>
+    <hyperlink ref="A856" r:id="rId1450" display="VHLPX1-42/D"/>
+    <hyperlink ref="A857" r:id="rId1451" display="VHLPX3-23/A"/>
+    <hyperlink ref="A858" r:id="rId1452" display="VHLPX3-6W/A"/>
+    <hyperlink ref="A859" r:id="rId1453" display="VHLPX4-11W/A"/>
+    <hyperlink ref="A860" r:id="rId1454" display="VHLPX3-26/A"/>
+    <hyperlink ref="A861" r:id="rId1455" display="VHLPX4-23/C"/>
+    <hyperlink ref="A862" r:id="rId1456" display="VHLPX4-18/C"/>
+    <hyperlink ref="A863" r:id="rId1457" display="VHLPX6-13/B"/>
+    <hyperlink ref="A864" r:id="rId1458" display="VHLPX4-26/C"/>
+    <hyperlink ref="A865" r:id="rId1459" display="VHLPX4-6W/C"/>
+    <hyperlink ref="A866" r:id="rId1460" display="VHLPX6-15/B"/>
+    <hyperlink ref="A867" r:id="rId1461" display="VHLPX6-18/B"/>
+    <hyperlink ref="A868" r:id="rId1462" display="LX6-6W"/>
+    <hyperlink ref="A869" r:id="rId1463" display="SHP3-6W/B"/>
+    <hyperlink ref="A870" r:id="rId1464" display="SHP3-15/B"/>
+    <hyperlink ref="A871" r:id="rId1465" display="SHP3-18/B"/>
+    <hyperlink ref="A872" r:id="rId1466" display="SHP3-26/B"/>
+    <hyperlink ref="A873" r:id="rId1467" display="SHPX3-11W/B"/>
+    <hyperlink ref="A874" r:id="rId1468" display="SHPX3-18/B"/>
+    <hyperlink ref="A875" r:id="rId1469" display="VHLP2-11W/B"/>
+    <hyperlink ref="A876" r:id="rId1470" display="VHLP2-38/D"/>
+    <hyperlink ref="A877" r:id="rId1471" display="VHLP2-23/D"/>
+    <hyperlink ref="A878" r:id="rId1472" display="VHLPX2-11W/B"/>
+    <hyperlink ref="A879" r:id="rId1473" display="VHLPX2-23/D"/>
+    <hyperlink ref="A880" r:id="rId1474" display="VHLP2-7W/D"/>
+    <hyperlink ref="A881" r:id="rId1475" display="VHLP2-18/D"/>
+    <hyperlink ref="A882" r:id="rId1476" display="VHLP2-42/B"/>
+    <hyperlink ref="A883" r:id="rId1477" display="VHLPX2-18/D"/>
+    <hyperlink ref="A884" r:id="rId1478" display="VHLPX2-80/B"/>
+    <hyperlink ref="A885" r:id="rId1479" display="VHLPX2-13/C"/>
+    <hyperlink ref="A886" r:id="rId1480" display="VHLPX3-38/A"/>
+    <hyperlink ref="A887" r:id="rId1481" display="VHLPX3-28"/>
+    <hyperlink ref="A888" r:id="rId1482" display="VHLP200-80/A"/>
+    <hyperlink ref="A889" r:id="rId1483" display="VHLPX200-80/A"/>
+    <hyperlink ref="A890" r:id="rId1484" display="VHLPX200-38/A"/>
+    <hyperlink ref="A891" r:id="rId1485" display="VHLP3-28/A"/>
+    <hyperlink ref="A892" r:id="rId1486" display="VHLP1-80C"/>
+    <hyperlink ref="A893" r:id="rId1487" display="VHLP2-8023/B"/>
+    <hyperlink ref="A894" r:id="rId1488" display="VHLP2-8018/A"/>
+    <hyperlink ref="A895" r:id="rId1489" display="VHLP2-80X23/B"/>
+    <hyperlink ref="A896" r:id="rId1490" display="VHLP2-X80X23/B"/>
+    <hyperlink ref="A897" r:id="rId1491" display="VHLP2-80X18/A"/>
+    <hyperlink ref="A898" r:id="rId1492" display="VHLP2-X80X18/A"/>
+    <hyperlink ref="A899" r:id="rId1493" display="USX10-7W-3GF"/>
+    <hyperlink ref="C899" r:id="rId1494" display="Variant of USX10-7W"/>
+    <hyperlink ref="A900" r:id="rId1495" display="USX12-6W-4GF"/>
+    <hyperlink ref="C900" r:id="rId1496" display="Variant of USX12-6W"/>
+    <hyperlink ref="A901" r:id="rId1497" display="USX10-4-4GR"/>
+    <hyperlink ref="C901" r:id="rId1498" display="Variant of USX10-4"/>
+    <hyperlink ref="A902" r:id="rId1499" display="USX10-11W-6GF"/>
+    <hyperlink ref="C902" r:id="rId1500" display="Variant of USX10-11W"/>
+    <hyperlink ref="A903" r:id="rId1501" display="USX12-3-6GF"/>
+    <hyperlink ref="C903" r:id="rId1502" display="Variant of USX12-3"/>
+    <hyperlink ref="A904" r:id="rId1503" display="USX10-4-6GF"/>
+    <hyperlink ref="C904" r:id="rId1504" display="Variant of USX10-4"/>
+    <hyperlink ref="A905" r:id="rId1505" display="USX12-4-4GF"/>
+    <hyperlink ref="C905" r:id="rId1506" display="Variant of USX12-4"/>
+    <hyperlink ref="A906" r:id="rId1507" display="USX12-6W-6GF"/>
+    <hyperlink ref="C906" r:id="rId1508" display="Variant of USX12-6W"/>
+    <hyperlink ref="A907" r:id="rId1509" display="USX12-4-6GF"/>
+    <hyperlink ref="C907" r:id="rId1510" display="Variant of USX12-4"/>
+    <hyperlink ref="A908" r:id="rId1511" display="USX8-6W-4GF"/>
+    <hyperlink ref="C908" r:id="rId1512" display="Variant of USX8-6W"/>
+    <hyperlink ref="A909" r:id="rId1513" display="USX8-7W-6GF"/>
+    <hyperlink ref="C909" r:id="rId1514" display="Variant of USX8-7W"/>
+    <hyperlink ref="A910" r:id="rId1515" display="USX10-7W-6GF"/>
+    <hyperlink ref="C910" r:id="rId1516" display="Variant of USX10-7W"/>
+    <hyperlink ref="A911" r:id="rId1517" display="USX8-11W-6GF"/>
+    <hyperlink ref="C911" r:id="rId1518" display="Variant of USX8-11W"/>
+    <hyperlink ref="A912" r:id="rId1519" display="USX8-6W-4GR"/>
+    <hyperlink ref="C912" r:id="rId1520" display="Variant of USX8-6W"/>
+    <hyperlink ref="A913" r:id="rId1521" display="USX12-7W-4GF"/>
+    <hyperlink ref="C913" r:id="rId1522" display="Variant of USX12-7W"/>
+    <hyperlink ref="A914" r:id="rId1523" display="USX8-6W-6GF"/>
+    <hyperlink ref="C914" r:id="rId1524" display="Variant of USX8-6W"/>
+    <hyperlink ref="A915" r:id="rId1525" display="USX8-3-4GR"/>
+    <hyperlink ref="C915" r:id="rId1526" display="Variant of USX8-3"/>
+    <hyperlink ref="A916" r:id="rId1527" display="USX8-3-6GF"/>
+    <hyperlink ref="C916" r:id="rId1528" display="Variant of USX8-3"/>
+    <hyperlink ref="A917" r:id="rId1529" display="USX8-13W-3GF"/>
+    <hyperlink ref="C917" r:id="rId1530" display="Variant of USX8-13W"/>
+    <hyperlink ref="A918" r:id="rId1531" display="USX8-4-4GF"/>
+    <hyperlink ref="C918" r:id="rId1532" display="Variant of USX8-4"/>
+    <hyperlink ref="A919" r:id="rId1533" display="USX8-4-4GR"/>
+    <hyperlink ref="C919" r:id="rId1534" display="Variant of USX8-4"/>
+    <hyperlink ref="A920" r:id="rId1535" display="USX8-11W-3GF"/>
+    <hyperlink ref="C920" r:id="rId1536" display="Variant of USX8-11W"/>
+    <hyperlink ref="A921" r:id="rId1537" display="USX8-15-2GF"/>
+    <hyperlink ref="C921" r:id="rId1538" display="Variant of USX8-15"/>
+    <hyperlink ref="A922" r:id="rId1539" display="VHLP1-80-DET/A"/>
+    <hyperlink ref="C922" r:id="rId1540" display="Variant of VHLP1-80/A"/>
+    <hyperlink ref="A923" r:id="rId1541" display="VHLP3-11W-3WH/A"/>
+    <hyperlink ref="C923" r:id="rId1542" display="Variant of VHLP3-11W/A"/>
+    <hyperlink ref="A924" r:id="rId1543" display="VHLP3-11W-6-QD/A"/>
+    <hyperlink ref="C924" r:id="rId1544" display="Variant of VHLP3-11W/A"/>
+    <hyperlink ref="A925" r:id="rId1545" display="VHLP4-11W-2WH/A"/>
+    <hyperlink ref="C925" r:id="rId1546" display="Variant of VHLP4-11W/A"/>
+    <hyperlink ref="A926" r:id="rId1547" display="VHLPX1-23-1WH/C"/>
+    <hyperlink ref="C926" r:id="rId1548" display="Variant of VHLPX1-23/C"/>
+    <hyperlink ref="A927" r:id="rId1549" display="VHLP3-7W-2WH/A"/>
+    <hyperlink ref="C927" r:id="rId1550" display="Variant of VHLP3-7W/A"/>
+    <hyperlink ref="A928" r:id="rId1551" display="VHLP4-11W-4WH/A"/>
+    <hyperlink ref="C928" r:id="rId1552" display="Variant of VHLP4-11W/A"/>
+    <hyperlink ref="A929" r:id="rId1553" display="VHLP3-32-2WH/A"/>
+    <hyperlink ref="C929" r:id="rId1554" display="Variant of VHLP3-32/A"/>
+    <hyperlink ref="A930" r:id="rId1555" display="VHLP3-7W-3WH/A"/>
+    <hyperlink ref="C930" r:id="rId1556" display="Variant of VHLP3-7W/A"/>
+    <hyperlink ref="A931" r:id="rId1557" display="VHLP4-11W-6-QD/A"/>
+    <hyperlink ref="C931" r:id="rId1558" display="Variant of VHLP4-11W/A"/>
+    <hyperlink ref="A932" r:id="rId1559" display="VHLP3-6W-6-QD/A"/>
+    <hyperlink ref="C932" r:id="rId1560" display="Variant of VHLP3-6W/A"/>
+    <hyperlink ref="A933" r:id="rId1561" display="VHLP3-6W-6WH/A"/>
+    <hyperlink ref="C933" r:id="rId1562" display="Variant of VHLP3-6W/A"/>
+    <hyperlink ref="A934" r:id="rId1563" display="VHLP4-7W-3WH/E"/>
+    <hyperlink ref="C934" r:id="rId1564" display="Variant of VHLP4-7W/E"/>
+    <hyperlink ref="A935" r:id="rId1565" display="VHLPX2-7W-4WH/D"/>
+    <hyperlink ref="C935" r:id="rId1566" display="Variant of VHLPX2-7W/D"/>
+    <hyperlink ref="A936" r:id="rId1567" display="VHLPX2-7W-3WH/D"/>
+    <hyperlink ref="C936" r:id="rId1568" display="Variant of VHLPX2-7W/D"/>
+    <hyperlink ref="A937" r:id="rId1569" display="VHLP200-38-2WH/A"/>
+    <hyperlink ref="C937" r:id="rId1570" display="Variant of VHLP200-38/A"/>
+    <hyperlink ref="A938" r:id="rId1571" display="VHLP200-80-XXX/A"/>
+    <hyperlink ref="C938" r:id="rId1572" display="Variant of VHLP200-80/A"/>
+    <hyperlink ref="A939" r:id="rId1573" display="VHLPX200-38-2WH/A"/>
+    <hyperlink ref="C939" r:id="rId1574" display="Variant of VHLPX200-38/A"/>
+    <hyperlink ref="A940" r:id="rId1575" display="HX10-7W-2GR"/>
+    <hyperlink ref="C940" r:id="rId1576" display="Variant of HX10-7W"/>
+    <hyperlink ref="A941" r:id="rId1577" display="HX8-11W-2GR"/>
+    <hyperlink ref="C941" r:id="rId1578" display="Variant of HX8-11W"/>
+    <hyperlink ref="A942" r:id="rId1579" display="VHLPX6-13-1WH/B"/>
+    <hyperlink ref="C942" r:id="rId1580" display="Variant of VHLPX6-13/B"/>
+    <hyperlink ref="A943" r:id="rId1581" display="USX6-15-2WH"/>
+    <hyperlink ref="C943" r:id="rId1582" display="Variant of USX6-15"/>
+    <hyperlink ref="A944" r:id="rId1583" display="USX6-13W-2WH"/>
+    <hyperlink ref="C944" r:id="rId1584" display="Variant of USX6-13W"/>
+    <hyperlink ref="A945" r:id="rId1585" display="USX6-11W-4WH"/>
+    <hyperlink ref="C945" r:id="rId1586" display="Variant of USX6-11W"/>
+    <hyperlink ref="A946" r:id="rId1587" display="HX6-4-4WH"/>
+    <hyperlink ref="C946" r:id="rId1588" display="Variant of HX6-4"/>
+    <hyperlink ref="A947" r:id="rId1589" display="HX6-7W-4WH"/>
+    <hyperlink ref="C947" r:id="rId1590" display="Variant of HX6-7W"/>
+    <hyperlink ref="A948" r:id="rId1591" display="LX6-7W-6WH"/>
+    <hyperlink ref="C948" r:id="rId1592" display="Variant of LX6-7W"/>
+    <hyperlink ref="A949" r:id="rId1593" display="LX6-11W-6WH"/>
+    <hyperlink ref="C949" r:id="rId1594" display="Variant of LX6-11W"/>
+    <hyperlink ref="A950" r:id="rId1595" display="LX6-6W-6WH"/>
+    <hyperlink ref="C950" r:id="rId1596" display="Variant of LX6-6W"/>
+    <hyperlink ref="A951" r:id="rId1597" display="LX6-7W-4WH"/>
+    <hyperlink ref="C951" r:id="rId1598" display="Variant of LX6-7W"/>
+    <hyperlink ref="A952" r:id="rId1599" display="USX6-7W-2WH"/>
+    <hyperlink ref="C952" r:id="rId1600" display="Variant of USX6-7W"/>
+    <hyperlink ref="A953" r:id="rId1601" display="HX6-4-6WH"/>
+    <hyperlink ref="C953" r:id="rId1602" display="Variant of HX6-4"/>
+    <hyperlink ref="A954" r:id="rId1603" display="USX6-11W-3WH"/>
+    <hyperlink ref="C954" r:id="rId1604" display="Variant of USX6-11W"/>
+    <hyperlink ref="A955" r:id="rId1605" display="USX6-13W-3WH"/>
+    <hyperlink ref="C955" r:id="rId1606" display="Variant of USX6-13W"/>
+    <hyperlink ref="A956" r:id="rId1607" display="SHPX2-15-2WH/B"/>
+    <hyperlink ref="C956" r:id="rId1608" display="Variant of SHPX2-15/B"/>
+    <hyperlink ref="A957" r:id="rId1609" display="HX6-7W-2WH"/>
+    <hyperlink ref="C957" r:id="rId1610" display="Variant of HX6-7W"/>
+    <hyperlink ref="A958" r:id="rId1611" display="HX6-7W-6WH"/>
+    <hyperlink ref="C958" r:id="rId1612" display="Variant of HX6-7W"/>
+    <hyperlink ref="A959" r:id="rId1613" display="HX6-11W-3WH"/>
+    <hyperlink ref="C959" r:id="rId1614" display="Variant of HX6-11W"/>
+    <hyperlink ref="A960" r:id="rId1615" display="HX6-11W-6WH"/>
+    <hyperlink ref="C960" r:id="rId1616" display="Variant of HX6-11W"/>
+    <hyperlink ref="A961" r:id="rId1617" display="HX6-13W-2WH"/>
+    <hyperlink ref="C961" r:id="rId1618" display="Variant of HX6-13W"/>
+    <hyperlink ref="A962" r:id="rId1619" display="USX10-7W-2GR"/>
+    <hyperlink ref="C962" r:id="rId1620" display="Variant of USX10-7W"/>
+    <hyperlink ref="A963" r:id="rId1621" display="VHLP3-23-DET/A"/>
+    <hyperlink ref="C963" r:id="rId1622" display="Variant of VHLP3-23/A"/>
+    <hyperlink ref="A964" r:id="rId1623" display="VHLP4-23-DET/C"/>
+    <hyperlink ref="C964" r:id="rId1624" display="Variant of VHLP4-23/C"/>
+    <hyperlink ref="A965" r:id="rId1625" display="VHLP4-13-DET/C"/>
+    <hyperlink ref="C965" r:id="rId1626" display="Variant of VHLP4-13/C"/>
+    <hyperlink ref="A966" r:id="rId1627" display="VHLP3-13-DET/A"/>
+    <hyperlink ref="C966" r:id="rId1628" display="Variant of VHLP3-13/A"/>
+    <hyperlink ref="A967" r:id="rId1629" display="VHLP2-18-DET/D"/>
+    <hyperlink ref="C967" r:id="rId1630" display="Variant of VHLP2-18/D"/>
+    <hyperlink ref="A968" r:id="rId1631" display="VHLP4-18-DET/C"/>
+    <hyperlink ref="C968" r:id="rId1632" display="Variant of VHLP4-18/C"/>
+    <hyperlink ref="A969" r:id="rId1633" display="SHPX1-23-1WH/B"/>
+    <hyperlink ref="C969" r:id="rId1634" display="Variant of SHPX1-23/B"/>
+    <hyperlink ref="A970" r:id="rId1635" display="SHPX1-26-1WH/B"/>
+    <hyperlink ref="C970" r:id="rId1636" display="Variant of SHPX1-26/B"/>
+    <hyperlink ref="A971" r:id="rId1637" display="SHPX1-28-1WH/B"/>
+    <hyperlink ref="C971" r:id="rId1638" display="Variant of SHPX1-28/B"/>
+    <hyperlink ref="A972" r:id="rId1639" display="SHPX1-32-1WH/B"/>
+    <hyperlink ref="C972" r:id="rId1640" display="Variant of SHPX1-32/B"/>
+    <hyperlink ref="A973" r:id="rId1641" display="SHPX1-38-1WH/B"/>
+    <hyperlink ref="C973" r:id="rId1642" display="Variant of SHPX1-38/B"/>
+    <hyperlink ref="A974" r:id="rId1643" display="SHPX2-15-1WH/B"/>
+    <hyperlink ref="C974" r:id="rId1644" display="Variant of SHPX2-15/B"/>
+    <hyperlink ref="A975" r:id="rId1645" display="SHPX2-18-1WH/B"/>
+    <hyperlink ref="C975" r:id="rId1646" display="Variant of SHPX2-18/B"/>
+    <hyperlink ref="A976" r:id="rId1647" display="SHPX2-28-1WH/B"/>
+    <hyperlink ref="C976" r:id="rId1648" display="Variant of SHPX2-28/B"/>
+    <hyperlink ref="A977" r:id="rId1649" display="SHPX2-38-1WH/B"/>
+    <hyperlink ref="C977" r:id="rId1650" display="Variant of SHPX2-38/B"/>
+    <hyperlink ref="A978" r:id="rId1651" display="SHPX3-13-3WH/B"/>
+    <hyperlink ref="C978" r:id="rId1652" display="Variant of SHPX3-13/B"/>
+    <hyperlink ref="A979" r:id="rId1653" display="SHPX3-15-1WH/B"/>
+    <hyperlink ref="C979" r:id="rId1654" display="Variant of SHPX3-15/B"/>
+    <hyperlink ref="A980" r:id="rId1655" display="SHPX3-15-3WH/B"/>
+    <hyperlink ref="C980" r:id="rId1656" display="Variant of SHPX3-15/B"/>
+    <hyperlink ref="A981" r:id="rId1657" display="SHPX3-18-1WH/B"/>
+    <hyperlink ref="C981" r:id="rId1658" display="Variant of SHPX3-18/B"/>
+    <hyperlink ref="A982" r:id="rId1659" display="SHPX3-23-3WH/B"/>
+    <hyperlink ref="C982" r:id="rId1660" display="Variant of SHPX3-23/B"/>
+    <hyperlink ref="A983" r:id="rId1661" display="SHPX3-26-1WH/B"/>
+    <hyperlink ref="C983" r:id="rId1662" display="Variant of SHPX3-26/B"/>
+    <hyperlink ref="A984" r:id="rId1663" display="SHPX3-26-3WH/B"/>
+    <hyperlink ref="C984" r:id="rId1664" display="Variant of SHPX3-26/B"/>
+    <hyperlink ref="A985" r:id="rId1665" display="33544-32"/>
+    <hyperlink ref="C985" r:id="rId1666" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A986" r:id="rId1667" display="WGB4-63"/>
+    <hyperlink ref="C986" r:id="rId1668" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A987" r:id="rId1669" display="WGB4-64"/>
+    <hyperlink ref="C987" r:id="rId1670" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A988" r:id="rId1671" display="WGB4-127A"/>
+    <hyperlink ref="C988" r:id="rId1672" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A989" r:id="rId1673" display="WGB4-77"/>
+    <hyperlink ref="C989" r:id="rId1674" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A990" r:id="rId1675" display="WGB5-43"/>
+    <hyperlink ref="C990" r:id="rId1676" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A991" r:id="rId1677" display="WGB5-64"/>
+    <hyperlink ref="C991" r:id="rId1678" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A992" r:id="rId1679" display="WGB4-240"/>
+    <hyperlink ref="C992" r:id="rId1680" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A993" r:id="rId1681" display="WGB4-37"/>
+    <hyperlink ref="C993" r:id="rId1682" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A994" r:id="rId1683" display="WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A995" r:id="rId1684" display="33544-10"/>
+    <hyperlink ref="C995" r:id="rId1685" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A996" r:id="rId1686" display="33544-43"/>
+    <hyperlink ref="C996" r:id="rId1687" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A997" r:id="rId1688" display="33544-34"/>
+    <hyperlink ref="C997" r:id="rId1689" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A998" r:id="rId1690" display="33544-44"/>
+    <hyperlink ref="C998" r:id="rId1691" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A999" r:id="rId1692" display="33544-35"/>
+    <hyperlink ref="C999" r:id="rId1693" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1000" r:id="rId1694" display="33544-13"/>
+    <hyperlink ref="C1000" r:id="rId1695" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1001" r:id="rId1696" display="33544-37"/>
+    <hyperlink ref="C1001" r:id="rId1697" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1002" r:id="rId1698" display="33544-45"/>
+    <hyperlink ref="C1002" r:id="rId1699" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1003" r:id="rId1700" display="33544-38"/>
+    <hyperlink ref="C1003" r:id="rId1701" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1004" r:id="rId1702" display="45594-152B"/>
+    <hyperlink ref="C1004" r:id="rId1703" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1005" r:id="rId1704" display="45593-137"/>
+    <hyperlink ref="C1005" r:id="rId1705" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1006" r:id="rId1706" display="45593-163"/>
+    <hyperlink ref="C1006" r:id="rId1707" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1007" r:id="rId1708" display="45594-1132A"/>
+    <hyperlink ref="C1007" r:id="rId1709" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1008" r:id="rId1710" display="45594-190A"/>
+    <hyperlink ref="C1008" r:id="rId1711" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1009" r:id="rId1712" display="45595-1127B"/>
+    <hyperlink ref="C1009" r:id="rId1713" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1010" r:id="rId1714" display="45594-143"/>
+    <hyperlink ref="C1010" r:id="rId1715" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1011" r:id="rId1716" display="45597-220"/>
+    <hyperlink ref="C1011" r:id="rId1717" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1012" r:id="rId1718" display="VHLP6-15-DET/B"/>
+    <hyperlink ref="C1012" r:id="rId1719" display="Variant of VHLP6-15/B"/>
+    <hyperlink ref="A1013" r:id="rId1720" display="VHLP2-32-DET/C"/>
+    <hyperlink ref="C1013" r:id="rId1721" display="Variant of VHLP2-32/C"/>
+    <hyperlink ref="A1014" r:id="rId1722" display="VHLP1-38-DET/B"/>
+    <hyperlink ref="C1014" r:id="rId1723" display="Variant of VHLP1-38/B"/>
+    <hyperlink ref="A1015" r:id="rId1724" display="VHLP2-26-DET/D"/>
+    <hyperlink ref="C1015" r:id="rId1725" display="Variant of VHLP2-26/D"/>
+    <hyperlink ref="A1016" r:id="rId1726" display="USX12-11W-4GR"/>
+    <hyperlink ref="C1016" r:id="rId1727" display="Variant of USX12-11W"/>
+    <hyperlink ref="A1017" r:id="rId1728" display="VHLP2-8023-DET/B"/>
+    <hyperlink ref="C1017" r:id="rId1729" display="Variant of VHLP2-8023/B"/>
+    <hyperlink ref="A1018" r:id="rId1730" display="VHLP2-8018-DET/A"/>
+    <hyperlink ref="C1018" r:id="rId1731" display="Variant of VHLP2-8018/A"/>
+    <hyperlink ref="A1019" r:id="rId1732" display="VHLP2-80X23-DET/B"/>
+    <hyperlink ref="C1019" r:id="rId1733" display="Variant of VHLP2-80X23/B"/>
+    <hyperlink ref="A1020" r:id="rId1734" display="VHLP2-X80X23-DET/B"/>
+    <hyperlink ref="C1020" r:id="rId1735" display="Variant of VHLP2-X80X23/B"/>
+    <hyperlink ref="A1021" r:id="rId1736" display="VHLP2-80X18-DET/A"/>
+    <hyperlink ref="C1021" r:id="rId1737" display="Variant of VHLP2-80X18/A"/>
+    <hyperlink ref="A1022" r:id="rId1738" display="VHLP2-X80X18-DET/A"/>
+    <hyperlink ref="C1022" r:id="rId1739" display="Variant of VHLP2-X80X18/A"/>
+    <hyperlink ref="A1023" r:id="rId1740" display="VHLP2-80X15-DET/A"/>
+    <hyperlink ref="C1023" r:id="rId1741" display="Variant of VHLP2-80X15/A"/>
+    <hyperlink ref="A1024" r:id="rId1742" display="VHLP2-X80X15-DET/A"/>
+    <hyperlink ref="C1024" r:id="rId1743" display="Variant of VHLP2-X80X15/A"/>
+    <hyperlink ref="A1025" r:id="rId1744" display="HX6-611-6WH/B"/>
+    <hyperlink ref="C1025" r:id="rId1745" display="Variant of HX6-611/B"/>
+    <hyperlink ref="A1026" r:id="rId1746" display="VHLP1-13/D"/>
+    <hyperlink ref="A1027" r:id="rId1747" display="VHLP1-15/D"/>
+    <hyperlink ref="A1028" r:id="rId1748" display="VHLP1-18/G"/>
+    <hyperlink ref="A1029" r:id="rId1749" display="VHLP1-38/C"/>
+    <hyperlink ref="A1030" r:id="rId1750" display="VHLP1-42/E"/>
+    <hyperlink ref="A1031" r:id="rId1751" display="TF-12-6W-18-USX"/>
+    <hyperlink ref="A1032" r:id="rId1752" display="TF-8-11W-17-USX"/>
+    <hyperlink ref="A1033" r:id="rId1753" display="TF-10-13W-18-USX"/>
+    <hyperlink ref="A1034" r:id="rId1754" display="TF-6-11W-17"/>
+    <hyperlink ref="A1035" r:id="rId1755" display="VHLPX1-26/D"/>
+    <hyperlink ref="A1036" r:id="rId1756" display="VHLPX1-38/C"/>
+    <hyperlink ref="A1037" r:id="rId1757" display="VHLPX1-80/B"/>
+    <hyperlink ref="A1038" r:id="rId1758" display="VHLP1-13-DET/D"/>
+    <hyperlink ref="C1038" r:id="rId1759" display="Variant of VHLP1-13/D"/>
+    <hyperlink ref="A1039" r:id="rId1760" display="VHLP1-18-DET/G"/>
+    <hyperlink ref="C1039" r:id="rId1761" display="Variant of VHLP1-18/G"/>
+    <hyperlink ref="A1040" r:id="rId1762" display="VHLP1-26-DET/D"/>
+    <hyperlink ref="C1040" r:id="rId1763" display="Variant of VHLP1-26/D"/>
+    <hyperlink ref="A1041" r:id="rId1764" display="VHLP1-32-DET/C"/>
+    <hyperlink ref="C1041" r:id="rId1765" display="Variant of VHLP1-32/C"/>
+    <hyperlink ref="A1042" r:id="rId1766" display="VHLP1-38-DET/C"/>
+    <hyperlink ref="C1042" r:id="rId1767" display="Variant of VHLP1-38/C"/>
+    <hyperlink ref="A1043" r:id="rId1768" display="TF-8-4-17-HX"/>
+    <hyperlink ref="A1044" r:id="rId1769" display="TF-8-6W-17-USX"/>
+    <hyperlink ref="A1045" r:id="rId1770" display="VTRANSXKC-11W-4"/>
+    <hyperlink ref="A1046" r:id="rId1771" display="VTRANSXKC-13W-2"/>
+    <hyperlink ref="A1047" r:id="rId1772" display="VTRANSXKC-4-6"/>
+    <hyperlink ref="A1048" r:id="rId1773" display="VTRANSXKC-6W-4"/>
+    <hyperlink ref="A1049" r:id="rId1774" display="VTRANSXKC-15-2"/>
+    <hyperlink ref="A1050" r:id="rId1775" display="VTRANSXKC-15-3"/>
+    <hyperlink ref="A1051" r:id="rId1776" display="VTRANSXKC-7W-6"/>
+    <hyperlink ref="A1052" r:id="rId1777" display="VTRANSXKC-4-4"/>
+    <hyperlink ref="A1053" r:id="rId1778" display="VTRANSXKC-11W-2"/>
+    <hyperlink ref="A1054" r:id="rId1779" display="7777821-10F"/>
+    <hyperlink ref="A1055" r:id="rId1780" display="7777821-12F"/>
+    <hyperlink ref="A1056" r:id="rId1781" display="7801215-REP"/>
+    <hyperlink ref="A1057" r:id="rId1782" display="7830551-GF"/>
+    <hyperlink ref="A1058" r:id="rId1783" display="VHLPX1-26-3WH/D"/>
+    <hyperlink ref="C1058" r:id="rId1784" display="Variant of VHLPX1-26/D"/>
+    <hyperlink ref="A1059" r:id="rId1785" display="7839959-8-USX"/>
+    <hyperlink ref="A1060" r:id="rId1786" display="7839958-8"/>
+    <hyperlink ref="A1061" r:id="rId1787" display="7839959-12"/>
+    <hyperlink ref="A1062" r:id="rId1788" display="7839959-6-HX"/>
+    <hyperlink ref="A1063" r:id="rId1789" display="7839958-10-HF"/>
+    <hyperlink ref="A1064" r:id="rId1790" display="7830551"/>
+    <hyperlink ref="A1065" r:id="rId1791" display="7801211"/>
+    <hyperlink ref="A1066" r:id="rId1792" display="7777821-8"/>
+    <hyperlink ref="A1067" r:id="rId1793" display="6600D-4"/>
+    <hyperlink ref="A1068" r:id="rId1794" display="HR300"/>
+    <hyperlink ref="A1069" r:id="rId1795" display="HR150"/>
+    <hyperlink ref="A1070" r:id="rId1796" display="SD-003-KIT1"/>
+    <hyperlink ref="A1071" r:id="rId1797" display="SD-003-KIT2"/>
+    <hyperlink ref="A1072" r:id="rId1798" display="SD-003-KIT3"/>
+    <hyperlink ref="A1073" r:id="rId1799" display="F042KMS3"/>
+    <hyperlink ref="C1073" r:id="rId1800" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1074" r:id="rId1801" display="F062BHS3"/>
+    <hyperlink ref="C1074" r:id="rId1802" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1075" r:id="rId1803" display="F062BKS1"/>
+    <hyperlink ref="C1075" r:id="rId1804" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1076" r:id="rId1805" display="F062HHS3"/>
+    <hyperlink ref="C1076" r:id="rId1806" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1077" r:id="rId1807" display="MT-CONTROLLER"/>
+    <hyperlink ref="A1078" r:id="rId1808" display="MT-DRYER"/>
+    <hyperlink ref="A1079" r:id="rId1809" display="MT-FILTERS"/>
+    <hyperlink ref="A1080" r:id="rId1810" display="31614-4"/>
+    <hyperlink ref="A1081" r:id="rId1811" display="AE01K-A0857-001"/>
+    <hyperlink ref="A1082" r:id="rId1812" display="AE01K-D0840-500"/>
+    <hyperlink ref="A1083" r:id="rId1813" display="EW180"/>
+    <hyperlink ref="C1083" r:id="rId1814" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1084" r:id="rId1815" display="EW127A"/>
+    <hyperlink ref="C1084" r:id="rId1816" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1085" r:id="rId1817" display="EW220"/>
+    <hyperlink ref="C1085" r:id="rId1818" display="Variant of STANDARD-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1086" r:id="rId1819" display="EWP90-105"/>
+    <hyperlink ref="C1086" r:id="rId1820" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1087" r:id="rId1821" display="EWP127A"/>
+    <hyperlink ref="C1087" r:id="rId1822" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1088" r:id="rId1823" display="F075HHS1"/>
+    <hyperlink ref="C1088" r:id="rId1824" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1089" r:id="rId1825" display="F062KKS5"/>
+    <hyperlink ref="C1089" r:id="rId1826" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1090" r:id="rId1827" display="F062KLS2"/>
+    <hyperlink ref="C1090" r:id="rId1828" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1091" r:id="rId1829" display="F075HHS5"/>
+    <hyperlink ref="C1091" r:id="rId1830" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1092" r:id="rId1831" display="F075KMS2"/>
+    <hyperlink ref="C1092" r:id="rId1832" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1093" r:id="rId1833" display="F075MMS1"/>
+    <hyperlink ref="C1093" r:id="rId1834" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1094" r:id="rId1835" display="F075HLS2"/>
+    <hyperlink ref="C1094" r:id="rId1836" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1095" r:id="rId1837" display="F075KMS3"/>
+    <hyperlink ref="C1095" r:id="rId1838" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1096" r:id="rId1839" display="WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A1097" r:id="rId1840" display="WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1098" r:id="rId1841" display="H090MC091C091SG"/>
+    <hyperlink ref="C1098" r:id="rId1842" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A1099" r:id="rId1843" display="H137MC102C102SG"/>
+    <hyperlink ref="C1099" r:id="rId1844" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A1100" r:id="rId1845" display="F028BKA3"/>
+    <hyperlink ref="C1100" r:id="rId1846" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1101" r:id="rId1847" display="F034KMS2"/>
+    <hyperlink ref="C1101" r:id="rId1848" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1102" r:id="rId1849" display="F028MMS5"/>
+    <hyperlink ref="C1102" r:id="rId1850" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1103" r:id="rId1851" display="F028KMS5"/>
+    <hyperlink ref="C1103" r:id="rId1852" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1104" r:id="rId1853" display="F028KMA2"/>
+    <hyperlink ref="C1104" r:id="rId1854" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1105" r:id="rId1855" display="R112MC0102MSG"/>
+    <hyperlink ref="C1105" r:id="rId1856" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1106" r:id="rId1857" display="R112MH0102KSG"/>
+    <hyperlink ref="C1106" r:id="rId1858" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1107" r:id="rId1859" display="T075MCG"/>
+    <hyperlink ref="C1107" r:id="rId1860" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A1108" r:id="rId1861" display="T112CCG"/>
+    <hyperlink ref="C1108" r:id="rId1862" display="Variant of WAVEGUIDE-TAPER-TRANSITION"/>
+    <hyperlink ref="A1109" r:id="rId1863" display="F090CLS3"/>
+    <hyperlink ref="C1109" r:id="rId1864" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1110" r:id="rId1865" display="F090CCB3"/>
+    <hyperlink ref="C1110" r:id="rId1866" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1111" r:id="rId1867" display="F090HKS3"/>
+    <hyperlink ref="C1111" r:id="rId1868" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1112" r:id="rId1869" display="F090BBS5"/>
+    <hyperlink ref="C1112" r:id="rId1870" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1113" r:id="rId1871" display="F090HHB5"/>
+    <hyperlink ref="C1113" r:id="rId1872" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1114" r:id="rId1873" display="F090CCB5"/>
+    <hyperlink ref="C1114" r:id="rId1874" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1115" r:id="rId1875" display="F090HLS2"/>
+    <hyperlink ref="C1115" r:id="rId1876" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1116" r:id="rId1877" display="F090CHB3"/>
+    <hyperlink ref="C1116" r:id="rId1878" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1117" r:id="rId1879" display="F090LLB1"/>
+    <hyperlink ref="C1117" r:id="rId1880" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1118" r:id="rId1881" display="F090CCS1"/>
+    <hyperlink ref="C1118" r:id="rId1882" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1119" r:id="rId1883" display="F090CHS3"/>
+    <hyperlink ref="C1119" r:id="rId1884" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1120" r:id="rId1885" display="F090KMB2"/>
+    <hyperlink ref="C1120" r:id="rId1886" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1121" r:id="rId1887" display="F090CCS2"/>
+    <hyperlink ref="C1121" r:id="rId1888" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1122" r:id="rId1889" display="F090KKB2"/>
+    <hyperlink ref="C1122" r:id="rId1890" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1123" r:id="rId1891" display="F090LLS3-A"/>
+    <hyperlink ref="C1123" r:id="rId1892" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1124" r:id="rId1893" display="F090HHB1"/>
+    <hyperlink ref="C1124" r:id="rId1894" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1125" r:id="rId1895" display="F090HHS5"/>
+    <hyperlink ref="C1125" r:id="rId1896" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1126" r:id="rId1897" display="F090KMS3"/>
+    <hyperlink ref="C1126" r:id="rId1898" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1127" r:id="rId1899" display="F112BBS3"/>
+    <hyperlink ref="C1127" r:id="rId1900" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1128" r:id="rId1901" display="F112BBS5"/>
+    <hyperlink ref="C1128" r:id="rId1902" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1129" r:id="rId1903" display="F112CCC2"/>
+    <hyperlink ref="C1129" r:id="rId1904" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1130" r:id="rId1905" display="F112BKC2"/>
+    <hyperlink ref="C1130" r:id="rId1906" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1131" r:id="rId1907" display="F112CCC5"/>
+    <hyperlink ref="C1131" r:id="rId1908" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1132" r:id="rId1909" display="F112BBC1"/>
+    <hyperlink ref="C1132" r:id="rId1910" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1133" r:id="rId1911" display="F112BKS1"/>
+    <hyperlink ref="C1133" r:id="rId1912" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1134" r:id="rId1913" display="F112CCS1"/>
+    <hyperlink ref="C1134" r:id="rId1914" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1135" r:id="rId1915" display="F112BKS2"/>
+    <hyperlink ref="C1135" r:id="rId1916" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1136" r:id="rId1917" display="F112BBC3"/>
+    <hyperlink ref="C1136" r:id="rId1918" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1137" r:id="rId1919" display="F112CCS3"/>
+    <hyperlink ref="C1137" r:id="rId1920" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1138" r:id="rId1921" display="F112BBC5"/>
+    <hyperlink ref="C1138" r:id="rId1922" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1139" r:id="rId1923" display="F112CKC3"/>
+    <hyperlink ref="C1139" r:id="rId1924" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1140" r:id="rId1925" display="F112CMC5"/>
+    <hyperlink ref="C1140" r:id="rId1926" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1141" r:id="rId1927" display="F112CCC1"/>
+    <hyperlink ref="C1141" r:id="rId1928" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1142" r:id="rId1929" display="F112CMS2"/>
+    <hyperlink ref="C1142" r:id="rId1930" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1143" r:id="rId1931" display="F112CHS3"/>
+    <hyperlink ref="C1143" r:id="rId1932" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1144" r:id="rId1933" display="F112CHS5"/>
+    <hyperlink ref="C1144" r:id="rId1934" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1145" r:id="rId1935" display="F112CKS5"/>
+    <hyperlink ref="C1145" r:id="rId1936" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1146" r:id="rId1937" display="F112HHS1"/>
+    <hyperlink ref="C1146" r:id="rId1938" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1147" r:id="rId1939" display="F112HKC2"/>
+    <hyperlink ref="C1147" r:id="rId1940" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1148" r:id="rId1941" display="F112HKC3"/>
+    <hyperlink ref="C1148" r:id="rId1942" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1149" r:id="rId1943" display="F112HHS2"/>
+    <hyperlink ref="C1149" r:id="rId1944" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1150" r:id="rId1945" display="F112HLS3"/>
+    <hyperlink ref="C1150" r:id="rId1946" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1151" r:id="rId1947" display="F112HHS3"/>
+    <hyperlink ref="C1151" r:id="rId1948" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1152" r:id="rId1949" display="F112HKC5"/>
+    <hyperlink ref="C1152" r:id="rId1950" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1153" r:id="rId1951" display="F112KKS3"/>
+    <hyperlink ref="C1153" r:id="rId1952" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1154" r:id="rId1953" display="F112HKS1"/>
+    <hyperlink ref="C1154" r:id="rId1954" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1155" r:id="rId1955" display="F112KLS5"/>
+    <hyperlink ref="C1155" r:id="rId1956" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1156" r:id="rId1957" display="F112HKS2"/>
+    <hyperlink ref="C1156" r:id="rId1958" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1157" r:id="rId1959" display="F112KKS5"/>
+    <hyperlink ref="C1157" r:id="rId1960" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1158" r:id="rId1961" display="F112KMC5"/>
+    <hyperlink ref="C1158" r:id="rId1962" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1159" r:id="rId1963" display="F112KMS1"/>
+    <hyperlink ref="C1159" r:id="rId1964" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1160" r:id="rId1965" display="F112HLC5"/>
+    <hyperlink ref="C1160" r:id="rId1966" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1161" r:id="rId1967" display="F112KMS3"/>
+    <hyperlink ref="C1161" r:id="rId1968" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1162" r:id="rId1969" display="F112KKC3"/>
+    <hyperlink ref="C1162" r:id="rId1970" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1163" r:id="rId1971" display="F112HMS5"/>
+    <hyperlink ref="C1163" r:id="rId1972" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1164" r:id="rId1973" display="F112KMS5"/>
+    <hyperlink ref="C1164" r:id="rId1974" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1165" r:id="rId1975" display="F112MMC2"/>
+    <hyperlink ref="C1165" r:id="rId1976" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1166" r:id="rId1977" display="F112KMC3"/>
+    <hyperlink ref="C1166" r:id="rId1978" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1167" r:id="rId1979" display="F112KLC5"/>
+    <hyperlink ref="C1167" r:id="rId1980" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1168" r:id="rId1981" display="F112KLS2"/>
+    <hyperlink ref="C1168" r:id="rId1982" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1169" r:id="rId1983" display="F112MMS2"/>
+    <hyperlink ref="C1169" r:id="rId1984" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1170" r:id="rId1985" display="F112KKS2"/>
+    <hyperlink ref="C1170" r:id="rId1986" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1171" r:id="rId1987" display="F112KLS3"/>
+    <hyperlink ref="C1171" r:id="rId1988" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1172" r:id="rId1989" display="F112LLS3"/>
+    <hyperlink ref="C1172" r:id="rId1990" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1173" r:id="rId1991" display="F137CCD3"/>
+    <hyperlink ref="C1173" r:id="rId1992" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1174" r:id="rId1993" display="F137CCB3"/>
+    <hyperlink ref="C1174" r:id="rId1994" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1175" r:id="rId1995" display="F137CCB1"/>
+    <hyperlink ref="C1175" r:id="rId1996" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1176" r:id="rId1997" display="F137CCC5"/>
+    <hyperlink ref="C1176" r:id="rId1998" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1177" r:id="rId1999" display="F137CCS1"/>
+    <hyperlink ref="C1177" r:id="rId2000" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1178" r:id="rId2001" display="F137CLB5"/>
+    <hyperlink ref="C1178" r:id="rId2002" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1179" r:id="rId2003" display="F137CLS2"/>
+    <hyperlink ref="C1179" r:id="rId2004" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1180" r:id="rId2005" display="F137CHB5"/>
+    <hyperlink ref="C1180" r:id="rId2006" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1181" r:id="rId2007" display="F137CLS3"/>
+    <hyperlink ref="C1181" r:id="rId2008" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1182" r:id="rId2009" display="F137CHD3"/>
+    <hyperlink ref="C1182" r:id="rId2010" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1183" r:id="rId2011" display="F137CHS3"/>
+    <hyperlink ref="C1183" r:id="rId2012" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1184" r:id="rId2013" display="F137HHD2"/>
+    <hyperlink ref="C1184" r:id="rId2014" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1185" r:id="rId2015" display="F137HHS2"/>
+    <hyperlink ref="C1185" r:id="rId2016" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1186" r:id="rId2017" display="F137HLS1"/>
+    <hyperlink ref="C1186" r:id="rId2018" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1187" r:id="rId2019" display="F137HHS3"/>
+    <hyperlink ref="C1187" r:id="rId2020" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1188" r:id="rId2021" display="F137HLS2"/>
+    <hyperlink ref="C1188" r:id="rId2022" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1189" r:id="rId2023" display="F137HHS5"/>
+    <hyperlink ref="C1189" r:id="rId2024" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1190" r:id="rId2025" display="F137HHB1"/>
+    <hyperlink ref="C1190" r:id="rId2026" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1191" r:id="rId2027" display="F137HLS5"/>
+    <hyperlink ref="C1191" r:id="rId2028" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1192" r:id="rId2029" display="F137LLS1"/>
+    <hyperlink ref="C1192" r:id="rId2030" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1193" r:id="rId2031" display="F137HHB3"/>
+    <hyperlink ref="C1193" r:id="rId2032" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1194" r:id="rId2033" display="F137HLB5"/>
+    <hyperlink ref="C1194" r:id="rId2034" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1195" r:id="rId2035" display="F137HLC2"/>
+    <hyperlink ref="C1195" r:id="rId2036" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1196" r:id="rId2037" display="F137HHB5"/>
+    <hyperlink ref="C1196" r:id="rId2038" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1197" r:id="rId2039" display="F137HLD5"/>
+    <hyperlink ref="C1197" r:id="rId2040" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1198" r:id="rId2041" display="F187CCA3"/>
+    <hyperlink ref="C1198" r:id="rId2042" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1199" r:id="rId2043" display="F187HHA1"/>
+    <hyperlink ref="C1199" r:id="rId2044" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1200" r:id="rId2045" display="F187CCS2"/>
+    <hyperlink ref="C1200" r:id="rId2046" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1201" r:id="rId2047" display="F187HHA3"/>
+    <hyperlink ref="C1201" r:id="rId2048" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1202" r:id="rId2049" display="F187CCS3"/>
+    <hyperlink ref="C1202" r:id="rId2050" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1203" r:id="rId2051" display="F187HHS2"/>
+    <hyperlink ref="C1203" r:id="rId2052" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1204" r:id="rId2053" display="F187HHS3"/>
+    <hyperlink ref="C1204" r:id="rId2054" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1205" r:id="rId2055" display="F187HLA1"/>
+    <hyperlink ref="C1205" r:id="rId2056" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1206" r:id="rId2057" display="F187HLA2"/>
+    <hyperlink ref="C1206" r:id="rId2058" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1207" r:id="rId2059" display="F229CCS3"/>
+    <hyperlink ref="C1207" r:id="rId2060" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1208" r:id="rId2061" display="F229HHS3"/>
+    <hyperlink ref="C1208" r:id="rId2062" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1209" r:id="rId2063" display="F137LLS3"/>
+    <hyperlink ref="C1209" r:id="rId2064" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1210" r:id="rId2065" display="F090KLS3"/>
+    <hyperlink ref="C1210" r:id="rId2066" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1211" r:id="rId2067" display="F229LLS3"/>
+    <hyperlink ref="C1211" r:id="rId2068" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1212" r:id="rId2069" display="F090CMS5"/>
+    <hyperlink ref="C1212" r:id="rId2070" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1213" r:id="rId2071" display="F034MMS3"/>
+    <hyperlink ref="C1213" r:id="rId2072" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1214" r:id="rId2073" display="F090HKB2"/>
+    <hyperlink ref="C1214" r:id="rId2074" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1215" r:id="rId2075" display="F090CLS5"/>
+    <hyperlink ref="C1215" r:id="rId2076" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1216" r:id="rId2077" display="WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A1217" r:id="rId2078" display="1127SEM"/>
+    <hyperlink ref="C1217" r:id="rId2079" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1218" r:id="rId2080" display="1132SC"/>
+    <hyperlink ref="C1218" r:id="rId2081" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1219" r:id="rId2082" display="1132SCM"/>
+    <hyperlink ref="C1219" r:id="rId2083" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1220" r:id="rId2084" display="1180SC"/>
+    <hyperlink ref="C1220" r:id="rId2085" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1221" r:id="rId2086" display="1180SCM"/>
+    <hyperlink ref="C1221" r:id="rId2087" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1222" r:id="rId2088" display="137DZ"/>
+    <hyperlink ref="C1222" r:id="rId2089" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A1223" r:id="rId2090" display="137SEM"/>
+    <hyperlink ref="C1223" r:id="rId2091" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1224" r:id="rId2092" display="143DZ"/>
+    <hyperlink ref="C1224" r:id="rId2093" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A1225" r:id="rId2094" display="163SEM"/>
+    <hyperlink ref="C1225" r:id="rId2095" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1226" r:id="rId2096" display="163SC"/>
+    <hyperlink ref="C1226" r:id="rId2097" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1227" r:id="rId2098" display="177SCM"/>
+    <hyperlink ref="C1227" r:id="rId2099" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1228" r:id="rId2100" display="177SE"/>
+    <hyperlink ref="C1228" r:id="rId2101" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1229" r:id="rId2102" display="177SC"/>
+    <hyperlink ref="C1229" r:id="rId2103" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1230" r:id="rId2104" display="190DZ"/>
+    <hyperlink ref="C1230" r:id="rId2105" display="Variant of WAVEGUIDE-SPLICES"/>
+    <hyperlink ref="A1231" r:id="rId2106" display="190SE"/>
+    <hyperlink ref="C1231" r:id="rId2107" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1232" r:id="rId2108" display="2132SCM"/>
+    <hyperlink ref="C1232" r:id="rId2109" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1233" r:id="rId2110" display="290SC"/>
+    <hyperlink ref="C1233" r:id="rId2111" display="Variant of WAVEGUIDE-CONNECTORS"/>
+    <hyperlink ref="A1234" r:id="rId2112" display="VHLP4-6W/C"/>
+    <hyperlink ref="A1235" r:id="rId2113" display="VHLPX1-23/C"/>
+    <hyperlink ref="A1236" r:id="rId2114" display="VHLP6-13/B"/>
+    <hyperlink ref="A1237" r:id="rId2115" display="VHLP6-7W/D"/>
+    <hyperlink ref="A1238" r:id="rId2116" display="VHLP4-26/C"/>
+    <hyperlink ref="A1239" r:id="rId2117" display="VHLP6-23/B"/>
+    <hyperlink ref="A1240" r:id="rId2118" display="VHLPX1-13/C"/>
+    <hyperlink ref="A1241" r:id="rId2119" display="SHPX4-7W-3WH"/>
+    <hyperlink ref="C1241" r:id="rId2120" display="Variant of SHPX4-7W"/>
+    <hyperlink ref="A1242" r:id="rId2121" display="USX12-11W-2GF"/>
+    <hyperlink ref="C1242" r:id="rId2122" display="Variant of USX12-11W"/>
+    <hyperlink ref="A1243" r:id="rId2123" display="USX10-3-4GF"/>
+    <hyperlink ref="C1243" r:id="rId2124" display="Variant of USX10-3"/>
+    <hyperlink ref="A1244" r:id="rId2125" display="USX10-11W-3GF"/>
+    <hyperlink ref="C1244" r:id="rId2126" display="Variant of USX10-11W"/>
+    <hyperlink ref="A1245" r:id="rId2127" display="USX10-7W-2GF"/>
+    <hyperlink ref="C1245" r:id="rId2128" display="Variant of USX10-7W"/>
+    <hyperlink ref="A1246" r:id="rId2129" display="USX12-3-4GF"/>
+    <hyperlink ref="C1246" r:id="rId2130" display="Variant of USX12-3"/>
+    <hyperlink ref="A1247" r:id="rId2131" display="USX10-4-4GF"/>
+    <hyperlink ref="C1247" r:id="rId2132" display="Variant of USX10-4"/>
+    <hyperlink ref="A1248" r:id="rId2133" display="VHLP4-6W-6WH/C"/>
+    <hyperlink ref="C1248" r:id="rId2134" display="Variant of VHLP4-6W/C"/>
+    <hyperlink ref="A1249" r:id="rId2135" display="VHLP6-11W-4WH/A"/>
+    <hyperlink ref="C1249" r:id="rId2136" display="Variant of VHLP6-11W/A"/>
+    <hyperlink ref="A1250" r:id="rId2137" display="VHLP6-6W-4WH/B"/>
+    <hyperlink ref="C1250" r:id="rId2138" display="Variant of VHLP6-6W/B"/>
+    <hyperlink ref="A1251" r:id="rId2139" display="VHLP6-7W-4WH/D"/>
+    <hyperlink ref="C1251" r:id="rId2140" display="Variant of VHLP6-7W/D"/>
+    <hyperlink ref="A1252" r:id="rId2141" display="VHLP6-11W-6-QD/A"/>
+    <hyperlink ref="C1252" r:id="rId2142" display="Variant of VHLP6-11W/A"/>
+    <hyperlink ref="A1253" r:id="rId2143" display="VHLP4-11W-3WH/A"/>
+    <hyperlink ref="C1253" r:id="rId2144" display="Variant of VHLP4-11W/A"/>
+    <hyperlink ref="A1254" r:id="rId2145" display="VHLP6-11W-6WH/A"/>
+    <hyperlink ref="C1254" r:id="rId2146" display="Variant of VHLP6-11W/A"/>
+    <hyperlink ref="A1255" r:id="rId2147" display="VHLPX1-23-2WH/C"/>
+    <hyperlink ref="C1255" r:id="rId2148" display="Variant of VHLPX1-23/C"/>
+    <hyperlink ref="A1256" r:id="rId2149" display="VHLP6-6W-6WH/B"/>
+    <hyperlink ref="C1256" r:id="rId2150" display="Variant of VHLP6-6W/B"/>
+    <hyperlink ref="A1257" r:id="rId2151" display="VHLPX1-23-3WH/C"/>
+    <hyperlink ref="C1257" r:id="rId2152" display="Variant of VHLPX1-23/C"/>
+    <hyperlink ref="A1258" r:id="rId2153" display="VHLPX1-15-2WH/C"/>
+    <hyperlink ref="C1258" r:id="rId2154" display="Variant of VHLPX1-15/C"/>
+    <hyperlink ref="A1259" r:id="rId2155" display="VHLPX1-28-3WH/B"/>
+    <hyperlink ref="C1259" r:id="rId2156" display="Variant of VHLPX1-28/B"/>
+    <hyperlink ref="A1260" r:id="rId2157" display="VHLPX1-26-3WH/C"/>
+    <hyperlink ref="C1260" r:id="rId2158" display="Variant of VHLPX1-26/C"/>
+    <hyperlink ref="A1261" r:id="rId2159" display="VHLPX1-32-3WH/B"/>
+    <hyperlink ref="C1261" r:id="rId2160" display="Variant of VHLPX1-32/B"/>
+    <hyperlink ref="A1262" r:id="rId2161" display="VHLPX1-18-2WH/F"/>
+    <hyperlink ref="C1262" r:id="rId2162" display="Variant of VHLPX1-18/F"/>
+    <hyperlink ref="A1263" r:id="rId2163" display="VHLP6-7W-2WH/D"/>
+    <hyperlink ref="C1263" r:id="rId2164" display="Variant of VHLP6-7W/D"/>
+    <hyperlink ref="A1264" r:id="rId2165" display="VHLPX1-80-DET/A"/>
+    <hyperlink ref="C1264" r:id="rId2166" display="Variant of VHLPX1-80/A"/>
+    <hyperlink ref="A1265" r:id="rId2167" display="VHLPX1-28-1WH/B"/>
+    <hyperlink ref="C1265" r:id="rId2168" display="Variant of VHLPX1-28/B"/>
+    <hyperlink ref="A1266" r:id="rId2169" display="VHLPX1-18-3WH/F"/>
+    <hyperlink ref="C1266" r:id="rId2170" display="Variant of VHLPX1-18/F"/>
+    <hyperlink ref="A1267" r:id="rId2171" display="VHLPX1-38-1WH/B"/>
+    <hyperlink ref="C1267" r:id="rId2172" display="Variant of VHLPX1-38/B"/>
+    <hyperlink ref="A1268" r:id="rId2173" display="VHLPX1-28-2WH/B"/>
+    <hyperlink ref="C1268" r:id="rId2174" display="Variant of VHLPX1-28/B"/>
+    <hyperlink ref="A1269" r:id="rId2175" display="VHLPX1-38-3WH/B"/>
+    <hyperlink ref="C1269" r:id="rId2176" display="Variant of VHLPX1-38/B"/>
+    <hyperlink ref="A1270" r:id="rId2177" display="VHLPX3-11W-2WH/A"/>
+    <hyperlink ref="C1270" r:id="rId2178" display="Variant of VHLPX3-11W/A"/>
+    <hyperlink ref="A1271" r:id="rId2179" display="VHLPX3-11W-4WH/A"/>
+    <hyperlink ref="C1271" r:id="rId2180" display="Variant of VHLPX3-11W/A"/>
+    <hyperlink ref="A1272" r:id="rId2181" display="VHLPX3-23-2WH/A"/>
+    <hyperlink ref="C1272" r:id="rId2182" display="Variant of VHLPX3-23/A"/>
+    <hyperlink ref="A1273" r:id="rId2183" display="VHLPX3-15-3WH/A"/>
+    <hyperlink ref="C1273" r:id="rId2184" display="Variant of VHLPX3-15/A"/>
+    <hyperlink ref="A1274" r:id="rId2185" display="VHLPX3-11W-6WH/A"/>
+    <hyperlink ref="C1274" r:id="rId2186" display="Variant of VHLPX3-11W/A"/>
+    <hyperlink ref="A1275" r:id="rId2187" display="VHLPX4-11W-6-QD/A"/>
+    <hyperlink ref="C1275" r:id="rId2188" display="Variant of VHLPX4-11W/A"/>
+    <hyperlink ref="A1276" r:id="rId2189" display="VHLPX4-15-3WH/C"/>
+    <hyperlink ref="C1276" r:id="rId2190" display="Variant of VHLPX4-15/C"/>
+    <hyperlink ref="A1277" r:id="rId2191" display="VHLPX3-7W-2WH/A"/>
+    <hyperlink ref="C1277" r:id="rId2192" display="Variant of VHLPX3-7W/A"/>
+    <hyperlink ref="A1278" r:id="rId2193" display="VHLPX4-11W-6WH/A"/>
+    <hyperlink ref="C1278" r:id="rId2194" display="Variant of VHLPX4-11W/A"/>
+    <hyperlink ref="A1279" r:id="rId2195" display="VHLPX4-26-1WH/C"/>
+    <hyperlink ref="C1279" r:id="rId2196" display="Variant of VHLPX4-26/C"/>
+    <hyperlink ref="A1280" r:id="rId2197" display="VHLPX3-26-1WH/A"/>
+    <hyperlink ref="C1280" r:id="rId2198" display="Variant of VHLPX3-26/A"/>
+    <hyperlink ref="A1281" r:id="rId2199" display="VHLPX4-7W-4WH/E"/>
+    <hyperlink ref="C1281" r:id="rId2200" display="Variant of VHLPX4-7W/E"/>
+    <hyperlink ref="A1282" r:id="rId2201" display="VHLPX3-13-2WH/A"/>
+    <hyperlink ref="C1282" r:id="rId2202" display="Variant of VHLPX3-13/A"/>
+    <hyperlink ref="A1283" r:id="rId2203" display="VHLPX3-18-2WH/A"/>
+    <hyperlink ref="C1283" r:id="rId2204" display="Variant of VHLPX3-18/A"/>
+    <hyperlink ref="A1284" r:id="rId2205" display="VHLPX4-26-2WH/C"/>
+    <hyperlink ref="C1284" r:id="rId2206" display="Variant of VHLPX4-26/C"/>
+    <hyperlink ref="A1285" r:id="rId2207" display="VHLPX6-13-2WH/B"/>
+    <hyperlink ref="C1285" r:id="rId2208" display="Variant of VHLPX6-13/B"/>
+    <hyperlink ref="A1286" r:id="rId2209" display="VHLPX4-13-1WH/C"/>
+    <hyperlink ref="C1286" r:id="rId2210" display="Variant of VHLPX4-13/C"/>
+    <hyperlink ref="A1287" r:id="rId2211" display="VHLPX4-26-3WH/C"/>
+    <hyperlink ref="C1287" r:id="rId2212" display="Variant of VHLPX4-26/C"/>
+    <hyperlink ref="A1288" r:id="rId2213" display="VHLPX3-7W-6WH/A"/>
+    <hyperlink ref="C1288" r:id="rId2214" display="Variant of VHLPX3-7W/A"/>
+    <hyperlink ref="A1289" r:id="rId2215" display="VHLPX3-18-3WH/A"/>
+    <hyperlink ref="C1289" r:id="rId2216" display="Variant of VHLPX3-18/A"/>
+    <hyperlink ref="A1290" r:id="rId2217" display="VHLPX4-18-2WH/C"/>
+    <hyperlink ref="C1290" r:id="rId2218" display="Variant of VHLPX4-18/C"/>
+    <hyperlink ref="A1291" r:id="rId2219" display="VHLPX3-26-3WH/A"/>
+    <hyperlink ref="C1291" r:id="rId2220" display="Variant of VHLPX3-26/A"/>
+    <hyperlink ref="A1292" r:id="rId2221" display="VHLPX6-13-3WH/B"/>
+    <hyperlink ref="C1292" r:id="rId2222" display="Variant of VHLPX6-13/B"/>
+    <hyperlink ref="A1293" r:id="rId2223" display="VHLPX6-11W-2WH/A"/>
+    <hyperlink ref="C1293" r:id="rId2224" display="Variant of VHLPX6-11W/A"/>
+    <hyperlink ref="A1294" r:id="rId2225" display="VHLPX4-18-3WH/C"/>
+    <hyperlink ref="C1294" r:id="rId2226" display="Variant of VHLPX4-18/C"/>
+    <hyperlink ref="A1295" r:id="rId2227" display="VHLPX6-11W-3WH/A"/>
+    <hyperlink ref="C1295" r:id="rId2228" display="Variant of VHLPX6-11W/A"/>
+    <hyperlink ref="A1296" r:id="rId2229" display="VHLPX6-15-1WH/B"/>
+    <hyperlink ref="C1296" r:id="rId2230" display="Variant of VHLPX6-15/B"/>
+    <hyperlink ref="A1297" r:id="rId2231" display="VHLPX6-11W-4WH/A"/>
+    <hyperlink ref="C1297" r:id="rId2232" display="Variant of VHLPX6-11W/A"/>
+    <hyperlink ref="A1298" r:id="rId2233" display="VHLPX3-6W-4WH/A"/>
+    <hyperlink ref="C1298" r:id="rId2234" display="Variant of VHLPX3-6W/A"/>
+    <hyperlink ref="A1299" r:id="rId2235" display="VHLPX4-23-1WH/C"/>
+    <hyperlink ref="C1299" r:id="rId2236" display="Variant of VHLPX4-23/C"/>
+    <hyperlink ref="A1300" r:id="rId2237" display="VHLPX4-15-1WH/C"/>
+    <hyperlink ref="C1300" r:id="rId2238" display="Variant of VHLPX4-15/C"/>
+    <hyperlink ref="A1301" r:id="rId2239" display="VHLPX6-15-3WH/B"/>
+    <hyperlink ref="C1301" r:id="rId2240" display="Variant of VHLPX6-15/B"/>
+    <hyperlink ref="A1302" r:id="rId2241" display="VHLPX6-11W-6-QD/A"/>
+    <hyperlink ref="C1302" r:id="rId2242" display="Variant of VHLPX6-11W/A"/>
+    <hyperlink ref="A1303" r:id="rId2243" display="VHLPX6-7W-4WH/D"/>
+    <hyperlink ref="C1303" r:id="rId2244" display="Variant of VHLPX6-7W/D"/>
+    <hyperlink ref="A1304" r:id="rId2245" display="VHLPX4-23-2WH/C"/>
+    <hyperlink ref="C1304" r:id="rId2246" display="Variant of VHLPX4-23/C"/>
+    <hyperlink ref="A1305" r:id="rId2247" display="VHLPX6-11W-6WH/A"/>
+    <hyperlink ref="C1305" r:id="rId2248" display="Variant of VHLPX6-11W/A"/>
+    <hyperlink ref="A1306" r:id="rId2249" display="VHLPX6-7W-6WH/D"/>
+    <hyperlink ref="C1306" r:id="rId2250" display="Variant of VHLPX6-7W/D"/>
+    <hyperlink ref="A1307" r:id="rId2251" display="VHLPX6-23-3WH/B"/>
+    <hyperlink ref="C1307" r:id="rId2252" display="Variant of VHLPX6-23/B"/>
+    <hyperlink ref="A1308" r:id="rId2253" display="VHLPX4-23-3WH/C"/>
+    <hyperlink ref="C1308" r:id="rId2254" display="Variant of VHLPX4-23/C"/>
+    <hyperlink ref="A1309" r:id="rId2255" display="VHLPX6-18-2WH/B"/>
+    <hyperlink ref="C1309" r:id="rId2256" display="Variant of VHLPX6-18/B"/>
+    <hyperlink ref="A1310" r:id="rId2257" display="USX6-6W-6WH"/>
+    <hyperlink ref="C1310" r:id="rId2258" display="Variant of USX6-6W"/>
+    <hyperlink ref="A1311" r:id="rId2259" display="VHLPX6-6W-6-QD/B"/>
+    <hyperlink ref="C1311" r:id="rId2260" display="Variant of VHLPX6-6W/B"/>
+    <hyperlink ref="A1312" r:id="rId2261" display="VHLPX6-6W-6WH/B"/>
+    <hyperlink ref="C1312" r:id="rId2262" display="Variant of VHLPX6-6W/B"/>
+    <hyperlink ref="A1313" r:id="rId2263" display="SHPX3-6W-4WH/B"/>
+    <hyperlink ref="C1313" r:id="rId2264" display="Variant of SHPX3-6W/B"/>
+    <hyperlink ref="A1314" r:id="rId2265" display="SHPX3-11W-6WH/B"/>
+    <hyperlink ref="C1314" r:id="rId2266" display="Variant of SHPX3-11W/B"/>
+    <hyperlink ref="A1315" r:id="rId2267" display="SHPX3-15-2WH/B"/>
+    <hyperlink ref="C1315" r:id="rId2268" display="Variant of SHPX3-15/B"/>
+    <hyperlink ref="A1316" r:id="rId2269" display="SHPX3-23-2WH/B"/>
+    <hyperlink ref="C1316" r:id="rId2270" display="Variant of SHPX3-23/B"/>
+    <hyperlink ref="A1317" r:id="rId2271" display="USX6-4-4WH"/>
+    <hyperlink ref="C1317" r:id="rId2272" display="Variant of USX6-4"/>
+    <hyperlink ref="A1318" r:id="rId2273" display="SHPX3-26-2WH/B"/>
+    <hyperlink ref="C1318" r:id="rId2274" display="Variant of SHPX3-26/B"/>
+    <hyperlink ref="A1319" r:id="rId2275" display="SHPX1-23-2WH/B"/>
+    <hyperlink ref="C1319" r:id="rId2276" display="Variant of SHPX1-23/B"/>
+    <hyperlink ref="A1320" r:id="rId2277" display="SHPX1-28-2WH/B"/>
+    <hyperlink ref="C1320" r:id="rId2278" display="Variant of SHPX1-28/B"/>
+    <hyperlink ref="A1321" r:id="rId2279" display="SHPX2-13-2WH/B"/>
+    <hyperlink ref="C1321" r:id="rId2280" display="Variant of SHPX2-13/B"/>
+    <hyperlink ref="A1322" r:id="rId2281" display="USX6-15-3WH"/>
+    <hyperlink ref="C1322" r:id="rId2282" display="Variant of USX6-15"/>
+    <hyperlink ref="A1323" r:id="rId2283" display="SHPX2-23-2WH/B"/>
+    <hyperlink ref="C1323" r:id="rId2284" display="Variant of SHPX2-23/B"/>
+    <hyperlink ref="A1324" r:id="rId2285" display="SHPX2-28-2WH/B"/>
+    <hyperlink ref="C1324" r:id="rId2286" display="Variant of SHPX2-28/B"/>
+    <hyperlink ref="A1325" r:id="rId2287" display="VHLPX2-11W-3WH/B"/>
+    <hyperlink ref="C1325" r:id="rId2288" display="Variant of VHLPX2-11W/B"/>
+    <hyperlink ref="A1326" r:id="rId2289" display="VHLP2-11W-2WH/B"/>
+    <hyperlink ref="C1326" r:id="rId2290" display="Variant of VHLP2-11W/B"/>
+    <hyperlink ref="A1327" r:id="rId2291" display="VHLPX2-26-1WH/D"/>
+    <hyperlink ref="C1327" r:id="rId2292" display="Variant of VHLPX2-26/D"/>
+    <hyperlink ref="A1328" r:id="rId2293" display="VHLPX2-28-3WH/D"/>
+    <hyperlink ref="C1328" r:id="rId2294" display="Variant of VHLPX2-28/D"/>
+    <hyperlink ref="A1329" r:id="rId2295" display="VHLP2-7W-4WH/D"/>
+    <hyperlink ref="C1329" r:id="rId2296" display="Variant of VHLP2-7W/D"/>
+    <hyperlink ref="A1330" r:id="rId2297" display="VHLPX2-15-1WH/C"/>
+    <hyperlink ref="C1330" r:id="rId2298" display="Variant of VHLPX2-15/C"/>
+    <hyperlink ref="A1331" r:id="rId2299" display="VHLPX2-32-1WH/C"/>
+    <hyperlink ref="C1331" r:id="rId2300" display="Variant of VHLPX2-32/C"/>
+    <hyperlink ref="A1332" r:id="rId2301" display="VHLPX2-11W-4WH/B"/>
+    <hyperlink ref="C1332" r:id="rId2302" display="Variant of VHLPX2-11W/B"/>
+    <hyperlink ref="A1333" r:id="rId2303" display="VHLPX2-18-3WH/D"/>
+    <hyperlink ref="C1333" r:id="rId2304" display="Variant of VHLPX2-18/D"/>
+    <hyperlink ref="A1334" r:id="rId2305" display="VHLPX2-11W-6WH/B"/>
+    <hyperlink ref="C1334" r:id="rId2306" display="Variant of VHLPX2-11W/B"/>
+    <hyperlink ref="A1335" r:id="rId2307" display="VHLPX2-15-2WH/C"/>
+    <hyperlink ref="C1335" r:id="rId2308" display="Variant of VHLPX2-15/C"/>
+    <hyperlink ref="A1336" r:id="rId2309" display="VHLPX2-15-3WH/C"/>
+    <hyperlink ref="C1336" r:id="rId2310" display="Variant of VHLPX2-15/C"/>
+    <hyperlink ref="A1337" r:id="rId2311" display="VHLP2-42-DET/B"/>
+    <hyperlink ref="C1337" r:id="rId2312" display="Variant of VHLP2-42/B"/>
+    <hyperlink ref="A1338" r:id="rId2313" display="VHLPX2-28-2WH/D"/>
+    <hyperlink ref="C1338" r:id="rId2314" display="Variant of VHLPX2-28/D"/>
+    <hyperlink ref="A1339" r:id="rId2315" display="VHLPX2-23-3WH/D"/>
+    <hyperlink ref="C1339" r:id="rId2316" display="Variant of VHLPX2-23/D"/>
+    <hyperlink ref="A1340" r:id="rId2317" display="VSTRUT-P3KIT"/>
+    <hyperlink ref="A1341" r:id="rId2318" display="7819854"/>
+    <hyperlink ref="A1342" r:id="rId2319" display="7839972"/>
+    <hyperlink ref="A1343" r:id="rId2320" display="223306-100"/>
+    <hyperlink ref="C1343" r:id="rId2321" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1344" r:id="rId2322" display="F075BBS1"/>
+    <hyperlink ref="C1344" r:id="rId2323" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1345" r:id="rId2324" display="F062HLS1"/>
+    <hyperlink ref="C1345" r:id="rId2325" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1346" r:id="rId2326" display="F062KMS3"/>
+    <hyperlink ref="C1346" r:id="rId2327" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1347" r:id="rId2328" display="F062KKS3"/>
+    <hyperlink ref="C1347" r:id="rId2329" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1348" r:id="rId2330" display="C090CNSG"/>
+    <hyperlink ref="C1348" r:id="rId2331" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1349" r:id="rId2332" display="C090KNSG"/>
+    <hyperlink ref="C1349" r:id="rId2333" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1350" r:id="rId2334" display="C090MNSG"/>
+    <hyperlink ref="C1350" r:id="rId2335" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1351" r:id="rId2336" display="C112HNSG"/>
+    <hyperlink ref="C1351" r:id="rId2337" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1352" r:id="rId2338" display="C112KNSG"/>
+    <hyperlink ref="C1352" r:id="rId2339" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1353" r:id="rId2340" display="C112LNSG"/>
+    <hyperlink ref="C1353" r:id="rId2341" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1354" r:id="rId2342" display="C137CNSG"/>
+    <hyperlink ref="C1354" r:id="rId2343" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1355" r:id="rId2344" display="C137HNSG"/>
+    <hyperlink ref="C1355" r:id="rId2345" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1356" r:id="rId2346" display="C187CNSG"/>
+    <hyperlink ref="C1356" r:id="rId2347" display="Variant of WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1357" r:id="rId2348" display="D137HLSG"/>
+    <hyperlink ref="C1357" r:id="rId2349" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A1358" r:id="rId2350" display="D090CCSG"/>
+    <hyperlink ref="C1358" r:id="rId2351" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A1359" r:id="rId2352" display="D090HLSG"/>
+    <hyperlink ref="C1359" r:id="rId2353" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A1360" r:id="rId2354" display="D112HLSG"/>
+    <hyperlink ref="C1360" r:id="rId2355" display="Variant of WAVEGUIDE-RIGID-TWIST"/>
+    <hyperlink ref="A1361" r:id="rId2356" display="E112MC102C102SG"/>
+    <hyperlink ref="C1361" r:id="rId2357" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A1362" r:id="rId2358" display="E137MH102L102SG"/>
+    <hyperlink ref="C1362" r:id="rId2359" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A1363" r:id="rId2360" display="F028KKA5"/>
+    <hyperlink ref="C1363" r:id="rId2361" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1364" r:id="rId2362" display="F028MMS1"/>
+    <hyperlink ref="C1364" r:id="rId2363" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1365" r:id="rId2364" display="F028BBS3"/>
+    <hyperlink ref="C1365" r:id="rId2365" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1366" r:id="rId2366" display="F028MMS2"/>
+    <hyperlink ref="C1366" r:id="rId2367" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1367" r:id="rId2368" display="F028KMS2"/>
+    <hyperlink ref="C1367" r:id="rId2369" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1368" r:id="rId2370" display="F028KMS3"/>
+    <hyperlink ref="C1368" r:id="rId2371" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1369" r:id="rId2372" display="H137MH102L102SG"/>
+    <hyperlink ref="C1369" r:id="rId2373" display="Variant of WAVEGUIDE-SWEPT-BEND"/>
+    <hyperlink ref="A1370" r:id="rId2374" display="R090MC0102HSG"/>
+    <hyperlink ref="C1370" r:id="rId2375" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1371" r:id="rId2376" display="F062MMS1"/>
+    <hyperlink ref="C1371" r:id="rId2377" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1372" r:id="rId2378" display="F075LHS3"/>
+    <hyperlink ref="C1372" r:id="rId2379" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1373" r:id="rId2380" display="F075MMS5"/>
+    <hyperlink ref="C1373" r:id="rId2381" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1374" r:id="rId2382" display="F075HKS5"/>
+    <hyperlink ref="C1374" r:id="rId2383" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1375" r:id="rId2384" display="F075HLS5"/>
+    <hyperlink ref="C1375" r:id="rId2385" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1376" r:id="rId2386" display="F075KLS2"/>
+    <hyperlink ref="C1376" r:id="rId2387" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1377" r:id="rId2388" display="F090BCB2"/>
+    <hyperlink ref="C1377" r:id="rId2389" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1378" r:id="rId2390" display="F075HMS2"/>
+    <hyperlink ref="C1378" r:id="rId2391" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1379" r:id="rId2392" display="F075KLS3"/>
+    <hyperlink ref="C1379" r:id="rId2393" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1380" r:id="rId2394" display="F042KKS2"/>
+    <hyperlink ref="C1380" r:id="rId2395" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1381" r:id="rId2396" display="F042BBS1"/>
+    <hyperlink ref="C1381" r:id="rId2397" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1382" r:id="rId2398" display="F042MMS2"/>
+    <hyperlink ref="C1382" r:id="rId2399" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1383" r:id="rId2400" display="F042MMS3"/>
+    <hyperlink ref="C1383" r:id="rId2401" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1384" r:id="rId2402" display="F042BBS5"/>
+    <hyperlink ref="C1384" r:id="rId2403" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1385" r:id="rId2404" display="33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1386" r:id="rId2405" display="33544-17"/>
+    <hyperlink ref="C1386" r:id="rId2406" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1387" r:id="rId2407" display="33544-18"/>
+    <hyperlink ref="C1387" r:id="rId2408" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A1388" r:id="rId2409" display="245314-SERIES"/>
+    <hyperlink ref="A1389" r:id="rId2410" display="245314-127A"/>
+    <hyperlink ref="C1389" r:id="rId2411" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A1390" r:id="rId2412" display="245314-85"/>
+    <hyperlink ref="C1390" r:id="rId2413" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A1391" r:id="rId2414" display="245314-180"/>
+    <hyperlink ref="C1391" r:id="rId2415" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A1392" r:id="rId2416" display="245314-240"/>
+    <hyperlink ref="C1392" r:id="rId2417" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A1393" r:id="rId2418" display="245314-37"/>
+    <hyperlink ref="C1393" r:id="rId2419" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A1394" r:id="rId2420" display="245311"/>
+    <hyperlink ref="C1394" r:id="rId2421" display="Variant of SAW-GUIDE"/>
+    <hyperlink ref="A1395" r:id="rId2422" display="33586-11"/>
+    <hyperlink ref="C1395" r:id="rId2423" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A1396" r:id="rId2424" display="EWBTK-1"/>
+    <hyperlink ref="C1396" r:id="rId2425" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A1397" r:id="rId2426" display="GK-SUNV-1M"/>
+    <hyperlink ref="C1397" r:id="rId2427" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1398" r:id="rId2428" display="GND-1M"/>
+    <hyperlink ref="C1398" r:id="rId2429" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1399" r:id="rId2430" display="UG12158-15B4-T"/>
+    <hyperlink ref="C1399" r:id="rId2431" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1400" r:id="rId2432" display="204989-10"/>
+    <hyperlink ref="C1400" r:id="rId2433" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1401" r:id="rId2434" display="223700-724"/>
+    <hyperlink ref="C1401" r:id="rId2435" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1402" r:id="rId2436" display="241088-2"/>
+    <hyperlink ref="C1402" r:id="rId2437" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1403" r:id="rId2438" display="241088-3"/>
+    <hyperlink ref="C1403" r:id="rId2439" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1404" r:id="rId2440" display="241545"/>
+    <hyperlink ref="C1404" r:id="rId2441" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1405" r:id="rId2442" display="241088-1"/>
+    <hyperlink ref="C1405" r:id="rId2443" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A1406" r:id="rId2444" display="TF-10-11W-18-USX"/>
+    <hyperlink ref="A1407" r:id="rId2445" display="TF-12-3-18-USX"/>
+    <hyperlink ref="A1408" r:id="rId2446" display="TF-12-4-18-HX"/>
+    <hyperlink ref="A1409" r:id="rId2447" display="TF-12-4-18-USX"/>
+    <hyperlink ref="A1410" r:id="rId2448" display="TF-6-15-17"/>
+    <hyperlink ref="A1411" r:id="rId2449" display="TF-12-6W-18-HX"/>
+    <hyperlink ref="A1412" r:id="rId2450" display="VHLPX1-18/G"/>
+    <hyperlink ref="A1413" r:id="rId2451" display="VHLPX1-23/D"/>
+    <hyperlink ref="A1414" r:id="rId2452" display="TF-8-13W-17-HX"/>
+    <hyperlink ref="A1415" r:id="rId2453" display="TF-8-7W-17-HX"/>
+    <hyperlink ref="A1416" r:id="rId2454" display="TF-10-3-18-USX"/>
+    <hyperlink ref="A1417" r:id="rId2455" display="TF-8-7W-17-USX"/>
+    <hyperlink ref="A1418" r:id="rId2456" display="TF-6-11W-17-USX"/>
+    <hyperlink ref="A1419" r:id="rId2457" display="TF-8-13W-17-USX"/>
+    <hyperlink ref="A1420" r:id="rId2458" display="TF-6-4-17-USX"/>
+    <hyperlink ref="A1421" r:id="rId2459" display="TF-10-4-18-HX"/>
+    <hyperlink ref="A1422" r:id="rId2460" display="TF-6-13W-17"/>
+    <hyperlink ref="A1423" r:id="rId2461" display="TF-10-4-18-USX"/>
+    <hyperlink ref="A1424" r:id="rId2462" display="TF-6-13W-17-USX"/>
+    <hyperlink ref="A1425" r:id="rId2463" display="TF-8-3-17-USX"/>
+    <hyperlink ref="A1426" r:id="rId2464" display="VHLP1-42-DET/E"/>
+    <hyperlink ref="C1426" r:id="rId2465" display="Variant of VHLP1-42/E"/>
+    <hyperlink ref="A1427" r:id="rId2466" display="VHLPX1-13-3WH/D"/>
+    <hyperlink ref="C1427" r:id="rId2467" display="Variant of VHLPX1-13/D"/>
+    <hyperlink ref="A1428" r:id="rId2468" display="VHLPX1-15-1WH/D"/>
+    <hyperlink ref="C1428" r:id="rId2469" display="Variant of VHLPX1-15/D"/>
+    <hyperlink ref="A1429" r:id="rId2470" display="VHLPX1-15-2WH/D"/>
+    <hyperlink ref="C1429" r:id="rId2471" display="Variant of VHLPX1-15/D"/>
+    <hyperlink ref="A1430" r:id="rId2472" display="VHLPX1-18-1WH/G"/>
+    <hyperlink ref="C1430" r:id="rId2473" display="Variant of VHLPX1-18/G"/>
+    <hyperlink ref="A1431" r:id="rId2474" display="VHLPX1-18-3WH/G"/>
+    <hyperlink ref="C1431" r:id="rId2475" display="Variant of VHLPX1-18/G"/>
+    <hyperlink ref="A1432" r:id="rId2476" display="VHLPX1-23-3WH/D"/>
+    <hyperlink ref="C1432" r:id="rId2477" display="Variant of VHLPX1-23/D"/>
+    <hyperlink ref="A1433" r:id="rId2478" display="VHLPX1-26-1WH/D"/>
+    <hyperlink ref="C1433" r:id="rId2479" display="Variant of VHLPX1-26/D"/>
+    <hyperlink ref="A1434" r:id="rId2480" display="VHLPX1-26-2WH/D"/>
+    <hyperlink ref="C1434" r:id="rId2481" display="Variant of VHLPX1-26/D"/>
+    <hyperlink ref="A1435" r:id="rId2482" display="7819854-TA"/>
+    <hyperlink ref="A1436" r:id="rId2483" display="7839958-12-HF"/>
+    <hyperlink ref="A1437" r:id="rId2484" display="VHLPX1-28-1WH/C"/>
+    <hyperlink ref="C1437" r:id="rId2485" display="Variant of VHLPX1-28/C"/>
+    <hyperlink ref="A1438" r:id="rId2486" display="VHLPX1-28-3WH/C"/>
+    <hyperlink ref="C1438" r:id="rId2487" display="Variant of VHLPX1-28/C"/>
+    <hyperlink ref="A1439" r:id="rId2488" display="VHLPX1-38-1WH/C"/>
+    <hyperlink ref="C1439" r:id="rId2489" display="Variant of VHLPX1-38/C"/>
+    <hyperlink ref="A1440" r:id="rId2490" display="VHLPX1-38-2WH/C"/>
+    <hyperlink ref="C1440" r:id="rId2491" display="Variant of VHLPX1-38/C"/>
+    <hyperlink ref="A1441" r:id="rId2492" display="VHLPX1-42-DET/E"/>
+    <hyperlink ref="C1441" r:id="rId2493" display="Variant of VHLPX1-42/E"/>
+    <hyperlink ref="A1442" r:id="rId2494" display="VHLPX1-80-DET/B"/>
+    <hyperlink ref="C1442" r:id="rId2495" display="Variant of VHLPX1-80/B"/>
+    <hyperlink ref="A1443" r:id="rId2496" display="T6MSD"/>
+    <hyperlink ref="A1444" r:id="rId2497" display="TF-10-7W-18-HX"/>
+    <hyperlink ref="A1445" r:id="rId2498" display="TF-10-7W-18-USX"/>
+    <hyperlink ref="A1446" r:id="rId2499" display="F042BKS2"/>
+    <hyperlink ref="C1446" r:id="rId2500" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1447" r:id="rId2501" display="HR300B-SNMP"/>
+    <hyperlink ref="A1448" r:id="rId2502" display="MOJAVE-KIT-SOLND"/>
+    <hyperlink ref="A1449" r:id="rId2503" display="F062BKS3"/>
+    <hyperlink ref="C1449" r:id="rId2504" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1450" r:id="rId2505" display="F062KLS3"/>
+    <hyperlink ref="C1450" r:id="rId2506" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1451" r:id="rId2507" display="F062HMS3"/>
+    <hyperlink ref="C1451" r:id="rId2508" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1452" r:id="rId2509" display="F062HHS5"/>
+    <hyperlink ref="C1452" r:id="rId2510" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1453" r:id="rId2511" display="F062MMS2"/>
+    <hyperlink ref="C1453" r:id="rId2512" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1454" r:id="rId2513" display="F062BBS3"/>
+    <hyperlink ref="C1454" r:id="rId2514" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1455" r:id="rId2515" display="F062HKS3"/>
+    <hyperlink ref="C1455" r:id="rId2516" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1456" r:id="rId2517" display="F062BMS3"/>
+    <hyperlink ref="C1456" r:id="rId2518" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1457" r:id="rId2519" display="F062KKS1"/>
+    <hyperlink ref="C1457" r:id="rId2520" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1458" r:id="rId2521" display="F062KMS2"/>
+    <hyperlink ref="C1458" r:id="rId2522" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1459" r:id="rId2523" display="243498-84"/>
+    <hyperlink ref="C1459" r:id="rId2524" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1460" r:id="rId2525" display="55000-62"/>
+    <hyperlink ref="C1460" r:id="rId2526" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1461" r:id="rId2527" display="55001-159"/>
+    <hyperlink ref="C1461" r:id="rId2528" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1462" r:id="rId2529" display="55001-229"/>
+    <hyperlink ref="C1462" r:id="rId2530" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1463" r:id="rId2531" display="55001-90"/>
+    <hyperlink ref="C1463" r:id="rId2532" display="Variant of WAVEGUIDE-PRESSURE-WINDOW"/>
+    <hyperlink ref="A1464" r:id="rId2533" display="F062BBS5"/>
+    <hyperlink ref="C1464" r:id="rId2534" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1465" r:id="rId2535" display="F062BMS5"/>
+    <hyperlink ref="C1465" r:id="rId2536" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1466" r:id="rId2537" display="F075BBS3"/>
+    <hyperlink ref="C1466" r:id="rId2538" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1467" r:id="rId2539" display="F062HLS5"/>
+    <hyperlink ref="C1467" r:id="rId2540" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1468" r:id="rId2541" display="F062HHS1"/>
+    <hyperlink ref="C1468" r:id="rId2542" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1469" r:id="rId2543" display="F075BBS5"/>
+    <hyperlink ref="C1469" r:id="rId2544" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1470" r:id="rId2545" display="EWP90-107"/>
+    <hyperlink ref="C1470" r:id="rId2546" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1471" r:id="rId2547" display="EWP43"/>
+    <hyperlink ref="C1471" r:id="rId2548" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1472" r:id="rId2549" display="EWP90-100"/>
+    <hyperlink ref="C1472" r:id="rId2550" display="Variant of PREMIUM-ELLIPTICAL-WAVEGUIDE"/>
+    <hyperlink ref="A1473" r:id="rId2551" display="WAVEGUIDE-COAX-TRANSITION"/>
+    <hyperlink ref="A1474" r:id="rId2552" display="F075HKS2"/>
+    <hyperlink ref="C1474" r:id="rId2553" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1475" r:id="rId2554" display="F075MMS2"/>
+    <hyperlink ref="C1475" r:id="rId2555" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1476" r:id="rId2556" display="F075KKS3"/>
+    <hyperlink ref="C1476" r:id="rId2557" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1477" r:id="rId2558" display="F075HLS3"/>
+    <hyperlink ref="C1477" r:id="rId2559" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1478" r:id="rId2560" display="F075MMS3"/>
+    <hyperlink ref="C1478" r:id="rId2561" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1479" r:id="rId2562" display="F062LLS3"/>
+    <hyperlink ref="C1479" r:id="rId2563" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1480" r:id="rId2564" display="R090MC0102MSG"/>
+    <hyperlink ref="C1480" r:id="rId2565" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1481" r:id="rId2566" display="R112MK0102MSG"/>
+    <hyperlink ref="C1481" r:id="rId2567" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1482" r:id="rId2568" display="R090MH0102MSG"/>
+    <hyperlink ref="C1482" r:id="rId2569" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1483" r:id="rId2570" display="R137MC0102HSG"/>
+    <hyperlink ref="C1483" r:id="rId2571" display="Variant of WAVEGUIDE-STRAIGHT-SECTION"/>
+    <hyperlink ref="A1484" r:id="rId2572" display="F028MMA2"/>
+    <hyperlink ref="C1484" r:id="rId2573" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1485" r:id="rId2574" display="F028KMA3"/>
+    <hyperlink ref="C1485" r:id="rId2575" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1486" r:id="rId2576" display="F028KKA2"/>
+    <hyperlink ref="C1486" r:id="rId2577" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1487" r:id="rId2578" display="F034KKS1"/>
+    <hyperlink ref="C1487" r:id="rId2579" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1488" r:id="rId2580" display="F042BMS5"/>
+    <hyperlink ref="C1488" r:id="rId2581" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1489" r:id="rId2582" display="F028MMA5"/>
+    <hyperlink ref="C1489" r:id="rId2583" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1490" r:id="rId2584" display="F042KMS5"/>
+    <hyperlink ref="C1490" r:id="rId2585" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1491" r:id="rId2586" display="F042MMS1"/>
+    <hyperlink ref="C1491" r:id="rId2587" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1492" r:id="rId2588" display="F075LMS3"/>
+    <hyperlink ref="C1492" r:id="rId2589" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1493" r:id="rId2590" display="F090BCS2"/>
+    <hyperlink ref="C1493" r:id="rId2591" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1494" r:id="rId2592" display="F090BCS3"/>
+    <hyperlink ref="C1494" r:id="rId2593" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1495" r:id="rId2594" display="F075KHS2"/>
+    <hyperlink ref="C1495" r:id="rId2595" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1496" r:id="rId2596" display="F075KMS1"/>
+    <hyperlink ref="C1496" r:id="rId2597" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1497" r:id="rId2598" display="F090HHB2"/>
+    <hyperlink ref="C1497" r:id="rId2599" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1498" r:id="rId2600" display="F090BBS2"/>
+    <hyperlink ref="C1498" r:id="rId2601" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
+    <hyperlink ref="A1499" r:id="rId2602" display="F090CKS3"/>
+    <hyperlink ref="C1499" r:id="rId2603" display="Variant of WAVEGUIDE-FLEX-TWIST"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId2602"/>
+    <tablePart r:id="rId2604"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>