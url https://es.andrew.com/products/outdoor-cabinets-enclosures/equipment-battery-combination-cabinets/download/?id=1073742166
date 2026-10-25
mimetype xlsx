--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -11,101 +11,506 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17" count="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152" count="325">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>85B3V-P1-A0D00-00</t>
-[...5 lines deleted...]
-    <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+    <t>CMC21</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Base 21RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC28</t>
+  </si>
+  <si>
+    <t>Base 28RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC74-36C</t>
+  </si>
+  <si>
+    <t>Base 74”, 4 Battery Shelf Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>CMC40</t>
+  </si>
+  <si>
+    <t>Base 24RU Equipment and Battery Micro Outdoor Cabinet</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
+    <t>S14B1-T3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC14S</t>
+  </si>
+  <si>
+    <t>Variant of CMC14S</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1000W Thermosiphon Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D8-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 300W HVAC w/ 300W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC21</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 1500W Thermosiphon, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 2000W HVAC, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 1500W Thermosiphon, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Passive Venting, 7RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC28</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC35</t>
+  </si>
+  <si>
+    <t>Variant of CMC35</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B3-D20-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC74-36C</t>
+  </si>
+  <si>
+    <t>CMC74-36C 3000W HVAC Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B3-T6-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C 3000W Thermosiphon Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D17-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C</t>
+  </si>
+  <si>
+    <t>Variant of CMC85-36C</t>
+  </si>
+  <si>
+    <t>CMC85-36C 4000W EVS HVAC w/ 500W Heater Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-T5-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 4200W Thermosiphon Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-T6-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 3000W Thermosiphon Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Variant of CMC40</t>
+  </si>
+  <si>
+    <t>Empty CMC40 3000W HVAC 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC40 Passive Venting 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>CMC72-32C</t>
+  </si>
+  <si>
+    <t>Base 72” Equipment and Battery Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 85” Equipment and Battery Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>74B3V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
     <t>72B3-T7-A00D00-00</t>
   </si>
   <si>
-    <t>CMC72-32C</t>
-[...2 lines deleted...]
-    <t>Empty CMC72-32C 400W/k Thermosiphon Outdoor Combo Cabinet</t>
+    <t>Variant of CMC72-32C</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32C 4000W Heat Exchanger Outdoor Equipment &amp; Battery Combo Cabinet</t>
+  </si>
+  <si>
+    <t>Base 14RU (small footprint) Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>Base 35RU Micro Outdoor Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S Passive Venting Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 2x 300W HVAC w/ 600W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S14B1-D9-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC14S 1x 500W HVAC w/ 500W Heater Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>21B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Passive Venting, 14RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B1-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 21RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 1500W Thermosiphon 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B2-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 Passive Venting 14RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3000W HVAC 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 3800W Thermosiphon 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>28B3-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC 7RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B1-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 28RU Equipment Storage, 1x Battery Shelf Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B2-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC 21RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-D5-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3000W HVAC 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 Passive Venting 14RU Equipment Storage, 3x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 1500W Thermosiphon 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>35B4-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC35 3800W Thermosiphon 7RU Equipment Storage, 4x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D20-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 3000W HVAC Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>85B3-D23-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC85-36C 5000W EVS HVAC w/ 500W Heater Equipment &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S40B2V-T2-A00D00-00</t>
+  </si>
+  <si>
+    <t>Empty CMC40 3800W Thermosiphon 24RU Equipment Storage, 2x Battery Shelves Outdoor Equipment &amp; Battery Cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -206,164 +611,1332 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J3" totalsRowShown="0">
-  <autoFilter ref="A1:J3"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J67" totalsRowShown="0">
+  <autoFilter ref="A1:J67"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d8-a00d00-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3-d20-a00d00-00" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3-t6-a00d00-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d17-a00d00-00" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-t5-a00d00-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-t6-a00d00-00" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc72-32c" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc74-36c" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc72-32c" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d1-a00d00-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items14b1-d9-a00d00-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc14s" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item21b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc21" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b1-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b2-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item28b3-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc28" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b1-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b2-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-d5-a00d00-00" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item35b4-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc35" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d20-a00d00-00" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3-d23-a00d00-00" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc85-36c" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/items40b2v-t2-a00d00-00" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/cmc40" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:J67"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="70.41796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.41796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="105.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="12.75">
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>13</v>
-      </c>
-[...6 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12.75">
+      <c r="A4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="G3" t="s">
+    </row>
+    <row r="5" spans="1:7" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12.75">
+      <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12.75">
+      <c r="A10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12.75">
+      <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12.75">
+      <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
         <v>13</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12.75">
+      <c r="A14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12.75">
+      <c r="A15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12.75">
+      <c r="A16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" t="s">
+        <v>53</v>
+      </c>
+      <c r="G20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="G25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12.75">
+      <c r="A30" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="G30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="G31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" t="s">
+        <v>86</v>
+      </c>
+      <c r="G34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>88</v>
+      </c>
+      <c r="G35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12.75">
+      <c r="A36" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="G36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
+      <c r="G37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12.75">
+      <c r="A39" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12.75">
+      <c r="A41" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" t="s">
+        <v>100</v>
+      </c>
+      <c r="G41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D42" t="s">
+        <v>103</v>
+      </c>
+      <c r="G42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="G45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="G47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" t="s">
+        <v>113</v>
+      </c>
+      <c r="G48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" t="s">
+        <v>115</v>
+      </c>
+      <c r="G49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" t="s">
+        <v>117</v>
+      </c>
+      <c r="G50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" t="s">
+        <v>121</v>
+      </c>
+      <c r="G52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>123</v>
+      </c>
+      <c r="G53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" t="s">
+        <v>125</v>
+      </c>
+      <c r="G54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" t="s">
+        <v>127</v>
+      </c>
+      <c r="G55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B56" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" t="s">
+        <v>129</v>
+      </c>
+      <c r="G56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" t="s">
+        <v>55</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D57" t="s">
+        <v>131</v>
+      </c>
+      <c r="G57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B58" t="s">
+        <v>55</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D58" t="s">
+        <v>133</v>
+      </c>
+      <c r="G58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B59" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D59" t="s">
+        <v>135</v>
+      </c>
+      <c r="G59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D60" t="s">
+        <v>137</v>
+      </c>
+      <c r="G60" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" t="s">
+        <v>55</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" t="s">
+        <v>139</v>
+      </c>
+      <c r="G61" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D62" t="s">
+        <v>141</v>
+      </c>
+      <c r="G62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D63" t="s">
+        <v>143</v>
+      </c>
+      <c r="G63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B64" t="s">
+        <v>55</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="G64" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B65" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" t="s">
+        <v>147</v>
+      </c>
+      <c r="G65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B66" t="s">
+        <v>84</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D66" t="s">
+        <v>149</v>
+      </c>
+      <c r="G66" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B67" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D67" t="s">
+        <v>151</v>
+      </c>
+      <c r="G67" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="85B3V-P1-A0D00-00"/>
-    <hyperlink ref="A3" r:id="rId2" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="A2" r:id="rId1" display="CMC21"/>
+    <hyperlink ref="A3" r:id="rId2" display="CMC28"/>
+    <hyperlink ref="A4" r:id="rId3" display="CMC74-36C"/>
+    <hyperlink ref="A5" r:id="rId4" display="CMC40"/>
+    <hyperlink ref="A6" r:id="rId5" display="S14B1-T3-A00D00-00"/>
+    <hyperlink ref="C6" r:id="rId6" display="Variant of CMC14S"/>
+    <hyperlink ref="A7" r:id="rId7" display="S14B1-D8-A00D00-00"/>
+    <hyperlink ref="C7" r:id="rId8" display="Variant of CMC14S"/>
+    <hyperlink ref="A8" r:id="rId9" display="21B1-D3-A00D00-00"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of CMC21"/>
+    <hyperlink ref="A9" r:id="rId11" display="21B1-T1-A00D00-00"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of CMC21"/>
+    <hyperlink ref="A10" r:id="rId13" display="21B2-D3-A00D00-00"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of CMC21"/>
+    <hyperlink ref="A11" r:id="rId15" display="21B2-T1-A00D00-00"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of CMC21"/>
+    <hyperlink ref="A12" r:id="rId17" display="21B2-P1-A00D00-00"/>
+    <hyperlink ref="C12" r:id="rId18" display="Variant of CMC21"/>
+    <hyperlink ref="A13" r:id="rId19" display="28B1-D3-A00D00-00"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of CMC28"/>
+    <hyperlink ref="A14" r:id="rId21" display="28B1-T1-A00D00-00"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of CMC28"/>
+    <hyperlink ref="A15" r:id="rId23" display="28B1-T2-A00D00-00"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of CMC28"/>
+    <hyperlink ref="A16" r:id="rId25" display="28B1-D5-A00D00-00"/>
+    <hyperlink ref="C16" r:id="rId26" display="Variant of CMC28"/>
+    <hyperlink ref="A17" r:id="rId27" display="28B2-D3-A00D00-00"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of CMC28"/>
+    <hyperlink ref="A18" r:id="rId29" display="28B2-D5-A00D00-00"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of CMC28"/>
+    <hyperlink ref="A19" r:id="rId31" display="28B3-P1-A00D00-00"/>
+    <hyperlink ref="C19" r:id="rId32" display="Variant of CMC28"/>
+    <hyperlink ref="A20" r:id="rId33" display="28B3-T1-A00D00-00"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of CMC28"/>
+    <hyperlink ref="A21" r:id="rId35" display="35B1-T1-A00D00-00"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of CMC35"/>
+    <hyperlink ref="A22" r:id="rId37" display="35B1-P1-A00D00-00"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of CMC35"/>
+    <hyperlink ref="A23" r:id="rId39" display="35B2-P1-A00D00-00"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of CMC35"/>
+    <hyperlink ref="A24" r:id="rId41" display="35B2-D5-A00D00-00"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of CMC35"/>
+    <hyperlink ref="A25" r:id="rId43" display="35B2-T2-A00D00-00"/>
+    <hyperlink ref="C25" r:id="rId44" display="Variant of CMC35"/>
+    <hyperlink ref="A26" r:id="rId45" display="35B2-T1-A00D00-00"/>
+    <hyperlink ref="C26" r:id="rId46" display="Variant of CMC35"/>
+    <hyperlink ref="A27" r:id="rId47" display="35B3-D3-A00D00-00"/>
+    <hyperlink ref="C27" r:id="rId48" display="Variant of CMC35"/>
+    <hyperlink ref="A28" r:id="rId49" display="35B3-T1-A00D00-00"/>
+    <hyperlink ref="C28" r:id="rId50" display="Variant of CMC35"/>
+    <hyperlink ref="A29" r:id="rId51" display="35B4-D3-A00D00-00"/>
+    <hyperlink ref="C29" r:id="rId52" display="Variant of CMC35"/>
+    <hyperlink ref="A30" r:id="rId53" display="35B4-D5-A00D00-00"/>
+    <hyperlink ref="C30" r:id="rId54" display="Variant of CMC35"/>
+    <hyperlink ref="A31" r:id="rId55" display="35B4-P1-A00D00-00"/>
+    <hyperlink ref="C31" r:id="rId56" display="Variant of CMC35"/>
+    <hyperlink ref="A32" r:id="rId57" display="74B3-D20-A00D00-00"/>
+    <hyperlink ref="C32" r:id="rId58" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A33" r:id="rId59" display="74B3-T6-A00D00-00"/>
+    <hyperlink ref="C33" r:id="rId60" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A34" r:id="rId61" display="85B3-D17-A00D00-00"/>
+    <hyperlink ref="C34" r:id="rId62" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A35" r:id="rId63" display="85B3-T5-A00D00-00"/>
+    <hyperlink ref="C35" r:id="rId64" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A36" r:id="rId65" display="85B3-T6-A00D00-00"/>
+    <hyperlink ref="C36" r:id="rId66" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A37" r:id="rId67" display="S40B2V-D5-A00D00-00"/>
+    <hyperlink ref="C37" r:id="rId68" display="Variant of CMC40"/>
+    <hyperlink ref="A38" r:id="rId69" display="S40B2V-P1-A00D00-00"/>
+    <hyperlink ref="C38" r:id="rId70" display="Variant of CMC40"/>
+    <hyperlink ref="A39" r:id="rId71" display="CMC72-32C"/>
+    <hyperlink ref="A40" r:id="rId72" display="CMC85-36C"/>
+    <hyperlink ref="A41" r:id="rId73" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="C41" r:id="rId74" display="Variant of CMC74-36C"/>
+    <hyperlink ref="A42" r:id="rId75" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="C42" r:id="rId76" display="Variant of CMC72-32C"/>
+    <hyperlink ref="A43" r:id="rId77" display="CMC14S"/>
+    <hyperlink ref="A44" r:id="rId78" display="CMC35"/>
+    <hyperlink ref="A45" r:id="rId79" display="S14B1-P1-A00D00-00"/>
+    <hyperlink ref="C45" r:id="rId80" display="Variant of CMC14S"/>
+    <hyperlink ref="A46" r:id="rId81" display="S14B1-D1-A00D00-00"/>
+    <hyperlink ref="C46" r:id="rId82" display="Variant of CMC14S"/>
+    <hyperlink ref="A47" r:id="rId83" display="S14B1-D9-A00D00-00"/>
+    <hyperlink ref="C47" r:id="rId84" display="Variant of CMC14S"/>
+    <hyperlink ref="A48" r:id="rId85" display="21B1-P1-A00D00-00"/>
+    <hyperlink ref="C48" r:id="rId86" display="Variant of CMC21"/>
+    <hyperlink ref="A49" r:id="rId87" display="28B1-P1-A00D00-00"/>
+    <hyperlink ref="C49" r:id="rId88" display="Variant of CMC28"/>
+    <hyperlink ref="A50" r:id="rId89" display="28B2-T1-A00D00-00"/>
+    <hyperlink ref="C50" r:id="rId90" display="Variant of CMC28"/>
+    <hyperlink ref="A51" r:id="rId91" display="28B2-T2-A00D00-00"/>
+    <hyperlink ref="C51" r:id="rId92" display="Variant of CMC28"/>
+    <hyperlink ref="A52" r:id="rId93" display="28B2-P1-A00D00-00"/>
+    <hyperlink ref="C52" r:id="rId94" display="Variant of CMC28"/>
+    <hyperlink ref="A53" r:id="rId95" display="28B3-D5-A00D00-00"/>
+    <hyperlink ref="C53" r:id="rId96" display="Variant of CMC28"/>
+    <hyperlink ref="A54" r:id="rId97" display="28B3-T2-A00D00-00"/>
+    <hyperlink ref="C54" r:id="rId98" display="Variant of CMC28"/>
+    <hyperlink ref="A55" r:id="rId99" display="28B3-D3-A00D00-00"/>
+    <hyperlink ref="C55" r:id="rId100" display="Variant of CMC28"/>
+    <hyperlink ref="A56" r:id="rId101" display="35B1-D3-A00D00-00"/>
+    <hyperlink ref="C56" r:id="rId102" display="Variant of CMC35"/>
+    <hyperlink ref="A57" r:id="rId103" display="35B1-T2-A00D00-00"/>
+    <hyperlink ref="C57" r:id="rId104" display="Variant of CMC35"/>
+    <hyperlink ref="A58" r:id="rId105" display="35B1-D5-A00D00-00"/>
+    <hyperlink ref="C58" r:id="rId106" display="Variant of CMC35"/>
+    <hyperlink ref="A59" r:id="rId107" display="35B2-D3-A00D00-00"/>
+    <hyperlink ref="C59" r:id="rId108" display="Variant of CMC35"/>
+    <hyperlink ref="A60" r:id="rId109" display="35B3-T2-A00D00-00"/>
+    <hyperlink ref="C60" r:id="rId110" display="Variant of CMC35"/>
+    <hyperlink ref="A61" r:id="rId111" display="35B3-D5-A00D00-00"/>
+    <hyperlink ref="C61" r:id="rId112" display="Variant of CMC35"/>
+    <hyperlink ref="A62" r:id="rId113" display="35B3-P1-A00D00-00"/>
+    <hyperlink ref="C62" r:id="rId114" display="Variant of CMC35"/>
+    <hyperlink ref="A63" r:id="rId115" display="35B4-T1-A00D00-00"/>
+    <hyperlink ref="C63" r:id="rId116" display="Variant of CMC35"/>
+    <hyperlink ref="A64" r:id="rId117" display="35B4-T2-A00D00-00"/>
+    <hyperlink ref="C64" r:id="rId118" display="Variant of CMC35"/>
+    <hyperlink ref="A65" r:id="rId119" display="85B3-D20-A00D00-00"/>
+    <hyperlink ref="C65" r:id="rId120" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A66" r:id="rId121" display="85B3-D23-A00D00-00"/>
+    <hyperlink ref="C66" r:id="rId122" display="Variant of CMC85-36C"/>
+    <hyperlink ref="A67" r:id="rId123" display="S40B2V-T2-A00D00-00"/>
+    <hyperlink ref="C67" r:id="rId124" display="Variant of CMC40"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId125"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>