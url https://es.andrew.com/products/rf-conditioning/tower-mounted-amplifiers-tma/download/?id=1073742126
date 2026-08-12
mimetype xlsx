--- v1 (2026-06-27)
+++ v2 (2026-08-12)
@@ -43,140 +43,329 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>TMAT1923B68-31-43</t>
+  </si>
+  <si>
+    <t>E14R00P03</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Twin TMA PCS/WCS with 555-894 MHz bypass,4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>TMAT192123B68-31</t>
+  </si>
+  <si>
+    <t>E14R00P33</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier,Twin Configuration  PCS/AWS 1–4 WCS, 617–894 MHz bypass 4.3-10</t>
+  </si>
+  <si>
+    <t>1-BTS:3-ANT (Triplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>TMAT1921B68-21-43</t>
+  </si>
+  <si>
+    <t>E14R00P09</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Twin Diplexed PCS/AWS 1–4,  555–894 MHz bypass, 4.3-10</t>
+  </si>
+  <si>
+    <t>1-BTS:2-ANT (Diplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>TMAQ23B78-21A</t>
+  </si>
+  <si>
+    <t>E15R07P01</t>
+  </si>
+  <si>
+    <t>Quad Tower Mounted Amplifier WCS with 700-850 Bypass AISG</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>TMAT23B78-21A</t>
+  </si>
+  <si>
+    <t>E15R07P02</t>
+  </si>
+  <si>
+    <t>Twin Tower Mounted Amplifier WCS with 700-850 Bypass AISG</t>
+  </si>
+  <si>
+    <t>E14R00P29</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>1-BTS:1-ANT (Uniplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E14R00P30</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P35</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800/2100 MHz with 1400 MHz bypass, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P41</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//800 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P43</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//800 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 2 RET connectors (1 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P15</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (1 device with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E14R00P44</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier 1800 with 1400 MHz bypass, AISG 2.0, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P16</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 800/900 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (1 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E14R00P46</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual 700 MHz with AISG 2.0, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E15R30P01</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG 2&gt; 2N with 1 RET connector (2 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E15R02P15</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual GSM SB 900 MHz with AISG</t>
+  </si>
+  <si>
+    <t>E15S02P73</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units); with improved Out of Band Tx rejection</t>
+  </si>
+  <si>
+    <t>E15S08P94</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual UMTS 2100 with AISG</t>
+  </si>
+  <si>
+    <t>E15S09P55</t>
+  </si>
+  <si>
+    <t>E15S08P96</t>
+  </si>
+  <si>
+    <t>E15S07P13</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual LTE-TDD 2.3 GHz</t>
+  </si>
+  <si>
+    <t>E15S08P97</t>
+  </si>
+  <si>
+    <t>E15Z01P43</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E16S02P56</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E16Z01P86</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>2-BTS:4-ANT (Diplex)</t>
+  </si>
+  <si>
+    <t>E16R02P28</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16S02P59</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connectors (1 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E16Z01P88</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 6 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>2-BTS:6-ANT (Triplex)</t>
+  </si>
+  <si>
+    <t>E16R02P29</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 700//850//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E16Z01P90</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 8 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
   </si>
   <si>
     <t>2-BTS:8-ANT (Quadplex)</t>
   </si>
   <si>
     <t>E16S02P74</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units each) with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>1-BTS:1-ANT (Uniplex) | Tower mounted amplifier</t>
-[...4 lines deleted...]
-  <si>
     <t>E16Z01P68</t>
   </si>
   <si>
     <t>Penta Band Tower Mounted Amplifier, 700/850/900/1800/2100, 3 devices - 2 subunits each, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>1-BTS:2-ANT (Diplex) | Tower mounted amplifier</t>
-[...1 lines deleted...]
-  <si>
     <t>E16Z01P71</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2300 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16S02P98</t>
   </si>
   <si>
     <t>Quad Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 4 BTS &amp; 4 ANT ports, AISG with 1 RET connector per TMA (2 device with 2 sub-units each) with 4.3-10 connectors</t>
   </si>
   <si>
+    <t>E14R00P53</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 8 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>E14R00P36</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800/2100 MHz with 1400 MHz bypass, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E14R00P61</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700/800 MHz, 12 dB, 4 BTS &amp; 2 ANT ports, AISG with 2 RET connector, with 4.3-10 connectors (1 device with 2 sub-units)</t>
   </si>
   <si>
     <t>2-BTS:1-ANT | Tower mounted amplifier</t>
   </si>
   <si>
     <t>E16R01P97</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Dual GSM/UMTS 900 with AISG</t>
   </si>
   <si>
     <t>E16S02P68</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (1 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E16Z01P89</t>
   </si>
   <si>
-    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 8 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
-[...1 lines deleted...]
-  <si>
     <t>E14R00P52</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 6 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
   </si>
   <si>
-    <t>2-BTS:6-ANT (Triplex)</t>
-[...10 lines deleted...]
-  <si>
     <t>TMAQ192123B68-21</t>
   </si>
   <si>
     <t>E14R00P32</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier,Quad Diplexed PCS/AWS/WCS,617–894 MHz bypass 4.3-10</t>
   </si>
   <si>
     <t>E14R00P57</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connectors (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>2-BTS:4-ANT (Diplex) | Tower mounted amplifier</t>
   </si>
   <si>
     <t>E14R00P63</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700//850 MHz, 13 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>2-BTS:2-ANT (Uniplex) | Tower mounted amplifier</t>
@@ -193,260 +382,101 @@
   <si>
     <t>Tri Band Tower Mounted Amplifier, 700//800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each)</t>
   </si>
   <si>
     <t>E14R00P76</t>
   </si>
   <si>
     <t>E14R00P77</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 700//800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 device with 2 sub-units each)</t>
   </si>
   <si>
     <t>E14R00P78</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700//850 MHz, 17 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 4 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R02P27</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Dual 700 MHz with AISG 2.0</t>
   </si>
   <si>
-    <t>TMAT1923B68-31-43</t>
-[...185 lines deleted...]
-    <t>Tri Band Tower Mounted Amplifier, 700//850//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
+    <t>E16S02P52</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (2 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E16S02P58</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, with 4.3-10 connectors, AISG with 1 RET connectors (2 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E15Z01P13</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Twin Diplexed Dual Band 850/1900 with AISG</t>
+  </si>
+  <si>
+    <t>E16S02P63</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E16R30P02</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16S02P65</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET conector, 4.3-10 connectors (2 device with 2 sub-units each)</t>
   </si>
   <si>
     <t>E16S02P69</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E16Z01P63</t>
   </si>
   <si>
+    <t>E16Z01P74</t>
+  </si>
+  <si>
+    <t>Quad Band TMA 1800/2100/2300/2600, 1 AISG, 4 devices - 2 subunits, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E16Z01P82</t>
   </si>
   <si>
     <t>Quad Band TMA 1800/2100/2300/2600 with 694-960 bypass, 1 AISG, 4 devices - 2 subunits, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R00P47</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700//850 MHz, 16 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R00P49</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R50P02</t>
   </si>
   <si>
     <t>E14R00P50</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700/800 MHz, 12 dB, 4 BTS &amp; 2 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (2 devices with 2 sub-units)</t>
@@ -490,53 +520,50 @@
   <si>
     <t>E16Z01P85</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (1 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
   </si>
   <si>
     <t>E16Z01P87</t>
   </si>
   <si>
     <t>E14R00P51</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
   </si>
   <si>
     <t>E14R00P54</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (1 device with 2 sub-units each)</t>
   </si>
   <si>
     <t>E14R00P55</t>
   </si>
   <si>
-    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (2 devices with 2 sub-units each)</t>
-[...1 lines deleted...]
-  <si>
     <t>E14R00P58</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 800/900 MHz, 700MHz Bypass, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (1 device with 2 sub-units)</t>
   </si>
   <si>
     <t>E14R00P59</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 800/900 MHz, 700MHz Bypass, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (2 device with 2 sub-units)</t>
   </si>
   <si>
     <t>E14R00P67</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 4 BTS &amp; 4 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 700-900 &amp; 1400 MHz Bypass</t>
   </si>
   <si>
     <t>4-BTS:4-ANT (Quadplex)</t>
   </si>
   <si>
     <t>E14R00P68</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 4 BTS &amp; 4 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 700-900 &amp; 1400 MHz Bypass</t>
@@ -674,77 +701,50 @@
     <t>E15R30P03</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG 2 &gt; 2 with 1 RET connector (1 device with 4 sub-units)</t>
   </si>
   <si>
     <t>E15R02P27</t>
   </si>
   <si>
     <t>E15S08P92</t>
   </si>
   <si>
     <t>E15S02P76</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET conector (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E15S09P40</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Twin PCS A-G with Variable Gain AISG</t>
   </si>
   <si>
     <t>E15S08P72</t>
-  </si>
-[...25 lines deleted...]
-    <t>Quad Band TMA 1800/2100/2300/2600, 1 AISG, 4 devices - 2 subunits, with 4.3-10 connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -863,51 +863,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J105" totalsRowShown="0">
   <autoFilter ref="A1:J105"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p90" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p74" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p68" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p71" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p98" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p61" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r01p97" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p68" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p89" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p52" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p53" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p36" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-21" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p57" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p63" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p51" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p72" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p76" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p77" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p78" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r02p27" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1923b68-31-43" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-31" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1921b68-21-43" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23b78-21a" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/itemtmat23b78-21a" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p29" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p30" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p35" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p41" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p43" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p15" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r00p44" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p16" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p46" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p01" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p15" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p73" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p94" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s09p55" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p96" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s07p13" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p97" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme15z01p43" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p56" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p86" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r02p28" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p59" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p88" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16r02p29" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p02" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p65" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p69" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p63" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p82" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p47" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p49" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p02" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p50" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p64" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p00" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p05" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p70" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p12" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p43" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p85" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p87" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p51" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p54" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p55" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p58" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p59" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p67" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p68" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat19g21b68-21" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-31" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p56" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p73" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat19g21bl26-21" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-21" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23-11a" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat21x23b68-31-43" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat23-11a" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq67labc-11a" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p02" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p05" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p06" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p42" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p07" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p11" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p08" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r50p01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p03" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p03" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p27" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p92" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p76" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme15s09p40" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p72" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p52" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p58" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15z01p13" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p63" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p74" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1923b68-31-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-31" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1921b68-21-43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23b78-21a" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/itemtmat23b78-21a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p29" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p30" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p35" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p41" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p43" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p15" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r00p44" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p16" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p46" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p01" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p15" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p73" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p94" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s09p55" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s07p13" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p97" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme15z01p43" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p56" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p86" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r02p28" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p59" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p88" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16r02p29" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p90" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p74" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p68" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p71" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p98" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p53" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p36" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p61" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r01p97" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p68" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p89" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p52" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-21" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p57" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p63" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p51" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p72" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p76" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p77" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p78" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r02p27" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p52" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p58" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15z01p13" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p63" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p02" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p65" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p69" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p63" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p74" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p82" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p47" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p49" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p02" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p50" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p64" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p05" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p70" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p12" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p43" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p85" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p87" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p51" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p54" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p55" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p58" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p59" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p67" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p68" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat19g21b68-21" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-31" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p56" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p73" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat19g21bl26-21" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-21" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23-11a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat21x23b68-31-43" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat23-11a" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq67labc-11a" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p02" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p05" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p06" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p42" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p07" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p11" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p08" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r50p01" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p03" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p03" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p27" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p92" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p76" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme15s09p40" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p72" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J105"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="173.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="44.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -925,1758 +925,1758 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
-[...43 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
+        <v>32</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J17" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+      <c r="J19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+      <c r="J20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" t="s">
         <v>56</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="J21" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="J22" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H23" t="s">
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="H24" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>65</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H25" t="s">
+        <v>32</v>
+      </c>
+      <c r="J25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="H24" t="s">
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="H26" t="s">
         <v>68</v>
-      </c>
-[...30 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="J27" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>22</v>
+      </c>
+      <c r="J28" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="J30" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="H32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="H33" t="s">
+        <v>22</v>
+      </c>
+      <c r="J33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>86</v>
       </c>
-      <c r="H32" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="H35" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="H36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="H37" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" t="s">
         <v>94</v>
       </c>
-      <c r="H36" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="H38" t="s">
         <v>95</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="H37" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
         <v>97</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="H39" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="H38" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="C40" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" t="s">
         <v>99</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="H40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
+      <c r="A41" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="H39" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
+        <v>90</v>
+      </c>
+      <c r="H41" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C40" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>102</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B43" t="s">
+        <v>104</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
         <v>105</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="H43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
         <v>107</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="J45" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J46" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" t="s">
         <v>115</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
         <v>118</v>
       </c>
       <c r="H49" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>120</v>
       </c>
       <c r="H50" t="s">
-        <v>36</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>122</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="J51" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
         <v>124</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+      <c r="J52" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
         <v>126</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>22</v>
+      </c>
+      <c r="J53" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
         <v>128</v>
       </c>
       <c r="H54" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="H55" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H56" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H57" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>22</v>
+      </c>
+      <c r="J59" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H60" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="J62" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H63" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" t="s">
         <v>145</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
         <v>148</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
         <v>150</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
         <v>152</v>
       </c>
       <c r="H67" t="s">
-        <v>114</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="H68" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H69" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H70" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H71" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H72" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>163</v>
+        <v>102</v>
       </c>
       <c r="H73" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
         <v>165</v>
       </c>
       <c r="H74" t="s">
-        <v>166</v>
+        <v>68</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" t="s">
         <v>167</v>
       </c>
-      <c r="C75" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="H75" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="H75" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="H76" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H77" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="H78" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" t="s">
         <v>177</v>
       </c>
-      <c r="B80" t="s">
+      <c r="H80" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="B81" t="s">
         <v>179</v>
       </c>
-      <c r="H80" t="s">
-[...4 lines deleted...]
-      <c r="A81" s="1" t="s">
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" t="s">
         <v>180</v>
       </c>
-      <c r="B81" t="s">
+      <c r="H81" t="s">
+        <v>22</v>
+      </c>
+      <c r="J81" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
+      <c r="A82" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="B82" t="s">
         <v>182</v>
       </c>
-      <c r="H81" t="s">
-[...4 lines deleted...]
-      <c r="A82" s="1" t="s">
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" t="s">
         <v>183</v>
       </c>
-      <c r="B82" t="s">
+      <c r="H82" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C82" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>188</v>
+        <v>72</v>
       </c>
       <c r="H83" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>108</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B85" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="H85" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
+      </c>
+      <c r="B86" t="s">
+        <v>190</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B87" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" t="s">
+        <v>194</v>
+      </c>
+      <c r="H87" t="s">
+        <v>14</v>
+      </c>
+      <c r="J87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B88" t="s">
+        <v>196</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" t="s">
         <v>197</v>
       </c>
-      <c r="C87" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="J88" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B89" t="s">
+        <v>199</v>
+      </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" t="s">
+        <v>200</v>
+      </c>
+      <c r="H89" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C89" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+      <c r="B90" t="s">
         <v>202</v>
       </c>
-      <c r="H89" t="s">
-[...4 lines deleted...]
-      <c r="A90" s="1" t="s">
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
         <v>203</v>
       </c>
-      <c r="C90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="J90" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
         <v>205</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="H91" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
+      <c r="A92" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="H91" t="s">
-[...4 lines deleted...]
-      <c r="A92" s="1" t="s">
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
         <v>207</v>
       </c>
-      <c r="C92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="J92" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
         <v>209</v>
       </c>
-      <c r="C93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
         <v>211</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
         <v>213</v>
       </c>
       <c r="H95" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>59</v>
+        <v>215</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>102</v>
+        <v>217</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>219</v>
+        <v>70</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>102</v>
+        <v>222</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J100" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>159</v>
+        <v>122</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J101" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="H102" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J102" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H103" t="s">
-        <v>20</v>
+        <v>32</v>
+      </c>
+      <c r="J103" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H104" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>229</v>
+        <v>56</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>32</v>
+      </c>
+      <c r="J105" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E16Z01P90"/>
-[...102 lines deleted...]
-    <hyperlink ref="A105" r:id="rId104" display="E16Z01P74"/>
+    <hyperlink ref="A2" r:id="rId1" display="TMAT1923B68-31-43"/>
+    <hyperlink ref="A3" r:id="rId2" display="TMAT192123B68-31"/>
+    <hyperlink ref="A4" r:id="rId3" display="TMAT1921B68-21-43"/>
+    <hyperlink ref="A5" r:id="rId4" display="TMAQ23B78-21A"/>
+    <hyperlink ref="A6" r:id="rId5" display="TMAT23B78-21A"/>
+    <hyperlink ref="A7" r:id="rId6" display="E14R00P29"/>
+    <hyperlink ref="A8" r:id="rId7" display="E14R00P30"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14R00P35"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14R00P41"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14R00P43"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14R00P15"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14R00P44"/>
+    <hyperlink ref="A14" r:id="rId13" display="E14R00P16"/>
+    <hyperlink ref="A15" r:id="rId14" display="E14R00P46"/>
+    <hyperlink ref="A16" r:id="rId15" display="E15R30P01"/>
+    <hyperlink ref="A17" r:id="rId16" display="E15R02P15"/>
+    <hyperlink ref="A18" r:id="rId17" display="E15S02P73"/>
+    <hyperlink ref="A19" r:id="rId18" display="E15S08P94"/>
+    <hyperlink ref="A20" r:id="rId19" display="E15S09P55"/>
+    <hyperlink ref="A21" r:id="rId20" display="E15S08P96"/>
+    <hyperlink ref="A22" r:id="rId21" display="E15S07P13"/>
+    <hyperlink ref="A23" r:id="rId22" display="E15S08P97"/>
+    <hyperlink ref="A24" r:id="rId23" display="E15Z01P43"/>
+    <hyperlink ref="A25" r:id="rId24" display="E16S02P56"/>
+    <hyperlink ref="A26" r:id="rId25" display="E16Z01P86"/>
+    <hyperlink ref="A27" r:id="rId26" display="E16R02P28"/>
+    <hyperlink ref="A28" r:id="rId27" display="E16S02P59"/>
+    <hyperlink ref="A29" r:id="rId28" display="E16Z01P88"/>
+    <hyperlink ref="A30" r:id="rId29" display="E16R02P29"/>
+    <hyperlink ref="A31" r:id="rId30" display="E16Z01P90"/>
+    <hyperlink ref="A32" r:id="rId31" display="E16S02P74"/>
+    <hyperlink ref="A33" r:id="rId32" display="E16Z01P68"/>
+    <hyperlink ref="A34" r:id="rId33" display="E16Z01P71"/>
+    <hyperlink ref="A35" r:id="rId34" display="E16S02P98"/>
+    <hyperlink ref="A36" r:id="rId35" display="E14R00P53"/>
+    <hyperlink ref="A37" r:id="rId36" display="E14R00P36"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14R00P61"/>
+    <hyperlink ref="A39" r:id="rId38" display="E16R01P97"/>
+    <hyperlink ref="A40" r:id="rId39" display="E16S02P68"/>
+    <hyperlink ref="A41" r:id="rId40" display="E16Z01P89"/>
+    <hyperlink ref="A42" r:id="rId41" display="E14R00P52"/>
+    <hyperlink ref="A43" r:id="rId42" display="TMAQ192123B68-21"/>
+    <hyperlink ref="A44" r:id="rId43" display="E14R00P57"/>
+    <hyperlink ref="A45" r:id="rId44" display="E14R00P63"/>
+    <hyperlink ref="A46" r:id="rId45" display="E16S02P51"/>
+    <hyperlink ref="A47" r:id="rId46" display="E14R00P72"/>
+    <hyperlink ref="A48" r:id="rId47" display="E14R00P76"/>
+    <hyperlink ref="A49" r:id="rId48" display="E14R00P77"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14R00P78"/>
+    <hyperlink ref="A51" r:id="rId50" display="E14R02P27"/>
+    <hyperlink ref="A52" r:id="rId51" display="E16S02P52"/>
+    <hyperlink ref="A53" r:id="rId52" display="E16S02P58"/>
+    <hyperlink ref="A54" r:id="rId53" display="E15Z01P13"/>
+    <hyperlink ref="A55" r:id="rId54" display="E16S02P63"/>
+    <hyperlink ref="A56" r:id="rId55" display="E16R30P02"/>
+    <hyperlink ref="A57" r:id="rId56" display="E16S02P65"/>
+    <hyperlink ref="A58" r:id="rId57" display="E16S02P69"/>
+    <hyperlink ref="A59" r:id="rId58" display="E16Z01P63"/>
+    <hyperlink ref="A60" r:id="rId59" display="E16Z01P74"/>
+    <hyperlink ref="A61" r:id="rId60" display="E16Z01P82"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14R00P47"/>
+    <hyperlink ref="A63" r:id="rId62" display="E14R00P49"/>
+    <hyperlink ref="A64" r:id="rId63" display="E14R50P02"/>
+    <hyperlink ref="A65" r:id="rId64" display="E14R00P50"/>
+    <hyperlink ref="A66" r:id="rId65" display="E16S02P64"/>
+    <hyperlink ref="A67" r:id="rId66" display="E16R30P00"/>
+    <hyperlink ref="A68" r:id="rId67" display="E16R30P05"/>
+    <hyperlink ref="A69" r:id="rId68" display="E16S02P70"/>
+    <hyperlink ref="A70" r:id="rId69" display="E14R50P12"/>
+    <hyperlink ref="A71" r:id="rId70" display="E16Z01P43"/>
+    <hyperlink ref="A72" r:id="rId71" display="E16Z01P85"/>
+    <hyperlink ref="A73" r:id="rId72" display="E16Z01P87"/>
+    <hyperlink ref="A74" r:id="rId73" display="E14R00P51"/>
+    <hyperlink ref="A75" r:id="rId74" display="E14R00P54"/>
+    <hyperlink ref="A76" r:id="rId75" display="E14R00P55"/>
+    <hyperlink ref="A77" r:id="rId76" display="E14R00P58"/>
+    <hyperlink ref="A78" r:id="rId77" display="E14R00P59"/>
+    <hyperlink ref="A79" r:id="rId78" display="E14R00P67"/>
+    <hyperlink ref="A80" r:id="rId79" display="E14R00P68"/>
+    <hyperlink ref="A81" r:id="rId80" display="TMAT19G21B68-21"/>
+    <hyperlink ref="A82" r:id="rId81" display="TMAQ192123B68-31"/>
+    <hyperlink ref="A83" r:id="rId82" display="E14R00P56"/>
+    <hyperlink ref="A84" r:id="rId83" display="E14R00P73"/>
+    <hyperlink ref="A85" r:id="rId84" display="TMAT19G21BL26-21"/>
+    <hyperlink ref="A86" r:id="rId85" display="TMAT192123B68-21"/>
+    <hyperlink ref="A87" r:id="rId86" display="TMAQ23-11A"/>
+    <hyperlink ref="A88" r:id="rId87" display="TMAT21X23B68-31-43"/>
+    <hyperlink ref="A89" r:id="rId88" display="TMAT23-11A"/>
+    <hyperlink ref="A90" r:id="rId89" display="TMAQ67LABC-11A"/>
+    <hyperlink ref="A91" r:id="rId90" display="E14R00P02"/>
+    <hyperlink ref="A92" r:id="rId91" display="E14R00P05"/>
+    <hyperlink ref="A93" r:id="rId92" display="E14R00P06"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14R00P42"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14R00P07"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14R50P11"/>
+    <hyperlink ref="A97" r:id="rId96" display="E14R00P08"/>
+    <hyperlink ref="A98" r:id="rId97" display="E14R50P01"/>
+    <hyperlink ref="A99" r:id="rId98" display="E14R50P03"/>
+    <hyperlink ref="A100" r:id="rId99" display="E15R30P03"/>
+    <hyperlink ref="A101" r:id="rId100" display="E15R02P27"/>
+    <hyperlink ref="A102" r:id="rId101" display="E15S08P92"/>
+    <hyperlink ref="A103" r:id="rId102" display="E15S02P76"/>
+    <hyperlink ref="A104" r:id="rId103" display="E15S09P40"/>
+    <hyperlink ref="A105" r:id="rId104" display="E15S08P72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId105"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 