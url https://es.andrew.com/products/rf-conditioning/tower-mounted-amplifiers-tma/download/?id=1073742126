--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -43,387 +43,492 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E14R00P30</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>1-BTS:1-ANT (Uniplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E14R00P41</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//800 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P44</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier 1800 with 1400 MHz bypass, AISG 2.0, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E15S07P13</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual LTE-TDD 2.3 GHz</t>
+  </si>
+  <si>
+    <t>E15S08P97</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual UMTS 2100 with AISG</t>
+  </si>
+  <si>
+    <t>E15Z01P43</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E16S02P56</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E16Z01P86</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>2-BTS:4-ANT (Diplex)</t>
+  </si>
+  <si>
+    <t>E16R02P28</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16S02P59</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connectors (1 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>1-BTS:2-ANT (Diplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E16Z01P88</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 6 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>2-BTS:6-ANT (Triplex)</t>
+  </si>
+  <si>
+    <t>E16R02P29</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 700//850//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16Z01P90</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 8 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>2-BTS:8-ANT (Quadplex)</t>
+  </si>
+  <si>
+    <t>E16S02P74</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units each) with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16Z01P68</t>
+  </si>
+  <si>
+    <t>Penta Band Tower Mounted Amplifier, 700/850/900/1800/2100, 3 devices - 2 subunits each, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16Z01P71</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2300 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16S02P98</t>
+  </si>
+  <si>
+    <t>Quad Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 4 BTS &amp; 4 ANT ports, AISG with 1 RET connector per TMA (2 device with 2 sub-units each) with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P61</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700/800 MHz, 12 dB, 4 BTS &amp; 2 ANT ports, AISG with 2 RET connector, with 4.3-10 connectors (1 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>2-BTS:1-ANT | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E16R01P97</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual GSM/UMTS 900 with AISG</t>
+  </si>
+  <si>
+    <t>E16S02P68</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (1 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E16Z01P89</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 8 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>E14R00P52</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 6 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each), with 4.3-10 connectors, 698-960 MHz Bypass</t>
+  </si>
+  <si>
+    <t>E14R00P53</t>
+  </si>
+  <si>
+    <t>E14R00P36</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800/2100 MHz with 1400 MHz bypass, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>TMAQ192123B68-21</t>
+  </si>
+  <si>
+    <t>E14R00P32</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier,Quad Diplexed PCS/AWS/WCS,617–894 MHz bypass 4.3-10</t>
+  </si>
+  <si>
+    <t>E14R00P57</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connectors (2 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>2-BTS:4-ANT (Diplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E14R00P63</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//850 MHz, 13 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>2-BTS:2-ANT (Uniplex) | Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>E16S02P51</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 2 RET connectors</t>
+  </si>
+  <si>
+    <t>E14R00P72</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 700//800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 device with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E14R00P76</t>
+  </si>
+  <si>
+    <t>E14R00P77</t>
+  </si>
+  <si>
+    <t>Tri Band Tower Mounted Amplifier, 700//800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 device with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E14R00P78</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//850 MHz, 17 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 4 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R02P27</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual 700 MHz with AISG 2.0</t>
+  </si>
+  <si>
+    <t>TMAT1921B68-21-43</t>
+  </si>
+  <si>
+    <t>E14R00P09</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Twin Diplexed PCS/AWS 1–4,  555–894 MHz bypass, 4.3-10</t>
+  </si>
+  <si>
+    <t>TMAQ23B78-21A</t>
+  </si>
+  <si>
+    <t>E15R07P01</t>
+  </si>
+  <si>
+    <t>Quad Tower Mounted Amplifier WCS with 700-850 Bypass AISG</t>
+  </si>
+  <si>
+    <t>Tower mounted amplifier</t>
+  </si>
+  <si>
+    <t>TMAT23B78-21A</t>
+  </si>
+  <si>
+    <t>E15R07P02</t>
+  </si>
+  <si>
+    <t>Twin Tower Mounted Amplifier WCS with 700-850 Bypass AISG</t>
+  </si>
+  <si>
+    <t>E14R00P35</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 1800/2100 MHz with 1400 MHz bypass, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (1 devices with 2 sub-units each), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P43</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//800 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 2 RET connectors (1 device with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P15</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (1 device with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E14R00P16</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 800/900 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (1 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E14R00P46</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual 700 MHz with AISG 2.0, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E15R30P01</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG 2&gt; 2N with 1 RET connector (2 device with 2 sub-units)</t>
+  </si>
+  <si>
+    <t>E15R02P15</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual GSM SB 900 MHz with AISG</t>
+  </si>
+  <si>
     <t>TMAT1923B68-31-43</t>
   </si>
   <si>
     <t>E14R00P03</t>
   </si>
   <si>
-    <t>Variant</t>
-[...5 lines deleted...]
-    <t>Tower mounted amplifier</t>
+    <t>Twin TMA PCS/WCS with 555-894 MHz bypass,4.3-10 connectors..</t>
   </si>
   <si>
     <t>TMAT192123B68-31</t>
   </si>
   <si>
     <t>E14R00P33</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier,Twin Configuration  PCS/AWS 1–4 WCS, 617–894 MHz bypass 4.3-10</t>
   </si>
   <si>
     <t>1-BTS:3-ANT (Triplex) | Tower mounted amplifier</t>
   </si>
   <si>
-    <t>TMAT1921B68-21-43</t>
-[...31 lines deleted...]
-  <si>
     <t>E14R00P29</t>
   </si>
   <si>
     <t>Tri Band Tower Mounted Amplifier, 1800/2100/2600 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (3 devices with 2 sub-units each), with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>1-BTS:1-ANT (Uniplex) | Tower mounted amplifier</t>
-[...61 lines deleted...]
-  <si>
     <t>E15S02P73</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2600 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units); with improved Out of Band Tx rejection</t>
   </si>
   <si>
     <t>E15S08P94</t>
   </si>
   <si>
-    <t>Tower Mounted Amplifier, Dual UMTS 2100 with AISG</t>
-[...1 lines deleted...]
-  <si>
     <t>E15S09P55</t>
   </si>
   <si>
     <t>E15S08P96</t>
   </si>
   <si>
-    <t>E15S07P13</t>
-[...188 lines deleted...]
-    <t>Tower Mounted Amplifier, Dual 700 MHz with AISG 2.0</t>
+    <t>TMAT192123B68-21</t>
+  </si>
+  <si>
+    <t>E14R00P31</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier,Twin Diplexed PCS/AWS/WCS,617–894 MHz bypass 4.3-10</t>
+  </si>
+  <si>
+    <t>TMAQ23-11A</t>
+  </si>
+  <si>
+    <t>E15R07P03</t>
+  </si>
+  <si>
+    <t>Quad Tower Mounted Amplifier WCS</t>
+  </si>
+  <si>
+    <t>TMAT21X23B68-31-43</t>
+  </si>
+  <si>
+    <t>E14R00P04</t>
+  </si>
+  <si>
+    <t>Twin TMA AWS/WCS with 555-894 Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>TMAT23-11A</t>
+  </si>
+  <si>
+    <t>E15R07P04</t>
+  </si>
+  <si>
+    <t>Twin Tower Mounted Amplifier WCS</t>
+  </si>
+  <si>
+    <t>TMAQ67LABC-11A</t>
+  </si>
+  <si>
+    <t>E14R00P38</t>
+  </si>
+  <si>
+    <t>Quad-pack Tower Mounted Amplifier 600/700 MHz,4.3-10</t>
+  </si>
+  <si>
+    <t>E14R00P02</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual DCS 1800 with AISG 2.0, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P05</t>
+  </si>
+  <si>
+    <t>Twin Tower Mounted Amplifier, Dual 2.6 GHz with AISG, with 4.3-10 connectors, rejection in 2700-3100MHz</t>
+  </si>
+  <si>
+    <t>E14R00P06</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual 2600 MHz with AISG, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P42</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 700//800 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET connector (2 devices with 2 sub-units), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R00P07</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Dual UMTS 2100 with AISG, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14R50P03</t>
+  </si>
+  <si>
+    <t>E15R30P03</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 800//900 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, AISG 2 &gt; 2 with 1 RET connector (1 device with 4 sub-units)</t>
+  </si>
+  <si>
+    <t>E15R02P27</t>
+  </si>
+  <si>
+    <t>E15S08P92</t>
+  </si>
+  <si>
+    <t>E15S02P76</t>
+  </si>
+  <si>
+    <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 2 ANT ports, AISG with 1 RET conector (2 devices with 2 sub-units each)</t>
+  </si>
+  <si>
+    <t>E15S09P40</t>
+  </si>
+  <si>
+    <t>Tower Mounted Amplifier, Twin PCS A-G with Variable Gain AISG</t>
+  </si>
+  <si>
+    <t>E15S08P72</t>
   </si>
   <si>
     <t>E16S02P52</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 2 ANT ports, with 4.3-10 connectors, AISG with 1 RET connector (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E16S02P58</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 1800//2100 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, with 4.3-10 connectors, AISG with 1 RET connectors (2 devices with 2 sub-units each)</t>
   </si>
   <si>
     <t>E15Z01P13</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Twin Diplexed Dual Band 850/1900 with AISG</t>
   </si>
   <si>
     <t>E16S02P63</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 2100//2600, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector, with 4.3-10 connectors (2 devices with 2 sub-units each)</t>
   </si>
@@ -580,171 +685,66 @@
   <si>
     <t>TMAQ192123B68-31</t>
   </si>
   <si>
     <t>E14R00P34</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier,Quad Configuration  PCS/AWS 1–4 WCS, 617–894 MHz bypass 4.3-10</t>
   </si>
   <si>
     <t>E14R00P56</t>
   </si>
   <si>
     <t>E14R00P73</t>
   </si>
   <si>
     <t>TMAT19G21BL26-21</t>
   </si>
   <si>
     <t>E14R00P79</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Twin Triplexed PCS(B25), AWS 1–4 and B41 (bypass), with 617–894 MHz bypass, 4.3-10</t>
   </si>
   <si>
-    <t>TMAT192123B68-21</t>
-[...73 lines deleted...]
-  <si>
     <t>E14R50P11</t>
   </si>
   <si>
     <t>Dual Band Tower Mounted Amplifier, 700//900 MHz, 12 dB, 2 BTS &amp; 4 ANT ports, AISG with 1 RET connector (2 device with 2 sub-units), with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R00P08</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Dual UMTS 2100 with AISG, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14R50P01</t>
   </si>
   <si>
     <t>Tower Mounted Amplifier, Twin 800MHz with AISG 2.0, with 4.3-10 connectors</t>
-  </si>
-[...28 lines deleted...]
-    <t>E15S08P72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -863,51 +863,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J105" totalsRowShown="0">
   <autoFilter ref="A1:J105"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1923b68-31-43" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-31" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1921b68-21-43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23b78-21a" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/itemtmat23b78-21a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p29" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p30" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p35" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p41" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p43" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p15" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r00p44" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p16" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p46" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p01" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p15" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p73" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p94" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s09p55" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s07p13" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p97" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme15z01p43" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p56" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p86" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r02p28" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p59" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p88" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16r02p29" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p90" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p74" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p68" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p71" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p98" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p53" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p36" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p61" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r01p97" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p68" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p89" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p52" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-21" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p57" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p63" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p51" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p72" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p76" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p77" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p78" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r02p27" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p52" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p58" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15z01p13" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p63" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p02" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p65" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p69" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p63" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p74" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p82" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p47" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p49" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p02" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p50" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p64" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p05" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p70" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p12" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p43" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p85" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p87" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p51" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p54" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p55" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p58" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p59" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p67" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p68" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat19g21b68-21" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-31" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p56" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p73" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat19g21bl26-21" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-21" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23-11a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat21x23b68-31-43" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat23-11a" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq67labc-11a" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p02" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p05" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p06" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p42" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p07" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p11" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p08" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r50p01" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p03" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p03" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p27" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p92" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p76" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme15s09p40" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p72" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p30" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p41" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r00p44" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s07p13" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p97" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme15z01p43" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p56" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p86" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r02p28" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p59" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p88" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16r02p29" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p90" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p74" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p68" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p71" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p98" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p61" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r01p97" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p68" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p89" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p52" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p53" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p36" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-21" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p57" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p63" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p51" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p72" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p76" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p77" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p78" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r02p27" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1921b68-21-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23b78-21a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/itemtmat23b78-21a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p35" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p43" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p15" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p16" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p46" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p15" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat1923b68-31-43" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-31" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p29" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p73" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p94" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s09p55" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat192123b68-21" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq23-11a" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat21x23b68-31-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/itemtmat23-11a" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq67labc-11a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p02" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p05" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p06" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p42" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p07" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p03" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r30p03" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15r02p27" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p92" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s02p76" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme15s09p40" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15s08p72" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p52" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p58" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme15z01p13" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p63" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p02" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p65" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p69" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/penta-band/iteme16z01p63" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p74" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/iteme16z01p82" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p47" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p49" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p02" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p50" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p64" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16r30p05" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme16s02p70" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p12" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p43" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p85" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme16z01p87" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p51" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p54" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p55" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p58" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p59" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p67" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p68" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/itemtmat19g21b68-21" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmaq192123b68-31" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p56" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/tri-band/iteme14r00p73" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/quad-band/itemtmat19g21bl26-21" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r50p11" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/dual-band/iteme14r00p08" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/tower-mounted-amplifiers-tma/single-band/iteme14r50p01" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J105"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="173.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="44.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -925,1758 +925,1758 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="H3" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="J4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>26</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>13</v>
+      </c>
+      <c r="J8" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>13</v>
+      </c>
+      <c r="J10" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J11" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="J13" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>32</v>
+        <v>13</v>
+      </c>
+      <c r="J15" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="H16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>52</v>
       </c>
-      <c r="H17" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="H19" t="s">
         <v>53</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="H18" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>55</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="H19" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="C20" t="s">
-[...13 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="H21" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
+      <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C21" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="H22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="H22" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>61</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="H24" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>69</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="J28" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>34</v>
+      </c>
+      <c r="J29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.75">
+      <c r="A32" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="H31" t="s">
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="H32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>82</v>
       </c>
-      <c r="H32" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="H33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>84</v>
       </c>
-      <c r="H33" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>32</v>
+        <v>73</v>
+      </c>
+      <c r="J34" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>87</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="H35" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
+      <c r="A36" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="H35" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="B36" t="s">
         <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>90</v>
       </c>
       <c r="H36" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>94</v>
+      </c>
+      <c r="H37" t="s">
         <v>91</v>
       </c>
-      <c r="C37" t="s">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="J37" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>32</v>
+        <v>13</v>
+      </c>
+      <c r="J39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H40" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H41" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+      <c r="J43" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H44" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>109</v>
       </c>
+      <c r="B45" t="s">
+        <v>110</v>
+      </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H45" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>112</v>
       </c>
+      <c r="B46" t="s">
+        <v>113</v>
+      </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H46" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H47" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H48" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+      <c r="J48" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="H49" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="H50" t="s">
-        <v>111</v>
+        <v>13</v>
+      </c>
+      <c r="J50" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="H51" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="J51" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>123</v>
       </c>
+      <c r="B52" t="s">
+        <v>124</v>
+      </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
+      </c>
+      <c r="B53" t="s">
+        <v>127</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="J53" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
+      </c>
+      <c r="B54" t="s">
+        <v>130</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H54" t="s">
-        <v>22</v>
+        <v>91</v>
+      </c>
+      <c r="J54" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="B55" t="s">
+        <v>133</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H55" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
+      </c>
+      <c r="B56" t="s">
+        <v>136</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H56" t="s">
-        <v>22</v>
+        <v>91</v>
+      </c>
+      <c r="J56" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H57" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="H58" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J58" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>84</v>
+        <v>143</v>
       </c>
       <c r="H59" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="H60" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H61" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
+        <v>31</v>
+      </c>
+      <c r="H62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>150</v>
+      </c>
+      <c r="H63" t="s">
+        <v>34</v>
+      </c>
+      <c r="J63" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>84</v>
+      </c>
+      <c r="H64" t="s">
+        <v>13</v>
+      </c>
+      <c r="J64" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>22</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H66" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="J66" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>22</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H69" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J69" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H70" t="s">
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="J70" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C71" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H71" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H72" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="H73" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H74" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H75" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="H76" t="s">
-        <v>111</v>
+        <v>34</v>
+      </c>
+      <c r="J76" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H77" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H78" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="12.75">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H79" t="s">
-        <v>175</v>
+        <v>34</v>
+      </c>
+      <c r="J79" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H80" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>180</v>
       </c>
       <c r="H81" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B82" t="s">
         <v>182</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>183</v>
       </c>
       <c r="H82" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>72</v>
+        <v>185</v>
       </c>
       <c r="H83" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>118</v>
+        <v>187</v>
       </c>
       <c r="H84" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H85" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B86" t="s">
         <v>190</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>191</v>
       </c>
       <c r="H86" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" t="s">
         <v>193</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="H87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
+      <c r="A88" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="H87" t="s">
-[...7 lines deleted...]
-      <c r="A88" s="1" t="s">
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" t="s">
         <v>195</v>
       </c>
-      <c r="B88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
+        <v>197</v>
+      </c>
+      <c r="H89" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B89" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>203</v>
+        <v>61</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H91" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="H92" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>73</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="H93" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="H94" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H95" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H96" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H97" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>218</v>
+        <v>213</v>
+      </c>
+      <c r="B98" t="s">
+        <v>214</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="H98" t="s">
-        <v>32</v>
+        <v>34</v>
+      </c>
+      <c r="J98" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B99" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
+        <v>218</v>
+      </c>
+      <c r="H99" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
+        <v>33</v>
+      </c>
+      <c r="H100" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C99" t="s">
-[...10 lines deleted...]
-      <c r="A100" s="1" t="s">
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" t="s">
+        <v>80</v>
+      </c>
+      <c r="H101" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
+      <c r="A102" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="B102" t="s">
         <v>222</v>
       </c>
-      <c r="H100" t="s">
-[...7 lines deleted...]
-      <c r="A101" s="1" t="s">
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
         <v>223</v>
       </c>
-      <c r="C101" t="s">
-[...13 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="H102" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
+      <c r="A103" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C102" t="s">
-[...13 lines deleted...]
-      <c r="A103" s="1" t="s">
+      <c r="C103" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" t="s">
         <v>225</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H103" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
         <v>227</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104" t="s">
+      <c r="H104" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="H104" t="s">
-[...4 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
         <v>229</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H105" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="TMAT1923B68-31-43"/>
-[...102 lines deleted...]
-    <hyperlink ref="A105" r:id="rId104" display="E15S08P72"/>
+    <hyperlink ref="A2" r:id="rId1" display="E14R00P30"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14R00P41"/>
+    <hyperlink ref="A4" r:id="rId3" display="E14R00P44"/>
+    <hyperlink ref="A5" r:id="rId4" display="E15S07P13"/>
+    <hyperlink ref="A6" r:id="rId5" display="E15S08P97"/>
+    <hyperlink ref="A7" r:id="rId6" display="E15Z01P43"/>
+    <hyperlink ref="A8" r:id="rId7" display="E16S02P56"/>
+    <hyperlink ref="A9" r:id="rId8" display="E16Z01P86"/>
+    <hyperlink ref="A10" r:id="rId9" display="E16R02P28"/>
+    <hyperlink ref="A11" r:id="rId10" display="E16S02P59"/>
+    <hyperlink ref="A12" r:id="rId11" display="E16Z01P88"/>
+    <hyperlink ref="A13" r:id="rId12" display="E16R02P29"/>
+    <hyperlink ref="A14" r:id="rId13" display="E16Z01P90"/>
+    <hyperlink ref="A15" r:id="rId14" display="E16S02P74"/>
+    <hyperlink ref="A16" r:id="rId15" display="E16Z01P68"/>
+    <hyperlink ref="A17" r:id="rId16" display="E16Z01P71"/>
+    <hyperlink ref="A18" r:id="rId17" display="E16S02P98"/>
+    <hyperlink ref="A19" r:id="rId18" display="E14R00P61"/>
+    <hyperlink ref="A20" r:id="rId19" display="E16R01P97"/>
+    <hyperlink ref="A21" r:id="rId20" display="E16S02P68"/>
+    <hyperlink ref="A22" r:id="rId21" display="E16Z01P89"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14R00P52"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14R00P53"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14R00P36"/>
+    <hyperlink ref="A26" r:id="rId25" display="TMAQ192123B68-21"/>
+    <hyperlink ref="A27" r:id="rId26" display="E14R00P57"/>
+    <hyperlink ref="A28" r:id="rId27" display="E14R00P63"/>
+    <hyperlink ref="A29" r:id="rId28" display="E16S02P51"/>
+    <hyperlink ref="A30" r:id="rId29" display="E14R00P72"/>
+    <hyperlink ref="A31" r:id="rId30" display="E14R00P76"/>
+    <hyperlink ref="A32" r:id="rId31" display="E14R00P77"/>
+    <hyperlink ref="A33" r:id="rId32" display="E14R00P78"/>
+    <hyperlink ref="A34" r:id="rId33" display="E14R02P27"/>
+    <hyperlink ref="A35" r:id="rId34" display="TMAT1921B68-21-43"/>
+    <hyperlink ref="A36" r:id="rId35" display="TMAQ23B78-21A"/>
+    <hyperlink ref="A37" r:id="rId36" display="TMAT23B78-21A"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14R00P35"/>
+    <hyperlink ref="A39" r:id="rId38" display="E14R00P43"/>
+    <hyperlink ref="A40" r:id="rId39" display="E14R00P15"/>
+    <hyperlink ref="A41" r:id="rId40" display="E14R00P16"/>
+    <hyperlink ref="A42" r:id="rId41" display="E14R00P46"/>
+    <hyperlink ref="A43" r:id="rId42" display="E15R30P01"/>
+    <hyperlink ref="A44" r:id="rId43" display="E15R02P15"/>
+    <hyperlink ref="A45" r:id="rId44" display="TMAT1923B68-31-43"/>
+    <hyperlink ref="A46" r:id="rId45" display="TMAT192123B68-31"/>
+    <hyperlink ref="A47" r:id="rId46" display="E14R00P29"/>
+    <hyperlink ref="A48" r:id="rId47" display="E15S02P73"/>
+    <hyperlink ref="A49" r:id="rId48" display="E15S08P94"/>
+    <hyperlink ref="A50" r:id="rId49" display="E15S09P55"/>
+    <hyperlink ref="A51" r:id="rId50" display="E15S08P96"/>
+    <hyperlink ref="A52" r:id="rId51" display="TMAT192123B68-21"/>
+    <hyperlink ref="A53" r:id="rId52" display="TMAQ23-11A"/>
+    <hyperlink ref="A54" r:id="rId53" display="TMAT21X23B68-31-43"/>
+    <hyperlink ref="A55" r:id="rId54" display="TMAT23-11A"/>
+    <hyperlink ref="A56" r:id="rId55" display="TMAQ67LABC-11A"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14R00P02"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14R00P05"/>
+    <hyperlink ref="A59" r:id="rId58" display="E14R00P06"/>
+    <hyperlink ref="A60" r:id="rId59" display="E14R00P42"/>
+    <hyperlink ref="A61" r:id="rId60" display="E14R00P07"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14R50P03"/>
+    <hyperlink ref="A63" r:id="rId62" display="E15R30P03"/>
+    <hyperlink ref="A64" r:id="rId63" display="E15R02P27"/>
+    <hyperlink ref="A65" r:id="rId64" display="E15S08P92"/>
+    <hyperlink ref="A66" r:id="rId65" display="E15S02P76"/>
+    <hyperlink ref="A67" r:id="rId66" display="E15S09P40"/>
+    <hyperlink ref="A68" r:id="rId67" display="E15S08P72"/>
+    <hyperlink ref="A69" r:id="rId68" display="E16S02P52"/>
+    <hyperlink ref="A70" r:id="rId69" display="E16S02P58"/>
+    <hyperlink ref="A71" r:id="rId70" display="E15Z01P13"/>
+    <hyperlink ref="A72" r:id="rId71" display="E16S02P63"/>
+    <hyperlink ref="A73" r:id="rId72" display="E16R30P02"/>
+    <hyperlink ref="A74" r:id="rId73" display="E16S02P65"/>
+    <hyperlink ref="A75" r:id="rId74" display="E16S02P69"/>
+    <hyperlink ref="A76" r:id="rId75" display="E16Z01P63"/>
+    <hyperlink ref="A77" r:id="rId76" display="E16Z01P74"/>
+    <hyperlink ref="A78" r:id="rId77" display="E16Z01P82"/>
+    <hyperlink ref="A79" r:id="rId78" display="E14R00P47"/>
+    <hyperlink ref="A80" r:id="rId79" display="E14R00P49"/>
+    <hyperlink ref="A81" r:id="rId80" display="E14R50P02"/>
+    <hyperlink ref="A82" r:id="rId81" display="E14R00P50"/>
+    <hyperlink ref="A83" r:id="rId82" display="E16S02P64"/>
+    <hyperlink ref="A84" r:id="rId83" display="E16R30P00"/>
+    <hyperlink ref="A85" r:id="rId84" display="E16R30P05"/>
+    <hyperlink ref="A86" r:id="rId85" display="E16S02P70"/>
+    <hyperlink ref="A87" r:id="rId86" display="E14R50P12"/>
+    <hyperlink ref="A88" r:id="rId87" display="E16Z01P43"/>
+    <hyperlink ref="A89" r:id="rId88" display="E16Z01P85"/>
+    <hyperlink ref="A90" r:id="rId89" display="E16Z01P87"/>
+    <hyperlink ref="A91" r:id="rId90" display="E14R00P51"/>
+    <hyperlink ref="A92" r:id="rId91" display="E14R00P54"/>
+    <hyperlink ref="A93" r:id="rId92" display="E14R00P55"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14R00P58"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14R00P59"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14R00P67"/>
+    <hyperlink ref="A97" r:id="rId96" display="E14R00P68"/>
+    <hyperlink ref="A98" r:id="rId97" display="TMAT19G21B68-21"/>
+    <hyperlink ref="A99" r:id="rId98" display="TMAQ192123B68-31"/>
+    <hyperlink ref="A100" r:id="rId99" display="E14R00P56"/>
+    <hyperlink ref="A101" r:id="rId100" display="E14R00P73"/>
+    <hyperlink ref="A102" r:id="rId101" display="TMAT19G21BL26-21"/>
+    <hyperlink ref="A103" r:id="rId102" display="E14R50P11"/>
+    <hyperlink ref="A104" r:id="rId103" display="E14R00P08"/>
+    <hyperlink ref="A105" r:id="rId104" display="E14R50P01"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId105"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 